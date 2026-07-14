--- v0 (2026-05-13)
+++ v1 (2026-07-14)
@@ -163,51 +163,51 @@
   </si>
   <si>
     <t>Conducting communications and awareness raising campaigns devoted to popularizing integrity strategies (with the possible involvement of NGOs and international technical assistance projects in this activity)</t>
   </si>
   <si>
     <t>within the established budget allocations for the relevant year and/or international technical assistance funds</t>
   </si>
   <si>
     <t>The communications and awareness raising campaign has been completed. The campaign results have been summarized.</t>
   </si>
   <si>
     <t>Проведення інформаційно-просвітницьких кампаній, присвячених популяризації стратегій доброчесної поведінки здійснювалося протягом 2024 та 2025 років.
 Протягом 2024 року було розроблено та поширено матеріали (мультсеріал та документальний серіал, брошура).
 16 серпня організовано та прокомуніковано Форум доброчесності громад. 17 серпня проведено тренінг зі стратегічних комунікацій для представників органів місцевого самоврядування у межах Форуму доброчесності громад 2024.
 Організовано флешмоб до Міжнародного дня боротьби з корупцією, до якого залучено органи влади, держпідприємства, громадські організації, які опублікували понад 40 дописів у Facebook з хештегом #AnticorDay2024.
 До Міжнародного дня боротьби з корупцією організовано низку коментарів, сюжетів та інтерв'ю на ТБ.
 Протягом I кварталу 2025 року організовано заходи для різних цільових груп в трьох регіонах України (Кропивницький, Запоріжжя, Тернопіль). Реалізовано проект із залучення ветеранів до антикорупційної діяльності.
 У II кварталі 2025 року організовано заходи для різних цільових груп у двох регіонах України (Чернігів, Полтава). Проведено комунікаційну кампанію щодо усунення корупційних ризиків у лісовому господарстві. А також започатковано нову рубрику “Медіа на тему корупції”, у якій висвітлюються матеріали з медіа, що містять поради (Медіа на тему корупції: як діяти, коли вимагають хабар за сесію?).
 Протягом III кварталу 2025 року проведення кампаній з популяризації доброчесної поведінки відбувалося шляхом регіональних поїздок і активної медіа-комунікації. Було організовано просвітницькі заходи для різних аудиторій на Київщині та Миколаївщині, що дозволило безпосередньо взаємодіяти з громадянами та інформувати про стратегії доброчесності на місцевому рівні.
 У соціальних мережах, особливо в Instagram, постійно поширювалися різноманітні матеріали – відео, інфографіка та інформаційні пости, які промотували та пояснювали доброчесні моделі поведінки широкій аудиторії.
 Проведено комунікаційну кампанію, присвячену усуненню корупційних ризиків у сфері відбудови, що є критично важливим для забезпечення прозорості та доброчесності у процесі відновлення держави.
 У IV кварталі 2025 року системні інформаційно-просвітницькі заходи охопили публічну службу та заклади освіти та були присвячені питанням доброчесності.
 20 закладів професійної освіти з 17 міст і 15 областей стали учасниками нового пілотного проєкту «Прозора професійна освіта», який реалізує Офіс доброчесності НАЗК . Загалом надійшло 115 заявок з 21 області України, серед них експерти обрали 20 закладів.
 Також НАЗК презентувало Стратегію розвитку доброчесності в освіті на 2026–2030 роки.
 Понад дві тисячі закладів освіти з усіх регіонів України провели 7 тисяч уроків доброчесності. Крім того, Офіс доброчесності НАЗК провів тренінг «Ключові аспекти антикорупційного законодавства» для військовослужбовців Центр спеціального призначення "Омега".
-Враховуючи зазначене вище, а також зважаючи на ступінь відповідності фактично вжитих дій вимогам ДАП, можна констатувати, що заходом досягнуто значного прогресу, однак показник формально не виконано у повному обсязі, оскільки відсутня інформація щодо узагальнення результатів кампанії (підбиття підсумків).</t>
+Враховуючи інформацію, надану за попередні звітні періоди, а також зважаючи на ступінь відповідності фактично вжитих дій вимогам ДАП, можна констатувати, що заходом досягнуто значного прогресу, однак показник формально не виконано у повному обсязі, оскільки відсутня інформація щодо узагальнення результатів кампанії (підбиття підсумків).</t>
   </si>
   <si>
     <t>Partially implemented</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>