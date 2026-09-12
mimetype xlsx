--- v1 (2026-07-14)
+++ v2 (2026-09-12)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Заходи" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Заходи'!$A$2:$Q$5</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="43">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="42">
   <si>
     <t>№ Напрямку</t>
   </si>
   <si>
     <t>Напрямок</t>
   </si>
   <si>
     <t>Проблема</t>
   </si>
   <si>
     <t>№ ОСР</t>
   </si>
   <si>
     <t>Назва ОСР</t>
   </si>
   <si>
     <t>№ Заходу</t>
   </si>
   <si>
     <t>Назва заходу</t>
   </si>
   <si>
     <t>Дата початку</t>
   </si>
   <si>
@@ -155,62 +155,80 @@
 Створено та поширено понад 20 інформаційно-просвітницьких матеріалів, які висвітлюють наслідки корупції та важливість дотримання доброчесних стратегій поведінки - під час регіональних поїздок та інформаційних і просвітницьких заходів, організованих НАЗК. Розроблено, оприлюднено, поширено серію текстових матеріалів та інфографік на тему конфлікту інтересів у публічних службовців; викривання корупції тощо.
 Матеріали були багаторазово републіковані іншими ЦОВВ, регіональними органами влади та ОМС, медіа і ГО.
 Забезпечено системне інформування суспільства та публічних службовців про наслідки корупційних дій. Загалом підготовлено 9 інформаційних матеріалів. Ключовий акцент зроблено на детальному роз'ясненні правових механізмів притягнення до відповідальності, включаючи кримінальну відповідальність за корупційні злочини (зокрема, за неправдиве декларування) та адміністративні правопорушення, а також публікацію інформації про обвинувальні вироки та судові рішення, що демонструють реалізацію закону на практиці.
 Підготовлено 9 постів для соціальних мереж, аналітичну статтю.
 Таким чином, зважаючи на ступінь відповідності фактично вжитих дій вимогам ДАП щодо змісту та способу виконання заходу, вважаємо за можливе констатувати, що захід є виконаним повністю.</t>
   </si>
   <si>
     <t>1.2.1.5.3</t>
   </si>
   <si>
     <t>Conducting communications and awareness raising campaigns devoted to popularizing integrity strategies (with the possible involvement of NGOs and international technical assistance projects in this activity)</t>
   </si>
   <si>
     <t>within the established budget allocations for the relevant year and/or international technical assistance funds</t>
   </si>
   <si>
     <t>The communications and awareness raising campaign has been completed. The campaign results have been summarized.</t>
   </si>
   <si>
     <t>Проведення інформаційно-просвітницьких кампаній, присвячених популяризації стратегій доброчесної поведінки здійснювалося протягом 2024 та 2025 років.
 Протягом 2024 року було розроблено та поширено матеріали (мультсеріал та документальний серіал, брошура).
 16 серпня організовано та прокомуніковано Форум доброчесності громад. 17 серпня проведено тренінг зі стратегічних комунікацій для представників органів місцевого самоврядування у межах Форуму доброчесності громад 2024.
 Організовано флешмоб до Міжнародного дня боротьби з корупцією, до якого залучено органи влади, держпідприємства, громадські організації, які опублікували понад 40 дописів у Facebook з хештегом #AnticorDay2024.
 До Міжнародного дня боротьби з корупцією організовано низку коментарів, сюжетів та інтерв'ю на ТБ.
 Протягом I кварталу 2025 року організовано заходи для різних цільових груп в трьох регіонах України (Кропивницький, Запоріжжя, Тернопіль). Реалізовано проект із залучення ветеранів до антикорупційної діяльності.
-У II кварталі 2025 року організовано заходи для різних цільових груп у двох регіонах України (Чернігів, Полтава). Проведено комунікаційну кампанію щодо усунення корупційних ризиків у лісовому господарстві. А також започатковано нову рубрику “Медіа на тему корупції”, у якій висвітлюються матеріали з медіа, що містять поради (Медіа на тему корупції: як діяти, коли вимагають хабар за сесію?).
+У II кварталі 2025 року організовано заходи для різних цільових груп у двох регіонах України (Чернігів, Полтава). Проведено комунікаційну кампанію щодо усунення корупційних ризиків у лісовому господарстві. А також започатковано нову рубрику «Медіа на тему корупції», у якій висвітлюються матеріали з медіа, що містять поради (Медіа на тему корупції: як діяти, коли вимагають хабар за сесію?).
 Протягом III кварталу 2025 року проведення кампаній з популяризації доброчесної поведінки відбувалося шляхом регіональних поїздок і активної медіа-комунікації. Було організовано просвітницькі заходи для різних аудиторій на Київщині та Миколаївщині, що дозволило безпосередньо взаємодіяти з громадянами та інформувати про стратегії доброчесності на місцевому рівні.
 У соціальних мережах, особливо в Instagram, постійно поширювалися різноманітні матеріали – відео, інфографіка та інформаційні пости, які промотували та пояснювали доброчесні моделі поведінки широкій аудиторії.
 Проведено комунікаційну кампанію, присвячену усуненню корупційних ризиків у сфері відбудови, що є критично важливим для забезпечення прозорості та доброчесності у процесі відновлення держави.
 У IV кварталі 2025 року системні інформаційно-просвітницькі заходи охопили публічну службу та заклади освіти та були присвячені питанням доброчесності.
-20 закладів професійної освіти з 17 міст і 15 областей стали учасниками нового пілотного проєкту «Прозора професійна освіта», який реалізує Офіс доброчесності НАЗК . Загалом надійшло 115 заявок з 21 області України, серед них експерти обрали 20 закладів.
+20 закладів професійної освіти з 17 міст і 15 областей стали учасниками нового пілотного проєкту «Прозора професійна освіта», який реалізує Офіс доброчесності НАЗК. Загалом надійшло 115 заявок з 21 області України, серед них експерти обрали 20 закладів.
 Також НАЗК презентувало Стратегію розвитку доброчесності в освіті на 2026–2030 роки.
-Понад дві тисячі закладів освіти з усіх регіонів України провели 7 тисяч уроків доброчесності. Крім того, Офіс доброчесності НАЗК провів тренінг «Ключові аспекти антикорупційного законодавства» для військовослужбовців Центр спеціального призначення "Омега".
-[...3 lines deleted...]
-    <t>Partially implemented</t>
+Понад дві тисячі закладів освіти з усіх регіонів України провели 7 тисяч уроків доброчесності. Крім того, Офіс доброчесності НАЗК провів тренінг «Ключові аспекти антикорупційного законодавства» для військовослужбовців Центр спеціального призначення «Омега».
+НАЗК підбило підсумки реалізації інформаційно-просвітницької кампанії у звіті, що додається. Вона охопила всі заплановані цільові аудиторії та забезпечила широке інформування громадян про стратегії доброчесної поведінки.
+Ключові теми кампанії:
+-доброчесні практики та антикорупційні зусилля у територіальних громадах;
+- проведення регіональних поїздок з метою популяризації стратегій доброчесної поведінки серед різних цільових аудиторій;
+-антикорупційна просвіта через освіту: впровадження антикорупційних дисциплін, уроки доброчесності та ігрові формати для молоді;
+-роз’яснення антикорупційного законодавства: конфлікт інтересів, етична поведінка, обмеження на публічній службі та види відповідальності (в рамках кампанії #Corruption_is…);
+-популяризація інституту викривачів корупції та роз’яснення механізмів подання повідомлень;
+- усунення корупційних ризиків у сфері відбудови тощо.
+Формати реалізації:
+-офлайн та онлайн заходи: форуми, тренінги, флешмоби, регіональні поїздки;
+-публікації на офіційному вебсайті НАЗК;
+-публікації у соціальних мережах: Facebook, Instagram, YouTube;
+-інтерактивні платформи та ігрові матеріали (платформа Study.NAZK, ігри, квести, Дія.Освіта);
+- виступи експертів та керівництва у національних телемарафонах та радіоефірах;
+- регіональні поїздки та проведення зустрічей з різними цільовими аудиторіями тощо.
+Загалом у межах реалізації заходу підготовлено понад 50 публікацій та проведено низку медіа-подій. Для зручності матеріали згруповані за ключовими напрямами:
+1. взаємодія з громадами та усунення корупційних ризиків;
+2. регіональні поїздки;
+3. антикорупційна просвіта, освіта та інтерактивні формати;
+4. роз'яснювальна кампанія #Corruption_is… та законодавчі аспекти
+5. дослідження та загальна протидія корупції.
+Враховуючи інформацію, надану за попередні звітні періоди, а також зважаючи на ступінь відповідності фактично вжитих дій вимогам ДАП та вимогам показника виконання заходу, можна констатувати, що захід є виконано, оскільки кампанію було проведено та підбито її підсумки.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -797,51 +815,51 @@
         <v>38</v>
       </c>
       <c r="H5" s="2" t="s">
         <v>24</v>
       </c>
       <c r="I5" s="2" t="s">
         <v>35</v>
       </c>
       <c r="J5" s="2" t="s">
         <v>26</v>
       </c>
       <c r="K5" s="2"/>
       <c r="L5" s="2" t="s">
         <v>27</v>
       </c>
       <c r="M5" s="2" t="s">
         <v>39</v>
       </c>
       <c r="N5" s="2" t="s">
         <v>40</v>
       </c>
       <c r="O5" s="2" t="s">
         <v>41</v>
       </c>
       <c r="P5" s="2" t="s">
-        <v>42</v>
+        <v>31</v>
       </c>
       <c r="Q5" s="2" t="s">
         <v>32</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A2:Q5"/>
   <mergeCells>
     <mergeCell ref="A3:A5"/>
     <mergeCell ref="B3:B5"/>
     <mergeCell ref="C3:C5"/>
     <mergeCell ref="D3:D5"/>
     <mergeCell ref="E3:E5"/>
     <mergeCell ref="Q3:Q5"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>