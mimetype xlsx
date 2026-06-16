--- v0 (2026-05-01)
+++ v1 (2026-06-16)
@@ -110,102 +110,102 @@
     <t>Drafting and submitting to the Cabinet of Ministers of Ukraine a draft law that: 
 1) defines the powers of the National Agency to carry out monitoring focusing, among other things, on compliance with other requirements and restrictions prescribed by Sections IV-V of the Law, which are aimed at preventing a conflict of interest;
 2) corrects inaccuracies in the wording of the rights of the National Agency in Article 12 of the Law with respect to obtaining information and documents and responding to any detected violations of the requirements of the Law;
 3) eliminates the discrepancy between the provisions of the Law and provisions of other laws, which makes it impossible to obtain certain classified information, particularly information that contains a secret of a pretrial investigation or concerns a customs case;
 4) revokes the powers of the Council of Judges of Ukraine to monitor compliance with the law pertaining to the resolution of conflicts of interest in the work of judges, and instead grant the powers of the Council of Judges of Ukraine to resolve conflicts of interest of judges.</t>
   </si>
   <si>
     <t>01.07.2023</t>
   </si>
   <si>
     <t>31.03.2025</t>
   </si>
   <si>
     <t>National Agency on Corruption Prevention</t>
   </si>
   <si>
     <t>state budget</t>
   </si>
   <si>
     <t>within the established budget allocations for the relevant year</t>
   </si>
   <si>
     <t>The draft law has been submitted to the Parliament of Ukraine.</t>
   </si>
   <si>
-    <t>Продовжується підготовка законопроекту на підставі концепції, яку розробило Національне агентство.
+    <t>Продовжується підготовка законопроекту на підставі концепції, яку розробило Національне агентство. 
 З огляду на те, що настала дата завершення строку виконання відповідного заходу, а законопроект станом на момент звітування не розроблено та не забезпечено його подання Кабінетові Міністрів України, такий захід вважається не виконаним.</t>
   </si>
   <si>
     <t>Not implemented</t>
   </si>
   <si>
     <t>0.0</t>
   </si>
   <si>
     <t>1.3.1.6.2</t>
   </si>
   <si>
     <t>Creating a system for ranking and analysis of information contained in the IT system Unified State Register of Declarations of Officials Authorized to Carry out Functions of State or Local Self-Government, which will identify risks of violations of the requirements of legislation on the prevention and resolution of conflicts of interest by declarants</t>
   </si>
   <si>
     <t>01.03.2023</t>
   </si>
   <si>
     <t>30.11.2023</t>
   </si>
   <si>
     <t>The system has been created, and the data obtained is used to identify risks.</t>
   </si>
   <si>
     <t>According to the National Agency on Corruption Prevention, as of December 31, 2023, the system was created, the data obtained is used to identify risks, in particular, "the memo of the Department for Monitoring and Control over the Implementation of Legislation on Conflict of Interest and Prevention of Corruption dated October 02, 2023 No. 30-04/7489-23 to the Department of Information Systems, Analytical Work and Information Protection provides a description of the rules for establishing possible facts of violations of Articles 23, 25, 27 of the Law of Ukraine On Corruption Prevention to ensure their technical implementation.
 Analytical information on possible violations of Articles 23, 25, 27 of the Law of Ukraine On Corruption Prevention is generated using state registers by implementing 10 rules for selecting and processing the necessary information, which is then ranked. The ranking of the information received is based on the general rule: if any rule of selection and processing of information to establish a single possible violation of the requirements of the Law of Ukraine On Corruption Prevention is triggered, the relevant declaration receives a risk weighing coefficient of "1" for each such triggered rule. 
 Subsequently, an employee of the National Agency on Corruption Prevention has the opportunity to sort the information received, set appropriate filters for further processing the information received and take response measures within the framework of the current legislation."</t>
   </si>
   <si>
     <t>Implemented</t>
   </si>
   <si>
     <t>1.3.1.6.3</t>
   </si>
   <si>
     <t>Developing the “Hidden Interests” IT product</t>
   </si>
   <si>
     <t>31.12.2025</t>
   </si>
   <si>
     <t>state budget and/or international technical assistance funds</t>
   </si>
   <si>
     <t>within the established budget allocations for the relevant year and/or international technical assistance funds</t>
   </si>
   <si>
     <t>The IT product has been improved by enhancing the existing algorithm used to track down ties and by adding new risk identification algorithms.</t>
   </si>
   <si>
-    <t>За повідомленням Національного агентства з питань запобігання корупції станом на 31.12.2024 проведено комунікацію з розробниками ІТ-продукту, обговорено зауваження та рекомендації щодо внесення подальших змін до ІТ-продукту. Станом на 31.03.2025, 30.06.2025, 30.09.2025 та 31.12.2025 інформація, що надавалась за IV квартал 2024 року, залишається актуальною. З огляду на зазначене констатуємо, що станом на 31.12.2025 захід не виконано.</t>
+    <t>За повідомленням Національного агентства з питань запобігання корупції станом на 31.12.2024 проведено комунікацію з розробниками ІТ-продукту, обговорено зауваження та рекомендації щодо внесення подальших змін до ІТ-продукту. Станом на 31.03.2025, 30.06.2025, 30.09.2025, 31.12.2025 та 31.03.2026 інформація, що надавалася за IV квартал 2024 року, залишається актуальною. З огляду на зазначене констатуємо, що станом на 31.03.2026 захід не виконано.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>