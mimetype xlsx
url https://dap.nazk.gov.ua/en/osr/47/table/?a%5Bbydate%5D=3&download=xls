--- v0 (2026-05-13)
+++ v1 (2026-09-12)
@@ -111,51 +111,51 @@
   </si>
   <si>
     <t>01.05.2023</t>
   </si>
   <si>
     <t>31.01.2024</t>
   </si>
   <si>
     <t>National Agency on Corruption Prevention</t>
   </si>
   <si>
     <t>state budget</t>
   </si>
   <si>
     <t>within the established budget allocations for the relevant year</t>
   </si>
   <si>
     <t>The draft law has been submitted to the Parliament of Ukraine.</t>
   </si>
   <si>
     <t>На виконання заходу Національне агентство розробило законопроекти:      
 1.Про внесення змін до Закону України «Про запобігання корупції» щодо удосконалення положень  стосовно обмеження щодо зайняття окремими видами діяльності";
 2.Про внесення зміни до статті 172-4 Кодексу України про адміністративні правопорушення щодо узгодження її назви із термінологією Закону України «Про запобігання корупції».
 Національне агентство здійснило усі узгоджувальні процедури щодо вищевказаних законопроектів та листом від 25.06.2024 № 10-03/46563-24 подало їх Кабінету Міністрів України.
 Разом з тим, Кабінет Міністрів України листом від 05.11.2024 №26465/0/2-24 повернув зазначені законопроекти відповідно до пункту 2 розділу 6 протоколу № 109 засідання Кабінету Міністрів України від 29.10.2024.
-З огляду на обсяг вжитих дій (законопроект розроблено і забезпечено його подання Кабінетові Міністрів України) водночас у зв’язку недосягненням показника (індикатора) виконання (законопроект не подано до Верховної Ради України), відповідний захід не може вважатись таким, що виконаний повністю.</t>
+З огляду на обсяг вжитих дій (законопроект розроблено і забезпечено його подання Кабінетові Міністрів України) водночас у зв’язку з недосягненням показника (індикатора) виконання (законопроект не подано до Верховної Ради України), відповідний захід не може вважатись таким, що виконаний повністю.</t>
   </si>
   <si>
     <t>Partially implemented</t>
   </si>
   <si>
     <t>0.0</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>