--- v0 (2026-05-13)
+++ v1 (2026-09-12)
@@ -7,58 +7,58 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Заходи" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Заходи'!$A$2:$Q$3</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Заходи'!$A$2:$Q$6</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="33">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="52">
   <si>
     <t>№ Напрямку</t>
   </si>
   <si>
     <t>Напрямок</t>
   </si>
   <si>
     <t>Проблема</t>
   </si>
   <si>
     <t>№ ОСР</t>
   </si>
   <si>
     <t>Назва ОСР</t>
   </si>
   <si>
     <t>№ Заходу</t>
   </si>
   <si>
     <t>Назва заходу</t>
   </si>
   <si>
     <t>Дата початку</t>
   </si>
   <si>
@@ -67,104 +67,186 @@
   <si>
     <t>Головний виконавець</t>
   </si>
   <si>
     <t>Співвиконавці</t>
   </si>
   <si>
     <t>Джерела фінансування</t>
   </si>
   <si>
     <t>Обсяги фінансування, тис.грн.</t>
   </si>
   <si>
     <t>Показник (індикатор) виконання</t>
   </si>
   <si>
     <t>Стан виконання</t>
   </si>
   <si>
     <t>Статус виконання</t>
   </si>
   <si>
     <t>Оцінка досягнення ОСР</t>
   </si>
   <si>
-    <t>1.3</t>
-[...26 lines deleted...]
-    <t>28.02.2025</t>
+    <t>1.5</t>
+  </si>
+  <si>
+    <t>Ensuring the integrity of political parties and election campaigns</t>
+  </si>
+  <si>
+    <t>1.5.3 The system for monitoring the funding of activities of political parties and the funding of their participation in elections needs improving</t>
+  </si>
+  <si>
+    <t>1.5.3.2</t>
+  </si>
+  <si>
+    <t>Automatic verification of reports of political parties has been introduced through integration with other information, telecommunication and reference systems, registers, and databases</t>
+  </si>
+  <si>
+    <t>1.5.3.2.1</t>
+  </si>
+  <si>
+    <t>Developing drafts of joint acts of the National Agency and other government agencies that maintain information, communications, and directory systems, registers, databases, which would regulate the procedure, scope, and methods of exchange of information between the IT system of the National Agency and other electronic and directory systems, registers, and databases</t>
+  </si>
+  <si>
+    <t>01.03.2023</t>
+  </si>
+  <si>
+    <t>31.07.2023</t>
   </si>
   <si>
     <t>National Agency on Corruption Prevention</t>
   </si>
   <si>
     <t>state budget</t>
   </si>
   <si>
     <t>within the established budget allocations for the relevant year</t>
   </si>
   <si>
-    <t>The draft law has been submitted to the Parliament of Ukraine.</t>
-[...10 lines deleted...]
-    <t>Partially implemented</t>
+    <t>The drafts of joint acts have been developed and publicized for a public discussion.</t>
+  </si>
+  <si>
+    <t>НАЗК та МВС України спільно затвердили Наказ № 86/23/305 від 12.04.2023. Також НАЗК та МФ України спільно затвердили Наказ № 121/23/289 від 05.06.2023. Крім того, НАЗК розроблено проект «Порядку контролю виборчих фондів на виборах народних депутатів України», який затверджено ЦВК та НБУ 20.10.2023.</t>
+  </si>
+  <si>
+    <t>Implemented</t>
   </si>
   <si>
     <t>0.0</t>
+  </si>
+  <si>
+    <t>1.5.3.2.3</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Clearing the joint acts indicated in subclause 1.5.3.2.1 with the concerned agencies, conducting a legal expert examination </t>
+  </si>
+  <si>
+    <t>01.10.2023</t>
+  </si>
+  <si>
+    <t>31.12.2023</t>
+  </si>
+  <si>
+    <t>Ministry of Justice of Ukraine</t>
+  </si>
+  <si>
+    <t>The drafts of joint acts been cleared with the concerned agencies.</t>
+  </si>
+  <si>
+    <t>Проекти спільних актів були узгоджені та відповідно затверджені, а саме:
+НАЗК та МВС України спільно затвердили Наказ «Про затвердження Порядку електронної інформаційної взаємодії Національного агентства з питань запобігання корупції, Міністерства внутрішніх справ України та центральних органів виконавчої влади, діяльність яких спрямовується та координується Кабінетом Міністрів України через Міністра внутрішніх справ України» № 86/23/305 від 12.04.2023;
+НАЗК та МФ України спільно затвердили Наказ «Про затвердження Порядку електронної інформаційної взаємодії електронних інформаційних ресурсів Національного агентства з питань запобігання корупції та Державної податкової служби України» № 121/23/289 від 05.06.2023;
+ЦВК та НБУ затверджено, а НАЗК погоджено спільно розроблений проект постанови «Про порядок контролю виборчих фондів на виборах народних депутатів України» № 66 від 20.10.2023.
+Крім того, отримання/обмін інформацією НАЗК з Державною службою України з питань геодезії, картографії та кадастру інформації з Державного земельного кадастру про земельні ділянки фізичних осіб здійснюється відповідно до Наказу від 27.10.2021 № 316/676/21 "Про внесення зміни до Порядку надання Державною службою України з питань геодезії, картографії та кадастру інформації з Державного земельного кадастру про земельні ділянки фізичних осіб Національному агентству з питань запобігання корупції".
+Отримання/обмін інформацією НАЗК з Національною комісією з цінних паперів та фондового ринку здійснюється відповідно до Протоколу №1 від 20.06.2018 Меморандуму про взаєморозуміння, співпрацю та обмін інформацією від 23.11.2016.
+Отже, враховуючи, що постанова «Про порядок контролю виборчих фондів на виборах народних депутатів України» № 66 була прийнята 20.10.2023, що і визначає дату фактичного виконання заходу, можна констатувати, що захід було виконано вчасно, оскільки датою завершення виконання заходу є 31.12.2023.</t>
+  </si>
+  <si>
+    <t>1.5.3.2.4</t>
+  </si>
+  <si>
+    <t>Adopting the draft joint acts indicated in subclause 1.5.3.2.1</t>
+  </si>
+  <si>
+    <t>01.01.2024</t>
+  </si>
+  <si>
+    <t>29.02.2024</t>
+  </si>
+  <si>
+    <t>The joint acts have been adopted.</t>
+  </si>
+  <si>
+    <t>Спільні акти, якими регламентовано порядок, обсяги та способи обміну цифровою інформацією були узгоджені, затверджені а саме:
+НАЗК та МВС України спільно затвердили Наказ «Про затвердження Порядку електронної інформаційної взаємодії Національного агентства з питань запобігання корупції, Міністерства внутрішніх справ України та центральних органів виконавчої влади, діяльність яких спрямовується та координується Кабінетом Міністрів України через Міністра внутрішніх справ України» № 86/23/305 від 12.04.2023;
+НАЗК та Міністерство фінансів України спільно затвердили Наказ «Про затвердження Порядку електронної інформаційної взаємодії електронних інформаційних ресурсів Національного агентства з питань запобігання корупції та Державної податкової служби України» № 121/23/289 від 05.06.2023;
+ЦВК та НБУ затверджено, а НАЗК погоджено спільно розроблений проект постанови «Про порядок контролю виборчих фондів на виборах народних депутатів України» № 66 від 20.10.2023.
+Крім того, отримання/обмін інформацією НАЗК з Державною службою України з питань геодезії, картографії та кадастру інформації з Державного земельного кадастру про земельні ділянки фізичних осіб здійснюється відповідно до Наказу від 27.10.2021 № 316/676/21 "Про внесення зміни до Порядку надання Державною службою України з питань геодезії, картографії та кадастру інформації з Державного земельного кадастру про земельні ділянки фізичних осіб Національному агентству з питань запобігання корупції",
+а також, отримання/обмін інформацією НАЗК з Національною комісією з цінних паперів та фондового ринку здійснюється відповідно до Протоколу №1 від 20.06.2018 Меморандуму "про взаєморозуміння, співпрацю та обмін інформацією між Національним агентством з питань запобігання корупції та Національною комісією з цінних паперів та фондового ринку" від 23.11.2016 та Протоколу №1/88/15 від 12.12.2017.</t>
+  </si>
+  <si>
+    <t>1.5.3.2.5</t>
+  </si>
+  <si>
+    <t>Verifying the financial statements submitted to the National Agency for the relevant period in automatic mode to check whether political parties have complied with legislative requirements pertaining to:
+1) the timely submission of financial statements;
+2) the complete disclosure of assets owned by the political party;
+3) observance of limitations applicable to the amount of contributions made by individuals and legal entities to the political party; 
+4) observance of limitations applicable to contributions made to a political party by individuals or entities that are parties to a contract for the procurement of work, goods, or services for the needs of the state or a territorial community, which must not exceed the maximum amount for the year in which the contribution is made – for the duration of this contract and for one year following its expiration</t>
+  </si>
+  <si>
+    <t>01.01.2025</t>
+  </si>
+  <si>
+    <t>31.12.2025</t>
+  </si>
+  <si>
+    <t>Information about the relevant political parties has been made public.</t>
+  </si>
+  <si>
+    <t>За інформацією на сайті НАЗК, у 2025 році прозвітували про свою діяльність понад 260 політичних партій. НАЗК перевірило 100% поданих звітів, а саме 1 170 звітів центральних осередків політичних партій, серед яких:
+•	 7 звітів за 2021 рік (квартальні або річні);
+•	 17 звітів за 2022 рік (квартальні або річні);
+•	 21 звіт за 2023 рік (квартальні або річні);
+•	 348 звітів за І, ІІ, ІІІ та IV квартали 2024 року;
+•	 777 звітів за І, ІІ та ІІІ квартали 2025 року.
+Інформація про звіти політичних партій оприлюднюється у публічній частині Єдиного державного реєстру звітності політичних партій (POLITDATA).
+На сайті НАЗК розміщені також аналізи звітів політичних партій. За 2025 рік розміщені звіти за I, II та III квартали. У висновках про результати перевірки звітів зазначається про: 
+-	Своєчасність подання звіту;
+-	Повноту та достовірність інформації;
+-	Використання грошових коштів виключно у безготівковій формі;
+-	Правомірність здійснення внесків та дотримання політичною партією вимог закону в частині реагування на випадки отримання внесків, здійснених з порушенням вимог законодавства.
+-	Тощо.
+За інформацією Департаменту формування доброчесності політичних фінансів апарату Національного агентства з питань запобігання корупції, продовжується проведення перевірок поданих до Національного агентства фінансових звітів за відповідний період з використанням автоматичного режиму на предмет дотримання політичними партіями вимог законодавства щодо:
+1) своєчасності подання фінансової звітності;
+2) повноти відображення відомостей про майно, що перебуває на праві власності у політичної партії;
+3) дотримання обмежень щодо розміру внеску, здійсненого фізичними та юридичними особами на користь політичної партії;
+4) дотримання обмежень щодо здійснення внеску на користь політичної партії особами, з якими укладено договір про закупівлю робіт, товарів чи послуг для забезпечення потреб держави або територіальної громади в установленій граничній сумі на рік, в якому здійснюється внесок, — протягом строку дії такого договору та протягом року після припинення його дії у зв'язку з введенням в промислову експлуатацію модернізованої інформаційно-комунікаційної системи «Єдиний державний реєстр звітності політичних партій про майно, доходи, витрати і зобов’язання фінансового характеру».
+Враховуючи зазначене вище, та оскільки відповідна інформація оприлюднена на офіційному сайті НАЗК, вважаємо за можливе констатувати, що захід виконано.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -504,55 +586,55 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Q3"/>
+  <dimension ref="A1:Q6"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" topLeftCell="A3" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="A3" sqref="A3:Q3"/>
+      <selection pane="bottomLeft" activeCell="A3" sqref="A3:Q6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="10" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="13" customWidth="true" style="0"/>
     <col min="7" max="7" width="60" customWidth="true" style="0"/>
     <col min="8" max="8" width="15" customWidth="true" style="0"/>
     <col min="9" max="9" width="15" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="22" customWidth="true" style="0"/>
     <col min="13" max="13" width="20" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="60" customWidth="true" style="0"/>
     <col min="16" max="16" width="15" customWidth="true" style="0"/>
     <col min="17" max="17" width="15" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:17">
       <c r="A1" s="1" t="s">
@@ -655,59 +737,214 @@
         <v>25</v>
       </c>
       <c r="J3" s="2" t="s">
         <v>26</v>
       </c>
       <c r="K3" s="2"/>
       <c r="L3" s="2" t="s">
         <v>27</v>
       </c>
       <c r="M3" s="2" t="s">
         <v>28</v>
       </c>
       <c r="N3" s="2" t="s">
         <v>29</v>
       </c>
       <c r="O3" s="2" t="s">
         <v>30</v>
       </c>
       <c r="P3" s="2" t="s">
         <v>31</v>
       </c>
       <c r="Q3" s="2" t="s">
         <v>32</v>
       </c>
     </row>
+    <row r="4" spans="1:17">
+      <c r="A4" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="B4" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="C4" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="D4" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="E4" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="F4" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="G4" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="H4" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="I4" s="2" t="s">
+        <v>36</v>
+      </c>
+      <c r="J4" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="K4" s="2" t="s">
+        <v>37</v>
+      </c>
+      <c r="L4" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="M4" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="N4" s="2" t="s">
+        <v>38</v>
+      </c>
+      <c r="O4" s="2" t="s">
+        <v>39</v>
+      </c>
+      <c r="P4" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="Q4" s="2" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="5" spans="1:17">
+      <c r="A5" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="B5" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="C5" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="D5" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="E5" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="F5" s="2" t="s">
+        <v>40</v>
+      </c>
+      <c r="G5" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="H5" s="2" t="s">
+        <v>42</v>
+      </c>
+      <c r="I5" s="2" t="s">
+        <v>43</v>
+      </c>
+      <c r="J5" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="K5" s="2"/>
+      <c r="L5" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="M5" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="N5" s="2" t="s">
+        <v>44</v>
+      </c>
+      <c r="O5" s="2" t="s">
+        <v>45</v>
+      </c>
+      <c r="P5" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="Q5" s="2" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="6" spans="1:17">
+      <c r="A6" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="B6" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="C6" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="D6" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="E6" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="F6" s="2" t="s">
+        <v>46</v>
+      </c>
+      <c r="G6" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="H6" s="2" t="s">
+        <v>48</v>
+      </c>
+      <c r="I6" s="2" t="s">
+        <v>49</v>
+      </c>
+      <c r="J6" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="K6" s="2"/>
+      <c r="L6" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="M6" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="N6" s="2" t="s">
+        <v>50</v>
+      </c>
+      <c r="O6" s="2" t="s">
+        <v>51</v>
+      </c>
+      <c r="P6" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="Q6" s="2" t="s">
+        <v>32</v>
+      </c>
+    </row>
   </sheetData>
-  <autoFilter ref="A2:Q3"/>
+  <autoFilter ref="A2:Q6"/>
   <mergeCells>
-    <mergeCell ref="A3:A3"/>
-[...4 lines deleted...]
-    <mergeCell ref="Q3:Q3"/>
+    <mergeCell ref="A3:A6"/>
+    <mergeCell ref="B3:B6"/>
+    <mergeCell ref="C3:C6"/>
+    <mergeCell ref="D3:D6"/>
+    <mergeCell ref="E3:E6"/>
+    <mergeCell ref="Q3:Q6"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>