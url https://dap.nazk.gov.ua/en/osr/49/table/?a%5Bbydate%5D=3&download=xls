--- v0 (2026-05-13)
+++ v1 (2026-09-12)
@@ -117,51 +117,51 @@
   <si>
     <t>28.02.2025</t>
   </si>
   <si>
     <t>National Agency on Corruption Prevention</t>
   </si>
   <si>
     <t>National Police of Ukraine,
 Prosecutor General’s Office of Ukraine ,
 State Bureau of Investigation ,
 National Anti-Corruption Bureau of Ukraine</t>
   </si>
   <si>
     <t>state budget</t>
   </si>
   <si>
     <t>within the established budget allocations for the relevant year</t>
   </si>
   <si>
     <t>The draft law has been submitted to the Parliament of Ukraine.</t>
   </si>
   <si>
     <t>Національне агентство розробило відповідний законопроект та 27.10.2023 провело його громадські обговорення.    
 Національне агентство листом від 11.12.2023 № 10-03/30726-23 надіслало законопроект на погодження до Міністерства фінансів України, Міністерства економіки України, Міністерства цифрової трансформації України, Національної поліції України, Бюро економічної безпеки України, Державного бюро розслідувань, Національного антикорупційного бюро України, Офісу Генерального прокурора та листом від 11.12.2023 №10-03/30729-23 Урядовому офісу координації європейської та євроатлантичної інтеграції Секретаріату Кабінету Міністрів для проведення експертизи на відповідність зобов’язанням України у сфері європейської інтеграції, у тому числі міжнародно-правовим, та праву Європейського Союзу (acquis ЄС).
 Заінтересовані органи державної влади погодили законопроект без зауважень, крім Національного антикорупційного бюро України та Національної поліції України, з якими в червні 2024 року було організовано та проведено узгоджувальні наради.
-Станом на 31.03.2026 триває доопрацювання законопроекту за результатами проведених узгоджувальних нарад.
+Станом на 30.06.2026 триває доопрацювання законопроекту за результатами проведених узгоджувальних нарад.
 З огляду на те, що настала дата завершення строку виконання відповідного заходу, а законопроект станом на момент звітування не фіналізовано та не забезпечено його подання Кабінетові Міністрів України, такий захід вважається не виконаним.</t>
   </si>
   <si>
     <t>Not implemented</t>
   </si>
   <si>
     <t>0.0</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>