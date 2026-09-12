--- v0 (2026-05-13)
+++ v1 (2026-09-12)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Заходи" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Заходи'!$A$2:$Q$5</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="46">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="47">
   <si>
     <t>№ Напрямку</t>
   </si>
   <si>
     <t>Напрямок</t>
   </si>
   <si>
     <t>Проблема</t>
   </si>
   <si>
     <t>№ ОСР</t>
   </si>
   <si>
     <t>Назва ОСР</t>
   </si>
   <si>
     <t>№ Заходу</t>
   </si>
   <si>
     <t>Назва заходу</t>
   </si>
   <si>
     <t>Дата початку</t>
   </si>
   <si>
@@ -107,104 +107,108 @@
     <t>1.3.4.1.1</t>
   </si>
   <si>
     <t xml:space="preserve">Supporting the consideration of the Draft Law of Ukraine On Amendments to Select Legislative Acts of Ukraine Pertaining to the Rules of Ethical Conduct of the Parliament Members of Ukraine (Ethical Code of Conduct) (registration number 8327 dated December 30, 2022) in the Parliament of Ukraine (particularly if the President of Ukraine vetoes the draft law) </t>
   </si>
   <si>
     <t>01.03.2023</t>
   </si>
   <si>
     <t>31.12.2025</t>
   </si>
   <si>
     <t>National Agency on Corruption Prevention</t>
   </si>
   <si>
     <t>state budget</t>
   </si>
   <si>
     <t>within the established budget allocations for the relevant year</t>
   </si>
   <si>
     <t>The law has been signed by the President of Ukraine.</t>
   </si>
   <si>
     <t>Проект Закону України “Про внесення змін до деяких законодавчих актів України щодо правил етичної поведінки народних депутатів України (Етичного кодексу)” (реєстраційний номер 8327 від 30 грудня 2022 р.) знаходиться на розгляді Комітету Верховної Ради України з питань Регламенту, депутатської етики та організації роботи Верховної Ради України. 10.03.2026 надано доопрацьований законопроект на заміну. 
+Голова Національного агентства 28.04.2026 взяв участь у засіданні Комітету Верховної Ради України з питань інтеграції України до Європейського Союзу, предметом розгляду якого був проект Закону реєстр. № 8327 (доопрацьований).
 07.04.2026 надано висновок Комітету про розгляд зазначеного проекту Закону України, згідно з яким його рекомендовано прийняти за основу.
-З огляду на відсутність дій, спрямованих на супроводження відповідного законопроекту, захід вважається невиконаним.</t>
-[...2 lines deleted...]
-    <t>Not implemented</t>
+З огляду на дії, спрямовані на супроводження відповідного законопроекту (взято участь у засіданні Комітету Верховної Ради України), водночас у зв’язку з недосягненням показника (індикатора) виконання (законопроект не підписано Президентом України), відповідний захід не може вважатись таким, що виконаний повністю.</t>
+  </si>
+  <si>
+    <t>Partially implemented</t>
   </si>
   <si>
     <t>0.0</t>
   </si>
   <si>
     <t>1.3.4.1.2</t>
   </si>
   <si>
     <t>Conducting an analytical study and preparing an analytical report on the current status of issues concerning the observance of the ethical code of conduct by members of local councils and elected officials of local self-government bodies, as well as the possible mechanisms for holding such officials liable for violations of this code</t>
   </si>
   <si>
     <t>01.04.2023</t>
   </si>
   <si>
     <t>31.12.2023</t>
   </si>
   <si>
     <t>National Agency of Ukraine on Civil Service,
 Ministry for Communities and Territories Development of Ukraine</t>
   </si>
   <si>
     <t xml:space="preserve">The analytical study has been conducted and the report has been prepared. </t>
   </si>
   <si>
     <t>According to the National Agency on Corruption Prevention, "on October 20, 2023, the results of a survey that is part of an analytical study on the corruption prevention and compliance with the rules of ethical behavior in local governments were presented. The survey involved 679 representatives of urban, rural and settlement territorial communities, which covers almost half of the territorial communities of Ukraine.
 By the end of the reporting period, the analytical study was completed." The text of the Analytical Study on Compliance with Ethical Standards by People's Representatives, Elected Officials, and Officials of Local Self-Government Bodies will be added in the first quarter of 2024.</t>
   </si>
   <si>
     <t>Implemented</t>
   </si>
   <si>
     <t>1.3.4.1.3</t>
   </si>
   <si>
     <t>Drafting and submitting to the Cabinet of Ministers of Ukraine the draft law that incorporates the findings of the analytical report indicated in subclause 1.3.4.1.2, which will make it possible to:
 1) improve the existing ethical code of conduct of members of local councils;
 2) establish the procedure and time frame for holding liable the members of local councils and elected officials of local self-government bodies for violating the standards (rules) of ethical conduct;
 3) designate the agency to monitor observance of standards (rules) of ethical conduct by members of local councils and elected officials of local self-government bodies; 
 4) implement a procedure by which citizens could report unethical conduct by members of local councils and elected officials of local self-government bodies.</t>
   </si>
   <si>
     <t>01.04.2025</t>
   </si>
   <si>
     <t>The draft law has been submitted to the Parliament of Ukraine.</t>
   </si>
   <si>
     <t>Національне агентство здійснює розробку зазначеного у заході законопроекту. 
 З огляду на те, що настала дата завершення строку виконання відповідного заходу, а законопроект станом на момент звітування не розроблено та не забезпечувалось його подання Кабінетові Міністрів України, такий захід вважається не виконаним.</t>
+  </si>
+  <si>
+    <t>Not implemented</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -795,51 +799,51 @@
       <c r="H5" s="2" t="s">
         <v>43</v>
       </c>
       <c r="I5" s="2" t="s">
         <v>25</v>
       </c>
       <c r="J5" s="2" t="s">
         <v>26</v>
       </c>
       <c r="K5" s="2" t="s">
         <v>37</v>
       </c>
       <c r="L5" s="2" t="s">
         <v>27</v>
       </c>
       <c r="M5" s="2" t="s">
         <v>28</v>
       </c>
       <c r="N5" s="2" t="s">
         <v>44</v>
       </c>
       <c r="O5" s="2" t="s">
         <v>45</v>
       </c>
       <c r="P5" s="2" t="s">
-        <v>31</v>
+        <v>46</v>
       </c>
       <c r="Q5" s="2" t="s">
         <v>32</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A2:Q5"/>
   <mergeCells>
     <mergeCell ref="A3:A5"/>
     <mergeCell ref="B3:B5"/>
     <mergeCell ref="C3:C5"/>
     <mergeCell ref="D3:D5"/>
     <mergeCell ref="E3:E5"/>
     <mergeCell ref="Q3:Q5"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>