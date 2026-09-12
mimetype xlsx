--- v0 (2026-05-13)
+++ v1 (2026-09-12)
@@ -115,51 +115,51 @@
   <si>
     <t>31.12.2024</t>
   </si>
   <si>
     <t>National Agency on Corruption Prevention</t>
   </si>
   <si>
     <t>state budget</t>
   </si>
   <si>
     <t>within the established budget allocations for the relevant year</t>
   </si>
   <si>
     <t>The draft law has been submitted to the Parliament of Ukraine.</t>
   </si>
   <si>
     <t>На виконання заходу Національне агентство розробило відповідний проект Закону України.  
 17.12.2024 Національне агентство провело громадське обговорення зазначеного законопроекту та здійснило його доопрацювання.
 Протягом І кварталу 2025 року законопроект був направлений на погодження до заінтересованих органів, за результатами якого положення законопроекту було доопрацьовано.
 Листом від 12.03.2025 № 10-03/21423-25 Національне агентство надіслало зазначений законопроект на правову експертизу до Мін'юсту.
 Отримавши висновки Мін'юсту та провівши необхідні узгоджувальні процедури, Національне агентство 18.04.2025 листом № 10-03/34013-25 подало законопроект на розгляд Кабінету Міністрів України.
 На засіданні профільного Урядового комітету від 09.06.2025 проект був повернутий для узгодження позицій Національного агентства та Міндовкілля.
 На виконання рішення Урядового комітету Національне агентство провело узгоджувальну нараду з керівництвом Міндовкілля 27.06.2025, за результатами якої розбіжності з Міністерством були врегульовані.
 Національне агентство листом від 11.07.2025 № 43244/4/1-24 направило на розгляд Кабінету Міністрів України проект Закону України «Про внесення змін до Кодексу України про адміністративні правопорушення щодо встановлення адміністративної відповідальності за порушення окремих вимог, заборон та обмежень, встановлених Законом України “Про запобігання корупції”, та деяких інших питань удосконалення законодавства про адміністративні правопорушення, пов’язані з корупцією».
 Зазначений проект Закону України згідно з абз. 3 п. 2 § 40 Регламенту Кабінету Міністрів України, затвердженого постановою Кабінету Міністрів України від 18.07.2007 № 950, у зв’язку з відставкою Уряду повернуто Національному агентству (лист Секретаріату Кабінету Міністрів України від 17.07.2025 № 17781/0/2-25).
-Станом на 31.03.2026 Національне агентство готує вказаний проект Закону України для здійснення повторного погодження та проведення низки інших регламентних процедур з метою подання його на розгляд Кабінету Міністрів України.
+Станом на 30.06.2026 Національне агентство готує вказаний проект Закону України для здійснення повторного погодження та проведення низки інших регламентних процедур з метою подання його на розгляд Кабінету Міністрів України.
 З огляду на обсяг вжитих дій (законопроект розроблено і забезпечено його подання Кабінетові Міністрів України) водночас у зв’язку недосягненням показника (індикатора) виконання (законопроект не подано до Верховної Ради України), відповідний захід не може вважатись таким, що виконаний повністю.</t>
   </si>
   <si>
     <t>Partially implemented</t>
   </si>
   <si>
     <t>0.0</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>