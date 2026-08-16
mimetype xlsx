--- v0 (2026-06-14)
+++ v1 (2026-08-16)
@@ -106,53 +106,53 @@
   <si>
     <t>1.4.1.1.1</t>
   </si>
   <si>
     <t>Submitting to the Cabinet of Ministers of Ukraine the Draft Law of Ukraine On Amendments to the Law of Ukraine “On Prevention of Corruption” Towards the Improvement of Select Anticorruption Mechanisms, which would, inter alia, expand the financial control measures prescribed by the Law to a specific list of officials of business entities more than 50 percent of whose authorized capital stock is owned by the state or municipality</t>
   </si>
   <si>
     <t>01.03.2023</t>
   </si>
   <si>
     <t>30.11.2023</t>
   </si>
   <si>
     <t>National Agency on Corruption Prevention</t>
   </si>
   <si>
     <t>state budget</t>
   </si>
   <si>
     <t>within the established budget allocations for the relevant year</t>
   </si>
   <si>
     <t>The draft law has been submitted to the Parliament of Ukraine.</t>
   </si>
   <si>
-    <t>24.06.2023 Кабінет Міністрів України схвалив проект Закону України ""Про внесення змін до Закону України «Про запобігання корупції» щодо удосконалення деяких антикорупційних механізмів"" з необхідністю його доопрацювання.  
+    <t>24.06.2023 Кабінет Міністрів України схвалив проект Закону України "Про внесення змін до Закону України «Про запобігання корупції» щодо удосконалення деяких антикорупційних механізмів" з необхідністю його доопрацювання.
 27.06.2023 Національне агентство направило доопрацьований вищезазначений проект Закону України (лист № 10-03/13874-23) до Кабінету Міністрів України.
-04.07.2023 Верховна Рада України отримала проект Закону України ""Про внесення змін до Закону України «Про запобігання корупції» щодо удосконалення деяких антикорупційних механізмів"" (реєстр. № 9457 від 04.07.2023).
+04.07.2023 Верховна Рада України отримала проект Закону України "Про внесення змін до Закону України «Про запобігання корупції» щодо удосконалення деяких антикорупційних механізмів" (реєстр. № 9457 від 04.07.2023).
 13.02.2024 надано висновок комітету ВРУ з питань антикорупційної політики про розгляд зазначеного законопроекту.
 17.07.2025 законопроект реєстр. № 9457 від  04.07.2023 знято з розгляду (відкликано відповідно до ч. 3 ст. 105 Закону України "Про Регламент Верховної Ради України" у зв'язку з припиненням повноважень Кабінету Міністрів України).
 Тому у зв'язку з недосягненням показника (індикатора) виконання, відповідний захід не може вважатись виконаним повністю.</t>
   </si>
   <si>
     <t>Partially implemented</t>
   </si>
   <si>
     <t>0.0</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>