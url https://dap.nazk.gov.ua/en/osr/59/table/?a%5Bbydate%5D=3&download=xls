--- v0 (2026-05-05)
+++ v1 (2026-06-24)
@@ -109,51 +109,51 @@
   <si>
     <t>Drafting and submitting to the Cabinet of Ministers of Ukraine a draft law proposing to provide a more detailed wording of the provisions in Article 46 of the Law and optimize the list of information that must be declared</t>
   </si>
   <si>
     <t>01.01.2024</t>
   </si>
   <si>
     <t>31.07.2025</t>
   </si>
   <si>
     <t>National Agency on Corruption Prevention</t>
   </si>
   <si>
     <t>Ministry of Justice of Ukraine</t>
   </si>
   <si>
     <t>state budget</t>
   </si>
   <si>
     <t xml:space="preserve">within the established budget allocations for the relevant year  </t>
   </si>
   <si>
     <t>The draft law has been submitted to the Parliament of Ukraine.</t>
   </si>
   <si>
-    <t>Продовжується підготовка законопроекту на підставі концепції, розробленої Національним агентством.
+    <t>Продовжується підготовка законопроекту на підставі концепції, розробленої Національним агентством. 
 З огляду на те, що настала дата завершення строку виконання відповідного заходу, а законопроект станом на момент звітування не розроблено та не забезпечувалось його подання Кабінетові Міністрів України, такий захід вважається не виконаним.</t>
   </si>
   <si>
     <t>Not implemented</t>
   </si>
   <si>
     <t>0.0</t>
   </si>
   <si>
     <t>1.4.2.2.2</t>
   </si>
   <si>
     <t>Development and submission of a draft regulation of Cabinet of Ministers of Ukraine to identify the verification procedure applied in public electronic registers, such as: 
 1) individuals’ identification data; 
 2) addresses in accordance with the Unified state address register</t>
   </si>
   <si>
     <t>01.07.2024</t>
   </si>
   <si>
     <t>31.12.2024</t>
   </si>
   <si>
     <t>Ministry of Digital Transformation of Ukraine</t>
   </si>