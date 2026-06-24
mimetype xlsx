--- v0 (2026-05-01)
+++ v1 (2026-06-24)
@@ -108,51 +108,51 @@
   </si>
   <si>
     <t>Drafting and submitting to the Cabinet of Ministers of Ukraine the Draft Law of Ukraine On Amendments to Select Legislative Acts of Ukraine Towards Minimizing the Potential Oligarchic Influence on Political Parties, Involvement of Individuals Living with Disabilities in the Activity of Political Parties, and Improvement of the Mechanism of State Funding of Statutory Activities of a Political Party, the Law of Ukraine On Political Parties of Ukraine towards minimizing the potential oligarchic influence on political parties and improving the mechanism of state funding of statutory activities of a political party, which proposes:
 1) limiting the total annual amount (sum) of contributions in support of a political party per citizen of Ukraine: no more than 20 percent of the citizen’s cumulative income over the past five calendar years;
 2) prohibiting individuals acting in the interests of a third party from making contributions in support of political parties</t>
   </si>
   <si>
     <t>01.03.2023</t>
   </si>
   <si>
     <t>30.04.2023</t>
   </si>
   <si>
     <t>National Agency on Corruption Prevention</t>
   </si>
   <si>
     <t>state budget</t>
   </si>
   <si>
     <t>within the established budget allocations for the relevant year</t>
   </si>
   <si>
     <t>The draft law has been submitted to the Parliament of Ukraine.</t>
   </si>
   <si>
-    <t>Доопрацьовані матеріали  проекту Закону України «Про внесення змін до деяких законодавчих актів України щодо мінімізації потенційного олігархічного впливу на політичні партії, залучення до діяльності політичних партій осіб з інвалідністю та удосконалення механізму державного фінансування статутної діяльності політичної партії» з урахуванням вимог нормопроектувальної техніки та проведеної консультації з Міністерством юстиції України листом Національного агентства з питань запобігання корупції від 03.03.2023 № 50-20/4610-23 внесено на розгляд Кабінету Міністрів України.  
+    <t>Доопрацьовані матеріали  проекту Закону України «Про внесення змін до деяких законодавчих актів України щодо мінімізації потенційного олігархічного впливу на політичні партії, залучення до діяльності політичних партій осіб з інвалідністю та удосконалення механізму державного фінансування статутної діяльності політичної партії» з урахуванням вимог нормопроектувальної техніки та проведеної консультації з Міністерством юстиції України листом Національного агентства з питань запобігання корупції від 03.03.2023 № 50-20/4610-23 внесено на розгляд Кабінету Міністрів України.   
 26.06.2023 проекту Закону України «Про внесення змін до деяких законодавчих актів України щодо мінімізації потенційного олігархічного впливу на політичні партії, залучення до діяльності політичних партій осіб з інвалідністю та удосконалення механізму державного фінансування статутної діяльності політичної партії» зареєстровано у Верховній Раді України за № 9419.
 09.08.2023 питання щодо зазначеного законопроекту заслухано та законопроект № 9419 знято з розгляду відповідно до ч. 3 ст. 95 Закону України "Про Регламент Верховної Ради України" (прийняття Парламентом за основу одного з альтернативних законопроектів). 
 Водночас прийнятий Закон України від 23.08.2023 № 3337-IX на основі альтернативного законопроекту (реєстр. № 9419-1 від 12.07.2023) не враховує положень, передбачених відповідним заходом Державної антикорупційної програми на 2023 – 2025 роки.
 З огляду на зазначене, відповідний захід не може вважатись виконаним повністю.</t>
   </si>
   <si>
     <t>Partially implemented</t>
   </si>
   <si>
     <t>0.0</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>