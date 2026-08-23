--- v0 (2026-06-24)
+++ v1 (2026-08-23)
@@ -1,377 +1,43 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
-</file>
-[...332 lines deleted...]
-</styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
@@ -623,539 +289,50 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-[...487 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Заходи</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>