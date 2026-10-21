--- v1 (2026-08-23)
+++ v2 (2026-10-21)
@@ -1,43 +1,373 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+</file>
+
+<file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
+  <workbookPr codeName="ThisWorkbook"/>
+  <bookViews>
+    <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
+  </bookViews>
+  <sheets>
+    <sheet name="Заходи" sheetId="1" r:id="rId4"/>
+  </sheets>
+  <definedNames>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Заходи'!$A$2:$Q$9</definedName>
+  </definedNames>
+  <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
+</workbook>
+</file>
+
+<file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="70">
+  <si>
+    <t>№ Напрямку</t>
+  </si>
+  <si>
+    <t>Напрямок</t>
+  </si>
+  <si>
+    <t>Проблема</t>
+  </si>
+  <si>
+    <t>№ ОСР</t>
+  </si>
+  <si>
+    <t>Назва ОСР</t>
+  </si>
+  <si>
+    <t>№ Заходу</t>
+  </si>
+  <si>
+    <t>Назва заходу</t>
+  </si>
+  <si>
+    <t>Дата початку</t>
+  </si>
+  <si>
+    <t>Дата завершення</t>
+  </si>
+  <si>
+    <t>Головний виконавець</t>
+  </si>
+  <si>
+    <t>Співвиконавці</t>
+  </si>
+  <si>
+    <t>Джерела фінансування</t>
+  </si>
+  <si>
+    <t>Обсяги фінансування, тис.грн.</t>
+  </si>
+  <si>
+    <t>Показник (індикатор) виконання</t>
+  </si>
+  <si>
+    <t>Стан виконання</t>
+  </si>
+  <si>
+    <t>Статус виконання</t>
+  </si>
+  <si>
+    <t>Оцінка досягнення ОСР</t>
+  </si>
+  <si>
+    <t>1.5</t>
+  </si>
+  <si>
+    <t>Ensuring the integrity of political parties and election campaigns</t>
+  </si>
+  <si>
+    <t>1.5.3 The system for monitoring the funding of activities of political parties and the funding of their participation in elections needs improving</t>
+  </si>
+  <si>
+    <t>1.5.3.1</t>
+  </si>
+  <si>
+    <t>An electronic system for submitting and publishing financial statements of political parties is functioning</t>
+  </si>
+  <si>
+    <t>1.5.3.1.1</t>
+  </si>
+  <si>
+    <t>Drafting and submitting to the Cabinet of Ministers of Ukraine draft laws that would provide for the submission and publication of all financial statements of participants of referendums in electronic form</t>
+  </si>
+  <si>
+    <t>01.07.2023</t>
+  </si>
+  <si>
+    <t>30.04.2025</t>
+  </si>
+  <si>
+    <t>National Agency on Corruption Prevention</t>
+  </si>
+  <si>
+    <t xml:space="preserve">The Central Election Commission of Ukraine </t>
+  </si>
+  <si>
+    <t>state budget</t>
+  </si>
+  <si>
+    <t>within the established budget allocations for the relevant year</t>
+  </si>
+  <si>
+    <t>The draft laws have been submitted to the Parliament of Ukraine.</t>
+  </si>
+  <si>
+    <t>На виконання відповідного заходу Національне агентство розробило відповідний законопроект.  
+29.04.2025 було проведено його громадське обговорення. 
+Станом на 30.06.2026 здійснюється доопрацювання законопроекту з урахуванням результатів обговорення та підготовка його до надсилання заінтересованим органам на погодження.
+З огляду на те, що настала дата завершення строку виконання відповідного заходу, а законопроект станом на момент звітування не фіналізовано та не забезпечено його подання Кабінетові Міністрів України, такий захід вважається не виконаним.</t>
+  </si>
+  <si>
+    <t>Not implemented</t>
+  </si>
+  <si>
+    <t>0.0</t>
+  </si>
+  <si>
+    <t>1.5.3.1.2</t>
+  </si>
+  <si>
+    <t>Developing the draft of a normative legal act that would regulate the maintenance of the National Agency’s IT system that will support, among other things, the submission and publication of all financial statements of participants of referendums in electronic form</t>
+  </si>
+  <si>
+    <t>01.05.2025</t>
+  </si>
+  <si>
+    <t>30.06.2025</t>
+  </si>
+  <si>
+    <t>The draft normative legal act has been drafted and publicized for a public discussion.</t>
+  </si>
+  <si>
+    <t>Захід не виконано у зв'язку з тим, що закони, якими передбачено подання та оприлюднення всіх фінансових звітів учасників референдумів в електронному вигляді (захід 1.5.3.1.1) станом на кінець звітного періоду не прийнято.
+Таким чином, на сьогодні відсутні законодавчі підстави для розробки проекту нормативно-правового акта, яким регламентовано порядок ведення ІТ-системи Національного агентства, що забезпечуватиме, зокрема, подання і оприлюднення всіх фінансових звітів учасників референдумів в електронному вигляді.</t>
+  </si>
+  <si>
+    <t>1.5.3.1.3</t>
+  </si>
+  <si>
+    <t>Holding a public discussion of the draft act indicated in subclause 1.5.3.1.2, and ensuring its revision (if needed)</t>
+  </si>
+  <si>
+    <t>01.07.2025</t>
+  </si>
+  <si>
+    <t>31.08.2025</t>
+  </si>
+  <si>
+    <t>The public discussion has been conducted and its results have been made public.</t>
+  </si>
+  <si>
+    <t>Захід не виконано у зв'язку з тим, що закони, якими передбачено подання та оприлюднення всіх фінансових звітів учасників референдумів в електронному вигляді (захід 1.5.3.1.1) станом на кінець звітного періоду не прийнято.
+Таким чином, на сьогодні відсутні законодавчі підстави для проведення громадського обговорення проекту акта, зазначеного у підпункті 1.5.3.1.2.</t>
+  </si>
+  <si>
+    <t>1.5.3.1.4</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Clearing the draft act indicated in subclause 1.5.3.1.2 with the concerned agencies </t>
+  </si>
+  <si>
+    <t>01.09.2025</t>
+  </si>
+  <si>
+    <t>31.10.2025</t>
+  </si>
+  <si>
+    <t>The normative legal act has been cleared with the concerned agencies.</t>
+  </si>
+  <si>
+    <t>Захід не виконано, оскільки закон, якими передбачено подання та оприлюднення всіх фінансових звітів учасників референдумів в електронному вигляді (захід 1.5.3.1.1) станом на кінець звітного періоду не прийнято.
+Таким чином, підстава для початку реалізації заходу ще не настала.</t>
+  </si>
+  <si>
+    <t>1.5.3.1.5</t>
+  </si>
+  <si>
+    <t>Issuing the draft act indicated in subclause 1.5.3.1.2</t>
+  </si>
+  <si>
+    <t>01.11.2025</t>
+  </si>
+  <si>
+    <t>31.12.2025</t>
+  </si>
+  <si>
+    <t>The normative legal act has been issued.</t>
+  </si>
+  <si>
+    <t>1.5.3.1.6</t>
+  </si>
+  <si>
+    <t>Improving the Unified State Register of Reports of Political Parties on Assets, Income, Expenditures, and Financial Liabilities, which would enable submission of financial statements in electronic form by political parties, entities participating in the election process, and entities participating in referendums</t>
+  </si>
+  <si>
+    <t>01.03.2025</t>
+  </si>
+  <si>
+    <t>state budget and/or international technical assistance funds</t>
+  </si>
+  <si>
+    <t>within the established budget allocations for the relevant year and/or international technical assistance funds</t>
+  </si>
+  <si>
+    <t xml:space="preserve">The political finances portal has been put into commercial operation. </t>
+  </si>
+  <si>
+    <t>За інформацією Департаменту формування доброчесності політичних фінансів апарату Національного агентства з питань запобігання корупції, удосконалено Єдиний державний реєстр звітності політичних партій про майно, доходи, витрати і зобов’язання фінансового характеру, що забезпечує можливість подання фінансових звітів в електронній формі політичним партіям та окремим суб’єктам виборчого процесу.
+Проте через відсутність законодавчого регулювання подання та оприлюднення всіх фінансових звітів учасників референдумів в електронному вигляді удосконалений Реєстр на сьогодні не забезпечує можливості подання фінансових звітів в електронній формі суб’єктам референдумів.
+З огляду на викладене, зокрема те, що Єдиний державний реєстр звітності політичних партій введено у промислову експлуатацію та забезпечено можливість електронного подання звітів політичними партіями, але функціонал подання звітності суб’єктами референдумів не реалізовано у зв’язку з відсутністю законодавчого регулювання, можемо вважати захід виконаним частково.</t>
+  </si>
+  <si>
+    <t>Partially implemented</t>
+  </si>
+  <si>
+    <t>1.5.3.1.7</t>
+  </si>
+  <si>
+    <t>Developing and launching an automated information analysis system designed to support the automation of election processes at the Central Electoral Commission and lower-level electoral committees during elections</t>
+  </si>
+  <si>
+    <t>01.03.2023</t>
+  </si>
+  <si>
+    <t xml:space="preserve">The automated information analysis system has been launched. </t>
+  </si>
+  <si>
+    <t>Центральна виборча комісія (далі - ЦВК) повідомила, що протягом звітного періоду здійснювалося опрацювання питання технічних вимог до створення компоненту Єдиної автоматизованої інформаційно-аналітичної системи Центральної виборчої комісії (далі - ЄІАС ЦВК) у встановленому законодавством порядку.
+Впродовж 2023 – 2025 років видатки на забезпечення створення зазначеної інформаційно-аналітичної системи, а також створення та впровадження окремих її компонентів за бюджетною програмою 6731010 «Керівництво та управління у сфері проведення виборів та референдумів» ЦВК не виділялися.
+З метою забезпечення фінансування витрат на створення компонентів ЄІАС ЦВК у 2026 році ЦВК подала бюджетний запит, згідно з яким розрахункова потреба у видатках за бюджетною програмою 6731010 «Керівництво та управління у сфері проведення виборів та референдумів» на створення зазначеної системи становить 88 038,8 тис. грн.
+Разом із тим, Законом України «Про Державний бюджет України на 2026 рік» для ЦВК не передбачено капітальні видатки на зазначені цілі у 2026 році.
+Також ЦВК було надіслано Міністерству юстиції України пропозиції щодо потреб та можливих напрямів взаємодії з проектами міжнародної технічної допомоги, які є нагальними на цьому етапі для реалізації заходів Дорожньої карти з питань функціонування демократичних інституцій, схваленої розпорядженням Кабінету Міністрів України від 14 травня 2025 року № 475-р, за блоком ІІ «Виборчий процес» (лист від 19 вересня 2025 року № 21-20/1-2658).
+Крім цього, постановою Центральної виборчої комісії від 20 лютого 2026 року № 14 затверджено Архітектурні принципи Єдиної автоматизованої інформаційно-аналітичної системи Центральної виборчої комісії та внесено зміни до Концепції створення Єдиної автоматизованої інформаційно-аналітичної системи Центральної виборчої комісії, схваленої постановою Центральної виборчої комісії від 29 жовтня 2021 року № 447.
+27 лютого 2026 року затверджено Технічні вимоги до створення Єдиної автоматизованої інформаційно-аналітичної системи Центральної виборчої комісії (І етап) (далі – ЄІАС ЦВК (І етап)). Під час реалізації першого етапу передбачено створення, зокрема, автоматизованих інформаційно-комунікаційних систем з організації підготовки і проведення загальнодержавних виборів, управління доступом та інформаційної безпеки; автоматизованих інформаційних систем «Учасники виборчих процесів та процесів референдуму», «Електронні сервіси», взаємодії із зовнішніми інформаційними системами та ресурсами, як перший етап створення ЄІАС ЦВК загалом.
+З метою пошуку джерел фінансування створення ЄІАС ЦВК (І етап), Комісія  листом від 27 лютого 2026 року № 21-26-682, звернулася до Міжнародного інституту демократії та сприяння виборам (International IDEA) щодо розгляду можливості надання підтримки в закупівлі послуг з розроблення та впровадження ЄІАС ЦВК (І етап).
+Також Комісією та Міжнародним інститутом демократії та сприяння виборам (International IDEA) 09 березня 2026 року підписано Протокол про порозуміння і співпрацю в рамках проєкту «U-VOTE – Українці голосують: Організація надійних виборів», яким визначено, зокрема, завдання щодо посилення інформаційно-комунікаційних систем Комісії в частині надання підтримки в поетапному створенні ЄІАС ЦВК.
+Враховуючи зазначене вище, а також зважаючи на те, що дата завершення строку виконання заходу вже настала, проте показник виконання заходу не досягнуто, вважаємо, що захід не є виконаним.</t>
+  </si>
+</sst>
+</file>
+
+<file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+  <numFmts count="0"/>
+  <fonts count="2">
+    <font>
+      <b val="0"/>
+      <i val="0"/>
+      <strike val="0"/>
+      <u val="none"/>
+      <sz val="11"/>
+      <color rgb="FF000000"/>
+      <name val="Calibri"/>
+    </font>
+    <font>
+      <b val="1"/>
+      <i val="0"/>
+      <strike val="0"/>
+      <u val="none"/>
+      <sz val="11"/>
+      <color rgb="FF000000"/>
+      <name val="Calibri"/>
+    </font>
+  </fonts>
+  <fills count="3">
+    <fill>
+      <patternFill patternType="none"/>
+    </fill>
+    <fill>
+      <patternFill patternType="gray125"/>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFEEF3F8"/>
+        <bgColor rgb="FF000000"/>
+      </patternFill>
+    </fill>
+  </fills>
+  <borders count="2">
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
+      <right style="thin">
+        <color rgb="FF000000"/>
+      </right>
+      <top style="thin">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FF000000"/>
+      </bottom>
+      <diagonal/>
+    </border>
+  </borders>
+  <cellStyleXfs count="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
+  </cellStyleXfs>
+  <cellXfs count="3">
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
+  </cellXfs>
+  <cellStyles count="1">
+    <cellStyle name="Normal" xfId="0" builtinId="0"/>
+  </cellStyles>
+  <dxfs count="0"/>
+  <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
+</styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
@@ -289,50 +619,539 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
+<file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr filterMode="1">
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:Q9"/>
+  <sheetViews>
+    <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <pane ySplit="2" topLeftCell="A3" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="A3" sqref="A3:Q9"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="10" customWidth="true" style="0"/>
+    <col min="2" max="2" width="30" customWidth="true" style="0"/>
+    <col min="3" max="3" width="30" customWidth="true" style="0"/>
+    <col min="4" max="4" width="10" customWidth="true" style="0"/>
+    <col min="5" max="5" width="30" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13" customWidth="true" style="0"/>
+    <col min="7" max="7" width="60" customWidth="true" style="0"/>
+    <col min="8" max="8" width="15" customWidth="true" style="0"/>
+    <col min="9" max="9" width="15" customWidth="true" style="0"/>
+    <col min="10" max="10" width="30" customWidth="true" style="0"/>
+    <col min="11" max="11" width="30" customWidth="true" style="0"/>
+    <col min="12" max="12" width="22" customWidth="true" style="0"/>
+    <col min="13" max="13" width="20" customWidth="true" style="0"/>
+    <col min="14" max="14" width="30" customWidth="true" style="0"/>
+    <col min="15" max="15" width="60" customWidth="true" style="0"/>
+    <col min="16" max="16" width="15" customWidth="true" style="0"/>
+    <col min="17" max="17" width="15" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:17">
+      <c r="A1" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="O1" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="P1" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q1" s="1" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="2" spans="1:17">
+      <c r="A2" s="1"/>
+      <c r="B2" s="1"/>
+      <c r="C2" s="1"/>
+      <c r="D2" s="1"/>
+      <c r="E2" s="1"/>
+      <c r="F2" s="1"/>
+      <c r="G2" s="1"/>
+      <c r="H2" s="1"/>
+      <c r="I2" s="1"/>
+      <c r="J2" s="1"/>
+      <c r="K2" s="1"/>
+      <c r="L2" s="1"/>
+      <c r="M2" s="1"/>
+      <c r="N2" s="1"/>
+      <c r="O2" s="1"/>
+      <c r="P2" s="1"/>
+      <c r="Q2" s="1"/>
+    </row>
+    <row r="3" spans="1:17">
+      <c r="A3" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="B3" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="C3" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="D3" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="E3" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="F3" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="G3" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="H3" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="I3" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="J3" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="K3" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="L3" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="M3" s="2" t="s">
+        <v>29</v>
+      </c>
+      <c r="N3" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="O3" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="P3" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="Q3" s="2" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="4" spans="1:17">
+      <c r="A4" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="B4" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="C4" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="D4" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="E4" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="F4" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="G4" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="H4" s="2" t="s">
+        <v>36</v>
+      </c>
+      <c r="I4" s="2" t="s">
+        <v>37</v>
+      </c>
+      <c r="J4" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="K4" s="2"/>
+      <c r="L4" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="M4" s="2" t="s">
+        <v>29</v>
+      </c>
+      <c r="N4" s="2" t="s">
+        <v>38</v>
+      </c>
+      <c r="O4" s="2" t="s">
+        <v>39</v>
+      </c>
+      <c r="P4" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="Q4" s="2" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="5" spans="1:17">
+      <c r="A5" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="B5" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="C5" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="D5" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="E5" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="F5" s="2" t="s">
+        <v>40</v>
+      </c>
+      <c r="G5" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="H5" s="2" t="s">
+        <v>42</v>
+      </c>
+      <c r="I5" s="2" t="s">
+        <v>43</v>
+      </c>
+      <c r="J5" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="K5" s="2"/>
+      <c r="L5" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="M5" s="2" t="s">
+        <v>29</v>
+      </c>
+      <c r="N5" s="2" t="s">
+        <v>44</v>
+      </c>
+      <c r="O5" s="2" t="s">
+        <v>45</v>
+      </c>
+      <c r="P5" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="Q5" s="2" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="6" spans="1:17">
+      <c r="A6" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="B6" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="C6" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="D6" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="E6" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="F6" s="2" t="s">
+        <v>46</v>
+      </c>
+      <c r="G6" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="H6" s="2" t="s">
+        <v>48</v>
+      </c>
+      <c r="I6" s="2" t="s">
+        <v>49</v>
+      </c>
+      <c r="J6" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="K6" s="2"/>
+      <c r="L6" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="M6" s="2" t="s">
+        <v>29</v>
+      </c>
+      <c r="N6" s="2" t="s">
+        <v>50</v>
+      </c>
+      <c r="O6" s="2" t="s">
+        <v>51</v>
+      </c>
+      <c r="P6" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="Q6" s="2" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="7" spans="1:17">
+      <c r="A7" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="B7" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="C7" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="D7" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="E7" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="F7" s="2" t="s">
+        <v>52</v>
+      </c>
+      <c r="G7" s="2" t="s">
+        <v>53</v>
+      </c>
+      <c r="H7" s="2" t="s">
+        <v>54</v>
+      </c>
+      <c r="I7" s="2" t="s">
+        <v>55</v>
+      </c>
+      <c r="J7" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="K7" s="2"/>
+      <c r="L7" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="M7" s="2" t="s">
+        <v>29</v>
+      </c>
+      <c r="N7" s="2" t="s">
+        <v>56</v>
+      </c>
+      <c r="O7" s="2" t="s">
+        <v>51</v>
+      </c>
+      <c r="P7" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="Q7" s="2" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="8" spans="1:17">
+      <c r="A8" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="B8" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="C8" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="D8" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="E8" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="F8" s="2" t="s">
+        <v>57</v>
+      </c>
+      <c r="G8" s="2" t="s">
+        <v>58</v>
+      </c>
+      <c r="H8" s="2" t="s">
+        <v>59</v>
+      </c>
+      <c r="I8" s="2" t="s">
+        <v>55</v>
+      </c>
+      <c r="J8" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="K8" s="2"/>
+      <c r="L8" s="2" t="s">
+        <v>60</v>
+      </c>
+      <c r="M8" s="2" t="s">
+        <v>61</v>
+      </c>
+      <c r="N8" s="2" t="s">
+        <v>62</v>
+      </c>
+      <c r="O8" s="2" t="s">
+        <v>63</v>
+      </c>
+      <c r="P8" s="2" t="s">
+        <v>64</v>
+      </c>
+      <c r="Q8" s="2" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="9" spans="1:17">
+      <c r="A9" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="B9" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="C9" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="D9" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="E9" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="F9" s="2" t="s">
+        <v>65</v>
+      </c>
+      <c r="G9" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="H9" s="2" t="s">
+        <v>67</v>
+      </c>
+      <c r="I9" s="2" t="s">
+        <v>55</v>
+      </c>
+      <c r="J9" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="K9" s="2"/>
+      <c r="L9" s="2" t="s">
+        <v>60</v>
+      </c>
+      <c r="M9" s="2" t="s">
+        <v>29</v>
+      </c>
+      <c r="N9" s="2" t="s">
+        <v>68</v>
+      </c>
+      <c r="O9" s="2" t="s">
+        <v>69</v>
+      </c>
+      <c r="P9" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="Q9" s="2" t="s">
+        <v>33</v>
+      </c>
+    </row>
+  </sheetData>
+  <autoFilter ref="A2:Q9"/>
+  <mergeCells>
+    <mergeCell ref="A3:A9"/>
+    <mergeCell ref="B3:B9"/>
+    <mergeCell ref="C3:C9"/>
+    <mergeCell ref="D3:D9"/>
+    <mergeCell ref="E3:E9"/>
+    <mergeCell ref="Q3:Q9"/>
+  </mergeCells>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Заходи</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>