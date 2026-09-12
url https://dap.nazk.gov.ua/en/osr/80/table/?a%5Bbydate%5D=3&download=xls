--- v0 (2026-05-13)
+++ v1 (2026-09-12)
@@ -144,51 +144,51 @@
   </si>
   <si>
     <t>1.5.3.5.2</t>
   </si>
   <si>
     <t>Drafting and submitting to the Cabinet of Ministers of Ukraine a draft law proposing to entirely delegate the function of review (analysis) of financial statements of participants of referendums to the National Agency</t>
   </si>
   <si>
     <t>01.07.2023</t>
   </si>
   <si>
     <t>30.04.2025</t>
   </si>
   <si>
     <t xml:space="preserve">The Central Election Commission of Ukraine </t>
   </si>
   <si>
     <t>state budget</t>
   </si>
   <si>
     <t>The draft law has been submitted to the Parliament of Ukraine.</t>
   </si>
   <si>
     <t>На виконання відповідного заходу Національне агентство розробило законопроект.  
 29.04.2025 було проведено його громадське обговорення.
-Станом на 31.03.2026 здійснюється доопрацювання законопроекту з урахуванням результатів обговорення та підготовка його до надсилання заінтересованим органам на погодження.
+Станом на 30.06.2026 здійснюється доопрацювання законопроекту з урахуванням результатів обговорення та підготовка його до надсилання заінтересованим органам на погодження.
 З огляду на те, що настала дата завершення строку виконання відповідного заходу, а законопроект станом на момент звітування не фіналізовано та не забезпечувалось його подання Кабінетові Міністрів України, такий захід вважається не виконаним.</t>
   </si>
   <si>
     <t>Not implemented</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>