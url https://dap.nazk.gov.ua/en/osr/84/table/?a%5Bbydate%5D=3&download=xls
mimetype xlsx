--- v0 (2026-05-13)
+++ v1 (2026-07-14)
@@ -139,53 +139,53 @@
   </si>
   <si>
     <t>1.6.1.4.2</t>
   </si>
   <si>
     <t>Holding a presentation of the report on the findings of the analytical study indicated in subclause 1.6.1.4.1, followed by its expert discussion</t>
   </si>
   <si>
     <t>01.04.2025</t>
   </si>
   <si>
     <t>31.05.2025</t>
   </si>
   <si>
     <t>state budget</t>
   </si>
   <si>
     <t xml:space="preserve">within the established budget allocations for the relevant year  </t>
   </si>
   <si>
     <t>The expert discussion has been conducted and its results have been published.</t>
   </si>
   <si>
     <t>16.05.2025 на офіційному вебсайті Національного агентства з питань запобігання корупції (далі – НАЗК) був опублікований звіт за результатами аналітичного дослідження, проведеного на виконання заходу 1.6.1.4.1 додатку 2 до ДАП.
 26.06.2025 на офіційному веб-сайті НАЗК були представлені «Рекомендації щодо посилення відповідальності роботодавців за порушення прав викривачів», який презентовано/розміщено на Базі знань НАЗК.
-За період з дня опублікування звітів зауважень та пропозицій від експертного середовища не надходило. 
+За період з дня опублікування звітів зауважень та пропозицій від експертного середовища не надходило.
 Водночас, захід 1.6.1.4.2 передбачає проведення презентації такого звіту, його експертне обговорення та оприлюднення результатів такого обговорення.
-Оскільки експертне обговорення звіту та оприлюднення результатів такого обговорення не були проведені, вимушені констатувати, що захід  не виконано.</t>
+Оскільки експертне обговорення звіту та оприлюднення результатів такого обговорення не були проведені, вимушені констатувати, що захід не виконано.</t>
   </si>
   <si>
     <t>Not implemented</t>
   </si>
   <si>
     <t>1.6.1.4.3</t>
   </si>
   <si>
     <t>Drafting and submitting to the Cabinet of Ministers of Ukraine a draft law proposing to provide for the implementation of the recommendations formulated based on the findings of the analytical study indicated in subclause 1.6.1.4.1 and its expert discussion</t>
   </si>
   <si>
     <t>01.06.2025</t>
   </si>
   <si>
     <t>31.12.2025</t>
   </si>
   <si>
     <t>The draft law has been submitted to the Parliament of Ukraine.</t>
   </si>
   <si>
     <t>Станом на 31.03.2026 здійснюється розробка законопроекту, яким передбачено імплементацію рекомендацій, сформованих в результаті аналітичного дослідження, зазначеного у підпункті 1.6.1.4.1.  
 З огляду на те, що настала дата завершення строку виконання відповідного заходу, а законопроект станом на момент звітування не розроблено та не забезпечувалось його подання Кабінетові Міністрів України, такий захід вважається не виконаним.</t>
   </si>
 </sst>
 </file>