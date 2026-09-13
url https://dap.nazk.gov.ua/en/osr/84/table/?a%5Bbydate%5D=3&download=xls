--- v1 (2026-07-14)
+++ v2 (2026-09-13)
@@ -162,51 +162,51 @@
     <t>16.05.2025 на офіційному вебсайті Національного агентства з питань запобігання корупції (далі – НАЗК) був опублікований звіт за результатами аналітичного дослідження, проведеного на виконання заходу 1.6.1.4.1 додатку 2 до ДАП.
 26.06.2025 на офіційному веб-сайті НАЗК були представлені «Рекомендації щодо посилення відповідальності роботодавців за порушення прав викривачів», який презентовано/розміщено на Базі знань НАЗК.
 За період з дня опублікування звітів зауважень та пропозицій від експертного середовища не надходило.
 Водночас, захід 1.6.1.4.2 передбачає проведення презентації такого звіту, його експертне обговорення та оприлюднення результатів такого обговорення.
 Оскільки експертне обговорення звіту та оприлюднення результатів такого обговорення не були проведені, вимушені констатувати, що захід не виконано.</t>
   </si>
   <si>
     <t>Not implemented</t>
   </si>
   <si>
     <t>1.6.1.4.3</t>
   </si>
   <si>
     <t>Drafting and submitting to the Cabinet of Ministers of Ukraine a draft law proposing to provide for the implementation of the recommendations formulated based on the findings of the analytical study indicated in subclause 1.6.1.4.1 and its expert discussion</t>
   </si>
   <si>
     <t>01.06.2025</t>
   </si>
   <si>
     <t>31.12.2025</t>
   </si>
   <si>
     <t>The draft law has been submitted to the Parliament of Ukraine.</t>
   </si>
   <si>
-    <t>Станом на 31.03.2026 здійснюється розробка законопроекту, яким передбачено імплементацію рекомендацій, сформованих в результаті аналітичного дослідження, зазначеного у підпункті 1.6.1.4.1.  
+    <t>Станом на 30.06.2026 здійснюється розробка законопроекту, яким передбачено імплементацію рекомендацій, сформованих в результаті аналітичного дослідження, зазначеного у підпункті 1.6.1.4.1.  
 З огляду на те, що настала дата завершення строку виконання відповідного заходу, а законопроект станом на момент звітування не розроблено та не забезпечувалось його подання Кабінетові Міністрів України, такий захід вважається не виконаним.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>