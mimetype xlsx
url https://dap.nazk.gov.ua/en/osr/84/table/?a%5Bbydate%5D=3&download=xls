--- v2 (2026-09-13)
+++ v3 (2026-11-03)
@@ -7,209 +7,54 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Заходи" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Заходи'!$A$2:$Q$5</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Заходи'!$A$2:$Q$7</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
-</file>
-[...153 lines deleted...]
-</sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
@@ -547,55 +392,55 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Q5"/>
+  <dimension ref="A1:Q7"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" topLeftCell="A3" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="A3" sqref="A3:Q5"/>
+      <selection pane="bottomLeft" activeCell="A3" sqref="A3:Q7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="10" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="13" customWidth="true" style="0"/>
     <col min="7" max="7" width="60" customWidth="true" style="0"/>
     <col min="8" max="8" width="15" customWidth="true" style="0"/>
     <col min="9" max="9" width="15" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="22" customWidth="true" style="0"/>
     <col min="13" max="13" width="20" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="60" customWidth="true" style="0"/>
     <col min="16" max="16" width="15" customWidth="true" style="0"/>
     <col min="17" max="17" width="15" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:17">
       <c r="A1" s="1" t="s">
@@ -678,181 +523,293 @@
       </c>
       <c r="C3" s="2" t="s">
         <v>19</v>
       </c>
       <c r="D3" s="2" t="s">
         <v>20</v>
       </c>
       <c r="E3" s="2" t="s">
         <v>21</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>22</v>
       </c>
       <c r="G3" s="2" t="s">
         <v>23</v>
       </c>
       <c r="H3" s="2" t="s">
         <v>24</v>
       </c>
       <c r="I3" s="2" t="s">
         <v>25</v>
       </c>
       <c r="J3" s="2" t="s">
         <v>26</v>
       </c>
-      <c r="K3" s="2"/>
+      <c r="K3" s="2" t="s">
+        <v>27</v>
+      </c>
       <c r="L3" s="2" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="M3" s="2" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="N3" s="2" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="O3" s="2" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="P3" s="2" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="Q3" s="2" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
     </row>
     <row r="4" spans="1:17">
       <c r="A4" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B4" s="2" t="s">
         <v>18</v>
       </c>
       <c r="C4" s="2" t="s">
         <v>19</v>
       </c>
       <c r="D4" s="2" t="s">
         <v>20</v>
       </c>
       <c r="E4" s="2" t="s">
         <v>21</v>
       </c>
       <c r="F4" s="2" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="G4" s="2" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="H4" s="2" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="I4" s="2" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="J4" s="2" t="s">
         <v>26</v>
       </c>
-      <c r="K4" s="2"/>
+      <c r="K4" s="2" t="s">
+        <v>27</v>
+      </c>
       <c r="L4" s="2" t="s">
-        <v>37</v>
+        <v>28</v>
       </c>
       <c r="M4" s="2" t="s">
+        <v>29</v>
+      </c>
+      <c r="N4" s="2" t="s">
         <v>38</v>
       </c>
-      <c r="N4" s="2" t="s">
+      <c r="O4" s="2" t="s">
         <v>39</v>
       </c>
-      <c r="O4" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P4" s="2" t="s">
-        <v>41</v>
+        <v>32</v>
       </c>
       <c r="Q4" s="2" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
     </row>
     <row r="5" spans="1:17">
       <c r="A5" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B5" s="2" t="s">
         <v>18</v>
       </c>
       <c r="C5" s="2" t="s">
         <v>19</v>
       </c>
       <c r="D5" s="2" t="s">
         <v>20</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>21</v>
       </c>
       <c r="F5" s="2" t="s">
+        <v>40</v>
+      </c>
+      <c r="G5" s="2" t="s">
+        <v>41</v>
+      </c>
+      <c r="H5" s="2" t="s">
         <v>42</v>
       </c>
-      <c r="G5" s="2" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I5" s="2" t="s">
-        <v>45</v>
+        <v>37</v>
       </c>
       <c r="J5" s="2" t="s">
         <v>26</v>
       </c>
-      <c r="K5" s="2"/>
+      <c r="K5" s="2" t="s">
+        <v>27</v>
+      </c>
       <c r="L5" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="M5" s="2" t="s">
+        <v>29</v>
+      </c>
+      <c r="N5" s="2" t="s">
+        <v>43</v>
+      </c>
+      <c r="O5" s="2" t="s">
+        <v>44</v>
+      </c>
+      <c r="P5" s="2" t="s">
+        <v>45</v>
+      </c>
+      <c r="Q5" s="2" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="6" spans="1:17">
+      <c r="A6" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="B6" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="C6" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="D6" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="E6" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="F6" s="2" t="s">
+        <v>46</v>
+      </c>
+      <c r="G6" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="H6" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="I6" s="2" t="s">
+        <v>48</v>
+      </c>
+      <c r="J6" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="K6" s="2" t="s">
+        <v>49</v>
+      </c>
+      <c r="L6" s="2" t="s">
+        <v>50</v>
+      </c>
+      <c r="M6" s="2" t="s">
+        <v>51</v>
+      </c>
+      <c r="N6" s="2" t="s">
+        <v>52</v>
+      </c>
+      <c r="O6" s="2" t="s">
+        <v>53</v>
+      </c>
+      <c r="P6" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="Q6" s="2" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="7" spans="1:17">
+      <c r="A7" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="B7" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="C7" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="D7" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="E7" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="F7" s="2" t="s">
+        <v>54</v>
+      </c>
+      <c r="G7" s="2" t="s">
+        <v>55</v>
+      </c>
+      <c r="H7" s="2" t="s">
+        <v>56</v>
+      </c>
+      <c r="I7" s="2" t="s">
         <v>37</v>
       </c>
-      <c r="M5" s="2" t="s">
-[...11 lines deleted...]
-      <c r="Q5" s="2" t="s">
+      <c r="J7" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="K7" s="2" t="s">
+        <v>57</v>
+      </c>
+      <c r="L7" s="2" t="s">
+        <v>50</v>
+      </c>
+      <c r="M7" s="2" t="s">
+        <v>51</v>
+      </c>
+      <c r="N7" s="2" t="s">
+        <v>58</v>
+      </c>
+      <c r="O7" s="2" t="s">
+        <v>59</v>
+      </c>
+      <c r="P7" s="2" t="s">
         <v>32</v>
+      </c>
+      <c r="Q7" s="2" t="s">
+        <v>33</v>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A2:Q5"/>
+  <autoFilter ref="A2:Q7"/>
   <mergeCells>
-    <mergeCell ref="A3:A5"/>
-[...4 lines deleted...]
-    <mergeCell ref="Q3:Q5"/>
+    <mergeCell ref="A3:A7"/>
+    <mergeCell ref="B3:B7"/>
+    <mergeCell ref="C3:C7"/>
+    <mergeCell ref="D3:D7"/>
+    <mergeCell ref="E3:E7"/>
+    <mergeCell ref="Q3:Q7"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>