--- v0 (2026-05-13)
+++ v1 (2026-09-13)
@@ -139,54 +139,55 @@
   <si>
     <t>Not implemented</t>
   </si>
   <si>
     <t>0.0</t>
   </si>
   <si>
     <t>1.6.2.3.2</t>
   </si>
   <si>
     <t>Monitoring of the creation of internal channels for secure (particularly anonymous) submission of corruption reports at all agencies conducting field detective, counterintelligence, or intelligence activities in the national defense sector</t>
   </si>
   <si>
     <t>01.09.2025</t>
   </si>
   <si>
     <t>30.11.2025</t>
   </si>
   <si>
     <t>state budget and/or international technical assistance funds</t>
   </si>
   <si>
     <t>The monitoring has been conducted.</t>
   </si>
   <si>
-    <t>За інформацією, наданою Національним агентством з питань запобігання корупції, наразі в законодавстві України встановлено, що внутрішнім каналом повідомлення про корупцію є Єдиний портал повідомлень викривачів. Окремих каналів, для повідомлення інформації з обмеженим доступом, законодавством не передбачено. Водночас, всі органи (визначені ст. 5 Закону України “Про оперативно-розшукову діяльність”), підключені до Порталу, чим забезпечено виконання вимог Закону України “Про запобігання корупції”.
-[...2 lines deleted...]
-Враховуючи зазначене вище, а також зважаючи на те, що дата завершення строку виконання заходу вже настала, констатуємо, що захід не є виконаним.</t>
+    <t>За інформацією, наданою Національним агентством з питань запобігання корупції, наразі в законодавстві України встановлено, що внутрішнім каналом повідомлення про корупцію є Єдиний портал повідомлень викривачів. Окремих каналів, для повідомлення інформації з обмеженим доступом, законодавством не передбачено. Водночас, всі органи (визначені ст. 5 Закону України «Про оперативно-розшукову діяльність»), підключені до Порталу, чим забезпечено виконання вимог Закону України «Про запобігання корупції».
+Водночас, НАЗК постійно наголошує на дотриманні вимог ч. 4 ст. 53-2 Закону України «Про запобігання корупції».
+Виконання даного заходу ДАП, заплановано після виконання п. 1.6.2.3.1 додатка 2 до ДАП, на виконання якого відділом розвитку інституту викривання розроблено Концепцію проекту Закону України щодо створення належних внутрішніх каналів для захищеного подання повідомлень про корупцію, які містять в собі інформацію, що віднесена до державної таємниці, таємниці слідства, а також службової інформації, яка була зібрана в процесі оперативно-розшукової, контррозвідувальної діяльності, у сфері оборони країни, яка направлена до відповідального підрозділу службовою запискою № 220-04/4493-25 від 13.05.2025.
+У зв'язку з тим, що наразі будь-яких змін в діючі норми законодавства не внесено, виконати вказаний захід чи розпочати його виконання у першочергово передбаченій формі не є можливим, так, як він прямо пов'язаний з виконанням заходу 1.6.2.3.1 додатка 2 до ДАП.
+Враховуючи зазначене вище, вважаємо, що захід не є виконаним.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>