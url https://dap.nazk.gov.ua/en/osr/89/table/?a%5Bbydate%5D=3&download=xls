--- v0 (2026-05-13)
+++ v1 (2026-07-14)
@@ -112,57 +112,58 @@
   <si>
     <t>01.09.2023</t>
   </si>
   <si>
     <t>31.12.2023</t>
   </si>
   <si>
     <t>National Agency on Corruption Prevention</t>
   </si>
   <si>
     <t>Ministry of Justice of Ukraine,
 Prosecutor General’s Office of Ukraine ,
 Coordination Centre for Legal Aid Provision,
 National School of Judges of Ukraine</t>
   </si>
   <si>
     <t>state budget and/or international technical assistance funds</t>
   </si>
   <si>
     <t>within the established budget allocations for the relevant year</t>
   </si>
   <si>
     <t>The training materials have been developed.</t>
   </si>
   <si>
-    <t>The National Agency on Corruption Prevention has developed a Practical Guide on Working with Whistleblowers, which establishes a clear algorithm of actions for authorized departments (persons) in working with whistleblowers to ensure compliance with their rights and protection guarantees as stipulated by law, as well as providing recommendations on existing limitations in the area of professional ethics for authorized persons regarding whistleblowers.
-[...5 lines deleted...]
-- educational materials on corruption prevention and detection have been consolidated in the Practical Guide on Working with Whistleblowers for authorized departments (persons).</t>
+    <t>Національне агентство з питань запобігання корупції розробило Практичний посібник по роботі з викривачами, який встановлює чіткий алгоритм дій уповноваженого підрозділу (уповноважених осіб) у роботі з викривачами з метою забезпечення дотримання їх прав та гарантій захисту, передбачених законодавством, а також надання рекомендацій щодо існуючих обмежень у сфері професійної етики уповноважених осіб стосовно викривачів.
+Посібник побудований за принципом від загального до спеціального, тобто від роз’яснення загальних аспектів організації роботи уповноважених підрозділів (уповноважених осіб) у роботі з викривачами до висвітлення конкретних питань щодо роботи з викривачами і повідомленнями від них.
+На основі вказаного посібника сформовані відповідні інформаційно-просвітницькі матеріали матеріалів для курсів суддів, прокурорів, поліцейських, працівників Державного бюро розслідувань, адвокатів, які надають безоплатну вторинну правову допомогу, і працівників центрів з надання безоплатної вторинної правової допомоги з питань правового захисту викривачів.
+Також Координаційним центром з надання правової допомоги з вересня по грудень 2023 року досягнуто домовленості з партнерами проєкту USAID «Підтримка організацій-лідерів у протидії корупції в Україні «Взаємодія» щодо актуалізації раніше розроблених та підготовки нових матеріалів навчальної програми для адвокатів, які залучаються для надання безоплатної вторинної правничої допомоги викривачам корупції, в тому числі доповнення її блоком актуальних питань для юристів центрів з надання безоплатної вторинної правової допомоги.
+Станом на 30.06.2024:
+- розроблено тренінгову програму для прокурорів "Роль викривачів у запобіганні корупції та їхній правовий захист";
+- узагальнено навчальні матеріали в Практичному посібнику по роботі з викривачами для уповноважених підрозділів (уповноважених осіб) з питань запобігання та виявлення корупції.
+Враховуючи вище вказану інформацію, а також, що фактично захід був виконаний пізніше визначеного строку (граничною датою виконання є 31.12.2023), вважаємо захід виконаним, але невчасно.</t>
   </si>
   <si>
     <t>Implemented</t>
   </si>
   <si>
     <t>0.0</t>
   </si>
   <si>
     <t>1.6.3.2.2</t>
   </si>
   <si>
     <t>Ensuring that at least six training courses focusing on legal protection of whistleblowers are organized for judges, prosecutors, police officers, employees of the State Bureau of Investigations, attorneys providing secondary legal assistance free of charge, and employees of centers providing free secondary legal assistance</t>
   </si>
   <si>
     <t>01.01.2024</t>
   </si>
   <si>
     <t>31.12.2024</t>
   </si>
   <si>
     <t>Ministry of Justice of Ukraine,
 Higher Qualification Commission of Judges of Ukraine ,
 Prosecutor General’s Office of Ukraine ,
 Coordination Centre for Legal Aid Provision</t>
   </si>