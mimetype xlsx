--- v1 (2026-07-14)
+++ v2 (2026-09-12)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Заходи" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Заходи'!$A$2:$Q$4</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="43">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="42">
   <si>
     <t>№ Напрямку</t>
   </si>
   <si>
     <t>Напрямок</t>
   </si>
   <si>
     <t>Проблема</t>
   </si>
   <si>
     <t>№ ОСР</t>
   </si>
   <si>
     <t>Назва ОСР</t>
   </si>
   <si>
     <t>№ Заходу</t>
   </si>
   <si>
     <t>Назва заходу</t>
   </si>
   <si>
     <t>Дата початку</t>
   </si>
   <si>
@@ -152,57 +152,69 @@
   <si>
     <t>1.6.3.2.2</t>
   </si>
   <si>
     <t>Ensuring that at least six training courses focusing on legal protection of whistleblowers are organized for judges, prosecutors, police officers, employees of the State Bureau of Investigations, attorneys providing secondary legal assistance free of charge, and employees of centers providing free secondary legal assistance</t>
   </si>
   <si>
     <t>01.01.2024</t>
   </si>
   <si>
     <t>31.12.2024</t>
   </si>
   <si>
     <t>Ministry of Justice of Ukraine,
 Higher Qualification Commission of Judges of Ukraine ,
 Prosecutor General’s Office of Ukraine ,
 Coordination Centre for Legal Aid Provision</t>
   </si>
   <si>
     <t xml:space="preserve">within the established budget allocations for the relevant year </t>
   </si>
   <si>
     <t>The courses have been organized.</t>
   </si>
   <si>
-    <t>За інформацією, наданою виконавцем, сукупно Національним агентством з питань запобігання корупції проведено 7 тренінгів (навчальних курсів з питань правового захисту викривачів) для прокурорів, 2 - для слідчих Національної поліції України та працівників Державного бюро розслідувань та 2 онлайн-курси для юристів та адвокатів.
-Спільно з Тренінговим центром прокурорів розроблено та запущено обов'язкову сертифіковану програму для прокурорів (яка є діючою і у 2025 році, включено в тему антикорупційних механізмів).
+    <t>Національним агентством з питань запобігання корупції (далі - НАЗК) сукупно проведено 7 тренінгів (навчальних курсів з питань правового захисту викривачів) для прокурорів, 2 - для слідчих Національної поліції України та працівників Державного бюро розслідувань, а також 2 онлайн-курси для юристів та адвокатів.
+Спільно з Тренінговим центром прокурорів розроблено та запущено обов'язкову сертифіковану програму для прокурорів (яка є чинною і у 2025 році та включена до теми антикорупційних механізмів).
 Також у червні 2025 року спільно з Асоціацією правників України проведено вебінар для адвокатів на тему «Правовий захист трудових прав викривачів корупції: теорія і практика правозастосування».
-Разом з тим, кількісний показник (проведення щонайменше шести навчальних курсів) виконано, проте інформація щодо проведення НАЗК навчальних курсів з питань правового захисту викривачів для суддів та працівників центрів з надання безоплатної вторинної правової допомоги відсутня, що дає підстави вважати захід таким, що виконаний частково.</t>
-[...2 lines deleted...]
-    <t>Partially implemented</t>
+Відповідно до статті 104 Закону України «Про судоустрій і статус суддів» при Вищій кваліфікаційній комісії суддів України  утворюється Національна школа суддів України. 
+Національна школа суддів України (далі - НШСУ) є державною установою із спеціальним статусом у системі правосуддя, яка забезпечує підготовку висококваліфікованих кадрів для системи правосуддя та здійснює науково-дослідну діяльність. 
+За інформацією наданою Вищою кваліфікаційною комісією суддів:
+НШСУ протягом ІІ кварталу 2026 року були проведені навчання з питань антикорупційного законодавства, зокрема щодо правового статусу викривачів, для понад 3 340 слухачів, з яких 524 судді.
+НШСУ за І квартал 2025 рік були проведені 15 навчальних заходів з питань антикорупційного законодавства, у тому числі щодо правового статусу викривачів, якими було охоплено понад 810 суддів.
+Також НШСУ включає питання з антикорупційного законодавства України та стандартів ЄС до навчальних програм помічників суддів та інших працівників апаратів судів. Зокрема у І кварталі 2026 року охоплено понад 3480 слухачів цих категорій.
+Також на сайті НШСУ опубліковано наступну інформацію:
+Програма вебінару «Становлення та розвиток інституту викривачів» (14.11.2025);
+Програма вебінару «Процесуальний статус викривача в судовому провадженні.Рішення Європейського суду з прав людини у справах, що стосуються викривачів» (27.03.2025);
+Програма тренінгу «Особливості судового розгляду справ щодо викривачів корупції » (23-24.05.2023).
+Відповідно до Річного звіту системи безоплатної правничої допомоги за 2023 рік: 
+«На виконання Державної антикорупційної програми Національного агентства з питань запобігання корупції за підтримки ПРООН 44 юристи системи БПД пройшли навчання з особливостей забезпечення правничою допомогою викривачів корупції. Також було оновлено навчальну програму для адвокатів «Забезпечення правничої допомоги викривачам корупції» за 33 підтримки проєкту міжнародної технічної допомоги «Підтримка організацій-лідерів у протидії корупції в Україні «ВзаємоДія», що реалізується компанією «Менеджмент Сістемс Інтернешнл, Інк.» за підтримки Агентства США з міжнародного розвитку (USAID).»
+Протягом 2023 – 2024 років Координаційним центром з надання правової допомоги за сприяння Програми розвитку ООН (ПРООН) в Україні в межах проєкту «EU4Recovery - розширення прав і можливостей громад в Україні» (EU4Recovery) за фінансової підтримки Європейського Союзу проведено такі заходи: 
+дводенний офлайн-тренінг «Особливості забезпечення правничою допомогою викривачів корупції» для юристів центрів надання безоплатної правничої допомоги.
+дводенний офлайн-тренінг для юристів центрів щодо вдосконалення навичок ідентифікації клієнтів та надання правничої допомоги викривачам корупції у захисті та поновленні їх порушених прав. 
+Враховуючи викладене, зокрема те, що досягнуто як кількісного показника (проведення щонайменше шести навчальних курсів), так і суб’єктного показника (проведення  навчальних курсів для суддів, прокурорів, поліцейських, працівників ДБР, адвокатів, які надають безоплатну вторинну правову допомогу, і працівників центрів з надання безоплатної вторинної правової допомоги), вважаємо, що захід виконано.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -742,51 +754,51 @@
       <c r="H4" s="2" t="s">
         <v>36</v>
       </c>
       <c r="I4" s="2" t="s">
         <v>37</v>
       </c>
       <c r="J4" s="2" t="s">
         <v>26</v>
       </c>
       <c r="K4" s="2" t="s">
         <v>38</v>
       </c>
       <c r="L4" s="2" t="s">
         <v>28</v>
       </c>
       <c r="M4" s="2" t="s">
         <v>39</v>
       </c>
       <c r="N4" s="2" t="s">
         <v>40</v>
       </c>
       <c r="O4" s="2" t="s">
         <v>41</v>
       </c>
       <c r="P4" s="2" t="s">
-        <v>42</v>
+        <v>32</v>
       </c>
       <c r="Q4" s="2" t="s">
         <v>33</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A2:Q4"/>
   <mergeCells>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:B4"/>
     <mergeCell ref="C3:C4"/>
     <mergeCell ref="D3:D4"/>
     <mergeCell ref="E3:E4"/>
     <mergeCell ref="Q3:Q4"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>