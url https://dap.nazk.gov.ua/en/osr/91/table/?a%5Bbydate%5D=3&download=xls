--- v0 (2026-04-30)
+++ v1 (2026-06-14)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Заходи" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Заходи'!$A$2:$Q$3</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="34">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="33">
   <si>
     <t>№ Напрямку</t>
   </si>
   <si>
     <t>Напрямок</t>
   </si>
   <si>
     <t>Проблема</t>
   </si>
   <si>
     <t>№ ОСР</t>
   </si>
   <si>
     <t>Назва ОСР</t>
   </si>
   <si>
     <t>№ Заходу</t>
   </si>
   <si>
     <t>Назва заходу</t>
   </si>
   <si>
     <t>Дата початку</t>
   </si>
   <si>
@@ -67,189 +67,112 @@
   <si>
     <t>Головний виконавець</t>
   </si>
   <si>
     <t>Співвиконавці</t>
   </si>
   <si>
     <t>Джерела фінансування</t>
   </si>
   <si>
     <t>Обсяги фінансування, тис.грн.</t>
   </si>
   <si>
     <t>Показник (індикатор) виконання</t>
   </si>
   <si>
     <t>Стан виконання</t>
   </si>
   <si>
     <t>Статус виконання</t>
   </si>
   <si>
     <t>Оцінка досягнення ОСР</t>
   </si>
   <si>
-    <t>1.6</t>
-[...38 lines deleted...]
-    <t xml:space="preserve">state budget </t>
+    <t>2.1</t>
+  </si>
+  <si>
+    <t>Fair courts, prosecutorial and law enforcement authorities</t>
+  </si>
+  <si>
+    <t>2.1.1 There is a social trend towards a declining level of trust in the justice system. The law does not define integrity as a qualification requirement for members of the High Council of Justice and the High Qualification Commission of Judges of Ukraine</t>
+  </si>
+  <si>
+    <t>2.1.1.1</t>
+  </si>
+  <si>
+    <t>Integrity has been defined as a mandatory legislative requirement for members of the High Council of Justice, the High Qualification Commission of Judges of Ukraine, and disciplinary authorities in the justice system</t>
+  </si>
+  <si>
+    <t>2.1.1.1.1</t>
+  </si>
+  <si>
+    <t>Monitoring the draft laws that propose amendments to the Laws of Ukraine On the Judicial System and Status of Judges and On the High Council of Justice regarding the assessment of conformity to the criteria of integrity on the part of candidates for the position of a member of the High Council of Justice, the High Qualification Commission of Judges of Ukraine, and the indicators based on which the assessment of conformity to the criterion of integrity is carried out, as well as preparation of the relevant proposals</t>
+  </si>
+  <si>
+    <t>01.03.2023</t>
+  </si>
+  <si>
+    <t>31.12.2025</t>
+  </si>
+  <si>
+    <t xml:space="preserve">High Council of Justice </t>
+  </si>
+  <si>
+    <t>state budget</t>
   </si>
   <si>
     <t>within the established budget allocations for the relevant year</t>
   </si>
   <si>
-    <t>The draft law has been submitted to the Parliament of Ukraine.</t>
-[...6 lines deleted...]
-    <t>Not implemented</t>
+    <t>The monitoring is being conducted.</t>
+  </si>
+  <si>
+    <t>За інформацією, наданою Вищою радою правосуддя, правове управління секретаріату ВРП забезпечує постійний моніторинг проектів законів, які можуть передбачати внесення змін до Законів України "Про судоустрій і статус суддів”, “Про Вищу раду правосуддя” щодо проведення оцінки відповідності критеріям доброчесності кандидатів посади на посаду члена Вищої ради правосуддя, Вищої кваліфікаційної комісії суддів України та показників, за якими здійснюється оцінка відповідності критерію доброчесності, підготовка відповідних пропозицій.
+У ІІ кварталі 2025  Вища рада правосуддя у рамках опрацювання законодавчих ініціатив та підготовки консультативних висновків звернулась до Європейської комісії «За демократію через право» (Венеційської комісії) з проханням надати висновки щодо законопроектів:
+- «Про внесення змін до Закону України "Про судоустрій і статус суддів" та деяких законодавчих актів України щодо удосконалення дисциплінарних та інших процедур» № 13137 від 26 березня 2025 року;
+- «Про внесення змін до Закону України "Про судоустрій і статус суддів" та деяких законодавчих актів України щодо удосконалення дисциплінарних та інших процедур» № 13137-1 від 7 квітня 2025 року;
+- «Про внесення змін до Закону України "Про судоустрій і статус суддів" та деяких законів України щодо удосконалення процедур подання та перевірки декларацій доброчесності суддів» № 13165 від 9 квітня 2025 року;
+- «Про внесення змін до Закону України "Про судоустрій і статус суддів" та деяких законів України щодо удосконалення процедур подання та перевірки декларацій доброчесності суддів» № 13165-1 від 23 квітня 2025 року;
+- «Про внесення змін до Закону України "Про судоустрій і статус суддів" та деяких законів України щодо удосконалення декларацій доброчесності суддів та родинних зв’язків судді» № 13165-2 від 25 квітня 2025 року.
+У ІІІ кварталі 2025 року Вища рада правосуддя у рамках опрацювання законодавчих ініціатив та підготовки консультативних висновків отримала від Європейської комісії «За демократію через право» (Венеційської комісії) проект висновку щодо окремих вказаних вище законопроектів.
+Наразі відповідний проект висновку знаходиться на опрацюванні.
+Крім того,  у ІІІ кварталі 2025 року Вища рада правосуддя ухвалила такі рішення щодо  затвердження консультативних висновків: 
+1) від 10 липня 2025 року № 1448/0/15-25 "Про надання консультативного висновку щодо законопроекту № 13429";
+2) від 31 липня 2025 року № 1605/0/15-25 "Про надання консультативного висновку щодо законопроектів № 13467, № 13467-1";
+3) від 30 вересня 2025 року № 2017/0/15-25 "Про надання консультативного висновку щодо законопроекту № 14000".
+У  ІV кварталі 2025 року Вища рада правосуддя повідомила, що ухвалила рішення від 4 грудня 2025 року № 2613/0/15-25 "Про надання консультативного висновку щодо законопроєкту № 13165-2" (щодо удосконалення декларацій доброчесності суддів та родинних зв’язків судді), а законопроекти № 13137 та № 13137-1 знаходяться на опрацюванні.
+З огляду на сплив строку виконання заходу констатуємо, що захід виконано.</t>
+  </si>
+  <si>
+    <t>Implemented</t>
   </si>
   <si>
     <t>0.0</t>
   </si>
 </sst>
-</file>
-[...79 lines deleted...]
-</styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
@@ -637,70 +560,68 @@
       </c>
       <c r="C3" s="2" t="s">
         <v>19</v>
       </c>
       <c r="D3" s="2" t="s">
         <v>20</v>
       </c>
       <c r="E3" s="2" t="s">
         <v>21</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>22</v>
       </c>
       <c r="G3" s="2" t="s">
         <v>23</v>
       </c>
       <c r="H3" s="2" t="s">
         <v>24</v>
       </c>
       <c r="I3" s="2" t="s">
         <v>25</v>
       </c>
       <c r="J3" s="2" t="s">
         <v>26</v>
       </c>
-      <c r="K3" s="2" t="s">
+      <c r="K3" s="2"/>
+      <c r="L3" s="2" t="s">
         <v>27</v>
       </c>
-      <c r="L3" s="2" t="s">
+      <c r="M3" s="2" t="s">
         <v>28</v>
       </c>
-      <c r="M3" s="2" t="s">
+      <c r="N3" s="2" t="s">
         <v>29</v>
       </c>
-      <c r="N3" s="2" t="s">
+      <c r="O3" s="2" t="s">
         <v>30</v>
       </c>
-      <c r="O3" s="2" t="s">
+      <c r="P3" s="2" t="s">
         <v>31</v>
       </c>
-      <c r="P3" s="2" t="s">
+      <c r="Q3" s="2" t="s">
         <v>32</v>
-      </c>
-[...1 lines deleted...]
-        <v>33</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A2:Q3"/>
   <mergeCells>
     <mergeCell ref="A3:A3"/>
     <mergeCell ref="B3:B3"/>
     <mergeCell ref="C3:C3"/>
     <mergeCell ref="D3:D3"/>
     <mergeCell ref="E3:E3"/>
     <mergeCell ref="Q3:Q3"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>