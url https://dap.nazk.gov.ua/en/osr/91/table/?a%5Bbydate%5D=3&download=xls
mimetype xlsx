--- v1 (2026-06-14)
+++ v2 (2026-08-23)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Заходи" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Заходи'!$A$2:$Q$3</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="33">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="34">
   <si>
     <t>№ Напрямку</t>
   </si>
   <si>
     <t>Напрямок</t>
   </si>
   <si>
     <t>Проблема</t>
   </si>
   <si>
     <t>№ ОСР</t>
   </si>
   <si>
     <t>Назва ОСР</t>
   </si>
   <si>
     <t>№ Заходу</t>
   </si>
   <si>
     <t>Назва заходу</t>
   </si>
   <si>
     <t>Дата початку</t>
   </si>
   <si>
@@ -67,112 +67,189 @@
   <si>
     <t>Головний виконавець</t>
   </si>
   <si>
     <t>Співвиконавці</t>
   </si>
   <si>
     <t>Джерела фінансування</t>
   </si>
   <si>
     <t>Обсяги фінансування, тис.грн.</t>
   </si>
   <si>
     <t>Показник (індикатор) виконання</t>
   </si>
   <si>
     <t>Стан виконання</t>
   </si>
   <si>
     <t>Статус виконання</t>
   </si>
   <si>
     <t>Оцінка досягнення ОСР</t>
   </si>
   <si>
-    <t>2.1</t>
-[...29 lines deleted...]
-    <t>state budget</t>
+    <t>1.6</t>
+  </si>
+  <si>
+    <t>Protection of corruption whistleblowers</t>
+  </si>
+  <si>
+    <t>1.6.3 Whistleblower protection is not properly implemented due to insufficient institutional capacity of the authorized bodies and shortcomings in legislative regulation</t>
+  </si>
+  <si>
+    <t>1.6.3.3</t>
+  </si>
+  <si>
+    <t>Ukrainian legislation is aligned with international standards of protection of whistleblowers; effective mechanisms for implementing legislation on whistleblower protection, including security measures, have been created</t>
+  </si>
+  <si>
+    <t>1.6.3.3.1</t>
+  </si>
+  <si>
+    <t>Drafting and submitting to the Cabinet of Ministers of Ukraine a draft law proposing to align the legislation of Ukraine with international standards governing the protection of whistleblowers, which would specifically provide for:
+1) the adoption of a broad definition of the term “whistleblowers”;
+2) extending the guarantees of protection of the whistleblower to individuals who facilitated the report;
+3) refining the procedure for reviewing the reports submitted via regular channels, particularly to the National Agency;
+4) designating the National Agency as the authority responsible for coordinating the activities of agencies authorized to provide protection for whistleblowers;
+5) ensuring the safety of whistleblowers by expanding the category of individuals entitled to safety measures and implementing new safety measures.</t>
+  </si>
+  <si>
+    <t>01.02.2024</t>
+  </si>
+  <si>
+    <t>30.06.2025</t>
+  </si>
+  <si>
+    <t>National Agency on Corruption Prevention</t>
+  </si>
+  <si>
+    <t>Ministry of Foreign Affairs of Ukraine,
+Ministry of Justice of Ukraine</t>
+  </si>
+  <si>
+    <t xml:space="preserve">state budget </t>
   </si>
   <si>
     <t>within the established budget allocations for the relevant year</t>
   </si>
   <si>
-    <t>The monitoring is being conducted.</t>
-[...19 lines deleted...]
-    <t>Implemented</t>
+    <t>The draft law has been submitted to the Parliament of Ukraine.</t>
+  </si>
+  <si>
+    <t>Продовжується підготовка законопроекту.  
+З огляду на те, що настала дата завершення строку виконання відповідного заходу, а законопроект станом на момент звітування не розроблено та не забезпечувалось його подання Кабінетові Міністрів України, такий захід вважається не виконаним.</t>
+  </si>
+  <si>
+    <t>Not implemented</t>
   </si>
   <si>
     <t>0.0</t>
   </si>
 </sst>
+</file>
+
+<file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+  <numFmts count="0"/>
+  <fonts count="2">
+    <font>
+      <b val="0"/>
+      <i val="0"/>
+      <strike val="0"/>
+      <u val="none"/>
+      <sz val="11"/>
+      <color rgb="FF000000"/>
+      <name val="Calibri"/>
+    </font>
+    <font>
+      <b val="1"/>
+      <i val="0"/>
+      <strike val="0"/>
+      <u val="none"/>
+      <sz val="11"/>
+      <color rgb="FF000000"/>
+      <name val="Calibri"/>
+    </font>
+  </fonts>
+  <fills count="3">
+    <fill>
+      <patternFill patternType="none"/>
+    </fill>
+    <fill>
+      <patternFill patternType="gray125"/>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFEEF3F8"/>
+        <bgColor rgb="FF000000"/>
+      </patternFill>
+    </fill>
+  </fills>
+  <borders count="2">
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
+      <right style="thin">
+        <color rgb="FF000000"/>
+      </right>
+      <top style="thin">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FF000000"/>
+      </bottom>
+      <diagonal/>
+    </border>
+  </borders>
+  <cellStyleXfs count="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
+  </cellStyleXfs>
+  <cellXfs count="3">
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
+  </cellXfs>
+  <cellStyles count="1">
+    <cellStyle name="Normal" xfId="0" builtinId="0"/>
+  </cellStyles>
+  <dxfs count="0"/>
+  <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
+</styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
@@ -560,68 +637,70 @@
       </c>
       <c r="C3" s="2" t="s">
         <v>19</v>
       </c>
       <c r="D3" s="2" t="s">
         <v>20</v>
       </c>
       <c r="E3" s="2" t="s">
         <v>21</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>22</v>
       </c>
       <c r="G3" s="2" t="s">
         <v>23</v>
       </c>
       <c r="H3" s="2" t="s">
         <v>24</v>
       </c>
       <c r="I3" s="2" t="s">
         <v>25</v>
       </c>
       <c r="J3" s="2" t="s">
         <v>26</v>
       </c>
-      <c r="K3" s="2"/>
+      <c r="K3" s="2" t="s">
+        <v>27</v>
+      </c>
       <c r="L3" s="2" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="M3" s="2" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="N3" s="2" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="O3" s="2" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="P3" s="2" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="Q3" s="2" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A2:Q3"/>
   <mergeCells>
     <mergeCell ref="A3:A3"/>
     <mergeCell ref="B3:B3"/>
     <mergeCell ref="C3:C3"/>
     <mergeCell ref="D3:D3"/>
     <mergeCell ref="E3:E3"/>
     <mergeCell ref="Q3:Q3"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>