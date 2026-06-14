--- v0 (2026-06-14)
+++ v1 (2026-06-14)
@@ -129,50 +129,131 @@
   </si>
   <si>
     <t>За інформацією, наданою Вищою радою правосуддя, правове управління секретаріату ВРП забезпечує постійний моніторинг проектів законів, які можуть передбачати внесення змін до Законів України "Про судоустрій і статус суддів”, “Про Вищу раду правосуддя” щодо проведення оцінки відповідності критеріям доброчесності кандидатів посади на посаду члена Вищої ради правосуддя, Вищої кваліфікаційної комісії суддів України та показників, за якими здійснюється оцінка відповідності критерію доброчесності, підготовка відповідних пропозицій.
 У ІІ кварталі 2025  Вища рада правосуддя у рамках опрацювання законодавчих ініціатив та підготовки консультативних висновків звернулась до Європейської комісії «За демократію через право» (Венеційської комісії) з проханням надати висновки щодо законопроектів:
 - «Про внесення змін до Закону України "Про судоустрій і статус суддів" та деяких законодавчих актів України щодо удосконалення дисциплінарних та інших процедур» № 13137 від 26 березня 2025 року;
 - «Про внесення змін до Закону України "Про судоустрій і статус суддів" та деяких законодавчих актів України щодо удосконалення дисциплінарних та інших процедур» № 13137-1 від 7 квітня 2025 року;
 - «Про внесення змін до Закону України "Про судоустрій і статус суддів" та деяких законів України щодо удосконалення процедур подання та перевірки декларацій доброчесності суддів» № 13165 від 9 квітня 2025 року;
 - «Про внесення змін до Закону України "Про судоустрій і статус суддів" та деяких законів України щодо удосконалення процедур подання та перевірки декларацій доброчесності суддів» № 13165-1 від 23 квітня 2025 року;
 - «Про внесення змін до Закону України "Про судоустрій і статус суддів" та деяких законів України щодо удосконалення декларацій доброчесності суддів та родинних зв’язків судді» № 13165-2 від 25 квітня 2025 року.
 У ІІІ кварталі 2025 року Вища рада правосуддя у рамках опрацювання законодавчих ініціатив та підготовки консультативних висновків отримала від Європейської комісії «За демократію через право» (Венеційської комісії) проект висновку щодо окремих вказаних вище законопроектів.
 Наразі відповідний проект висновку знаходиться на опрацюванні.
 Крім того,  у ІІІ кварталі 2025 року Вища рада правосуддя ухвалила такі рішення щодо  затвердження консультативних висновків: 
 1) від 10 липня 2025 року № 1448/0/15-25 "Про надання консультативного висновку щодо законопроекту № 13429";
 2) від 31 липня 2025 року № 1605/0/15-25 "Про надання консультативного висновку щодо законопроектів № 13467, № 13467-1";
 3) від 30 вересня 2025 року № 2017/0/15-25 "Про надання консультативного висновку щодо законопроекту № 14000".
 У  ІV кварталі 2025 року Вища рада правосуддя повідомила, що ухвалила рішення від 4 грудня 2025 року № 2613/0/15-25 "Про надання консультативного висновку щодо законопроєкту № 13165-2" (щодо удосконалення декларацій доброчесності суддів та родинних зв’язків судді), а законопроекти № 13137 та № 13137-1 знаходяться на опрацюванні.
 З огляду на сплив строку виконання заходу констатуємо, що захід виконано.</t>
   </si>
   <si>
     <t>Implemented</t>
   </si>
   <si>
     <t>0.0</t>
   </si>
 </sst>
+</file>
+
+<file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+  <numFmts count="0"/>
+  <fonts count="2">
+    <font>
+      <b val="0"/>
+      <i val="0"/>
+      <strike val="0"/>
+      <u val="none"/>
+      <sz val="11"/>
+      <color rgb="FF000000"/>
+      <name val="Calibri"/>
+    </font>
+    <font>
+      <b val="1"/>
+      <i val="0"/>
+      <strike val="0"/>
+      <u val="none"/>
+      <sz val="11"/>
+      <color rgb="FF000000"/>
+      <name val="Calibri"/>
+    </font>
+  </fonts>
+  <fills count="3">
+    <fill>
+      <patternFill patternType="none"/>
+    </fill>
+    <fill>
+      <patternFill patternType="gray125"/>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFEEF3F8"/>
+        <bgColor rgb="FF000000"/>
+      </patternFill>
+    </fill>
+  </fills>
+  <borders count="2">
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
+      <right style="thin">
+        <color rgb="FF000000"/>
+      </right>
+      <top style="thin">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FF000000"/>
+      </bottom>
+      <diagonal/>
+    </border>
+  </borders>
+  <cellStyleXfs count="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
+  </cellStyleXfs>
+  <cellXfs count="3">
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
+  </cellXfs>
+  <cellStyles count="1">
+    <cellStyle name="Normal" xfId="0" builtinId="0"/>
+  </cellStyles>
+  <dxfs count="0"/>
+  <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
+</styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>