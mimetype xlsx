--- v0 (2026-06-16)
+++ v1 (2026-09-22)
@@ -112,59 +112,61 @@
   <si>
     <t>01.03.2023</t>
   </si>
   <si>
     <t>30.06.2023</t>
   </si>
   <si>
     <t xml:space="preserve">Ethics Council </t>
   </si>
   <si>
     <t>state budget</t>
   </si>
   <si>
     <t>within the established budget allocations for the relevant year</t>
   </si>
   <si>
     <t>The opinions on the conformity to the criteria of professional ethics and integrity in respect of each candidate for a vacant position of a member of the High Council of Justice have been issued to the appointing agencies and made public.</t>
   </si>
   <si>
     <t>Захід виконано, зокрема з 11 по 13 січня 2023 року Етичною радою було проведено співбесіди з кандидатами на вакантні посади члена Вищої ради правосуддя від всеукраїнської конференції прокурорів. На офіційному веб-сайті було оприлюднено рішення про відповідність чи невідповідність критерію професійної етики і доброчесності кожного з кандидатів, а також оприлюднено рішення Етичної ради №2 від 20.01.2023 року "Про затвердження списку кандидатів, рекомендованих для обрання всеукраїнською конференцією прокурорів на посаду члена Вищої ради правосуддя".
 16 березня Етична рада за результатами співбесід ухвалила рішення №15 "Про затвердження списку кандидатів, рекомендованих для призначення Президентом України на посаду члена Вищої ради правосуддя", а також рішення про відповідність чи невідповідність критерію професійної етики і доброчесності кандидатів на посаду члена Вищої ради правосуддя кандидатів на посаду члена Вищої ради правосуддя від Президента України.
 З 3 по 7 квітня 2023 року Етичною радою було проведено співбесіди з кандидатами на посаду члена Вищої ради правосуддя від з'їзду представників юридичних вищих навчальних закладів та наукових установ, за результатами яких було оприлюднено рішення про відповідність чи невідповідність критерію професійної етики і доброчесності кожного з кандидатів, а також рішення Етичної ради №30 від 28.04.2023 року "Про затвердження списку кандидатів, рекомендованих для обрання з’їздом представників юридичних вищих навчальних закладів та наукових установ на посаду члена Вищої ради правосуддя".
 23 жовтня 2023 року Етична рада ухвалила рішення про відповідність критерію професійної етики та доброчесності кандидатів на посаду члена Вищої ради правосуддя від з’їзду представників юридичних вищих навчальних закладів та наукових установ.
 Такими, що відповідають критерію професійної етики та доброчесності визнано 6 кандидатів на посаду члена ВРП.
 19 червня 2024 року Етична рада ухвалила рішення щодо відповідності критеріям професійної етики та доброчесності кандидатів для здійснення Президентом України призначення на посаду члена ВРП.
-Протягом 4 кварталу 2024 року Етична  рада проводила  відбір на відповідність критерію професійної етики та доброчесності кандидатів на посаду члена Вищої ради правосуддя, обрання якого здійснює з'їзд суддів  України. Протягом  11-12 грудня Етична рада провела співбесіди з 4 кандидатами.
+Протягом 4 кварталу 2024 року Етична рада проводила відбір на відповідність критерію професійної етики та доброчесності кандидатів на посаду члена Вищої ради правосуддя, обрання якого здійснює з'їзд суддів України. Протягом 11-12 грудня Етична рада провела співбесіди з 4 кандидатами.
 Наразі загальна кількість членів Вищої ради правосуддя становить 17 осіб з 21. Залишаються вакантними 4 посади членів Вищої ради правосуддя: 2 - від Президента України та 2 - від з'їзду адвокатів України.
 На пiдставi частини чотирнадцятоi статті 91 Закону України "Про Вищу раду правосуддя" Етична рада з грудня 2024 року по лютий 2025 року проводила вiдбiр кандидатiв для обрання на посаду члена Вищої ради правосуддя з'їздом суддiв України.
 Етичною радоrо 20 сiчня 2025 року ухвалено рiшення про допуск до спiвбесiди нових кандидатiв на посаду члена Вищої ради правосуддя вiд з'їзду суддiв України.
 24 лютого 2025 року Етичною радою ухвалено рiшення про визначення дат проведення спiвбесiд з кандидатами на посаду члена Вищоi ради правосуддя вiд з'їзду суддiв України.
 Рiшенням Етичної ради вiд 06 березня 2025 року на двi посади члена Вищої ради правосуддя рекомендовано двох кандидатiв, якi вiдповiдають критерiям професiйної етики та доброчесностi.
 19 березня 2025 року ceкpeтapiaт Вищої ради правосуддя оголосив про початок прийому документiв вiд кандидатiв для участi у новому конкурсі для обрання членiв Вищої ради правосуддя з'їздом суддiв України. Етична рада отримала вiд Вищої ради правосуддя та опрацювала 26 копiй документiв, поданих кандидатами на посаду члена Вищої ради правосуддя для обрання ХХ черговим з'їздом суддiв України.
 12 травня 2025 року вiдбулося засiдання Етичної ради про допуск до спiвбесiди кандидатiв на посаду члена Вищої ради правосуддя вiд Президента України. Наразi Етична рада проводить спiвбесiди з кандидатами на посаду члена Вищої ради правосуддя, призначення яких здiйснює Президент України.
-Наразі загальна кількість членів Вищої ради правосуддя становить 15 осіб з 21. Залишаються вакантними 6 посад членів Вищої ради правосуддя: 2 - від Президента України та 2 - від з'їзду адвокатів України, 2 - від з'їзду суддів України.</t>
+09 лютого 2026 року Апаратом Верховної Ради Украiни оголошено про проведення конкурсу на двi посади членiв Вищої ради правосуддя. Етична рада опрацювала документи, подані кандидатами на дві посади. 
+12 лютого 2026 року було оголошено конкурс на одну посаду та прийом документiв вiд кандидатiв на посаду члена Вищої ради правосуддя, обрання яких здiйснює з'iзд представникiв юридичних вищих навчальних закладiв та наукових установ. 04 червня 2026 року вiдбулося засiдання Етичної ради про допуск або вiдмову у допуску до спiвбесiди кандидатiв на посаду члена Вищої ради правосуддя вiд з'їзду юридичних вищих навчальних закладiв та наукових установ, та про призначення членiв Етичної ради-доповiдачiв для оцінювання кандидатiв. Протягом 06, 08 та 10 липня 2026 року Етична рада провела 10 спiвбесiд з кандидатами на посаду члена Вищоi ради правосуддя вiд з'їзду юридичних вищих навчальних закладiв та наукових установ.
+Загальна кiлькість членiв Вищої ради правосуддя становить 19 осiб iз 21, вiдповiдно до встановленої норми статті 5 Закону України "Про Вищу раду правосуддя", запишаються вакантними 2 - від з'їзду адвокатiв України.</t>
   </si>
   <si>
     <t>Implemented</t>
   </si>
   <si>
     <t>0.0</t>
   </si>
   <si>
     <t>2.1.1.2.2</t>
   </si>
   <si>
     <t>Conducting the assessment of conformity of the candidates for vacant positions of members of the High Qualification Commission of Judges of Ukraine to the criterion of integrity</t>
   </si>
   <si>
     <t xml:space="preserve">competition commission for holding a competition for the position of a member of the Higher Qualification Commission of Judges of Ukraine </t>
   </si>
   <si>
     <t>The list of candidates for the vacant positions of members of the High Qualification Commission of Judges of Ukraine, who conform to the criteria of integrity and professional competency, has been compiled and handed over to the High Council of Justice and made public.</t>
   </si>
   <si>
     <t>The measure is implemented. The Competition Commission for the Selection of Candidates for the Positions of Members of the High Qualification Commission of Judges of Ukraine conducted an evaluation of the candidates for the vacant positions of members of the High Qualification Commission of Judges of Ukraine for conformity to the criteria of integrity.
 Based on the results of the competition, the Competition Commission at its official meeting on March 15, 2023 approved the final list of candidates who meet the criteria of integrity and professional competence. The list is published on the official website of the High Council of Justice.</t>
   </si>
   <si>
     <t>2.1.1.2.3</t>