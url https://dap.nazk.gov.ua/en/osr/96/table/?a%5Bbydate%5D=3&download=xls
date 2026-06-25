--- v0 (2026-05-07)
+++ v1 (2026-06-25)
@@ -135,51 +135,51 @@
   <si>
     <t>Implemented</t>
   </si>
   <si>
     <t>0.0</t>
   </si>
   <si>
     <t>2.1.1.3.2</t>
   </si>
   <si>
     <t>Drafting and submitting to the Cabinet of Ministers of Ukraine a draft law proposing to eliminate the existing problems inherent in the mechanism of prevention and regulation of the conflict of interest in the proceedings of the High Council of Justice and the High Qualification Commission of Judges of Ukraine, taking into account the findings of the analytical study indicated in subclause 2.1.1.3.1</t>
   </si>
   <si>
     <t>01.04.2024</t>
   </si>
   <si>
     <t>30.06.2025</t>
   </si>
   <si>
     <t>state budget</t>
   </si>
   <si>
     <t>The draft law has been submitted to the Parliament of Ukraine.</t>
   </si>
   <si>
-    <t>Продовжується підготовка законопроекту на основі розробленої Національним агентством концепції. 
+    <t>Продовжується підготовка законопроекту на основі розробленої Національним агентством концепції.  
 З огляду на те, що настала дата завершення строку виконання відповідного заходу, а законопроект станом на момент звітування не розроблено та не забезпечувалось його подання Кабінетові Міністрів України, такий захід вважається не виконаним.</t>
   </si>
   <si>
     <t>Not implemented</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>