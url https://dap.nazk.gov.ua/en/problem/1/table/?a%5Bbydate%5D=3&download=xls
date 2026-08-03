--- v0 (2026-06-12)
+++ v1 (2026-08-03)
@@ -272,51 +272,51 @@
   </si>
   <si>
     <t>National Police of Ukraine</t>
   </si>
   <si>
     <t>Національна поліція України, у межах повноважень, направила відповідні статистичні дані за 2023 рік листом від 13.02.2024 № 24286/01-2024, листом від 12.02.2025 № 22919/01-2025 - за 2024 рік, листом від 13.02.2026 № 21586/06-2026 - за 2025 рік  у повному обсязі із дотриманням граничних термінів її надання.
 Надіслані статистичні дані систематизовано та оприлюднено у розділі «Статистична інформація про результати роботи спеціально уповноважених суб’єктів у сфері протидії корупції та інших державних органів» Інформаційної системи моніторингу реалізації державної антикорупційної політики.</t>
   </si>
   <si>
     <t>1.1.1.2.2 (3)</t>
   </si>
   <si>
     <t>Asset Recovery and Management Agency</t>
   </si>
   <si>
     <t>Національне агентство України з питань виявлення, розшуку та управління активами, одержаними від корупційних та інших злочинів, у межах повноважень, направило відповідні статистичні дані за 2023 рік листом від 15.02.2024 № 1940/1-31-24/14, а листом від 12.02.2025 № 1449/1-31-25/14 - за 2024 рік у повному обсязі із дотриманням граничних термінів її надання. 
 Надіслані статистичні дані систематизовано та оприлюднено у розділі «Статистична інформація про результати роботи спеціально уповноважених суб’єктів у сфері протидії корупції та інших державних органів» Інформаційної системи моніторингу реалізації державної антикорупційної політики.</t>
   </si>
   <si>
     <t>1.1.1.2.2 (2)</t>
   </si>
   <si>
     <t xml:space="preserve">State Bureau of Investigation </t>
   </si>
   <si>
-    <t>Державне бюро розслідувань, у межах повноважень, направило відповідні статистичні дані за 2023 рік листом від 13.02.2024 № 1887-24/10-6-01-1882/24,  листом від 13.02.2025 № 10-6-01-4421 - за 2024 рік, листом від 09.02.2026 № 1592-26/10-6-01-1769/26 - за 2025 рік у повному обсязі із дотриманням граничних термінів її надання.
+    <t>Державне бюро розслідувань, у межах повноважень, направило відповідні статистичні дані за 2023 рік листом від 13.02.2024 № 1887-24/10-6-01-1882/24, листом від 13.02.2025 № 10-6-01-4421 - за 2024 рік, листом від 09.02.2026 № 1592-26/10-6-01-1769/26 - за 2025 рік у повному обсязі із дотриманням граничних термінів її надання.
 Надіслані статистичні дані систематизовано та оприлюднено у розділі «Статистична інформація про результати роботи спеціально уповноважених суб’єктів у сфері протидії корупції та інших державних органів» Інформаційної системи моніторингу реалізації державної антикорупційної політики.</t>
   </si>
   <si>
     <t>1.1.1.2.2 (1)</t>
   </si>
   <si>
     <t>National Anti-Corruption Bureau of Ukraine</t>
   </si>
   <si>
     <t>Національне антикорупційне бюро України, у межах повноважень, направило відповідні статистичні дані за 2023 рік листом від 15.02.2024 № 01-043/4562, а листом від 14.02.2025 № 04-043/4732 - за 2024 рік у повному обсязі із дотриманням граничних термінів її надання.
 Надіслані статистичні дані систематизовано та оприлюднено у розділі «Статистична інформація про результати роботи спеціально уповноважених суб’єктів у сфері протидії корупції та інших державних органів» Інформаційної системи моніторингу реалізації державної антикорупційної політики.</t>
   </si>
   <si>
     <t>1.1.1.2.3</t>
   </si>
   <si>
     <t>Gathering, consolidating, and visualizing (by April 15) statistical data submitted by specially authorized anticorruption entities and other government agencies pursuant to Article 183 of the Law, on the official website of the National Agency (following the creation of the information system for monitoring the implementation of the state anticorruption policy (hereinafter “the information monitoring system”) — within a dedicated segment of this system)</t>
   </si>
   <si>
     <t>30.04.2025</t>
   </si>
   <si>
     <t>Statistical data are published annually (by April 15) on the official website of the National Agency</t>
   </si>
   <si>
@@ -641,53 +641,53 @@
   </si>
   <si>
     <t>Державне агентство відновлення та розвитку інфраструктури України є співвиконавце заходу 2.5.10.3.2, який потребує проведення фінансово-економічних розрахунків для його подальшого здійснення. Єдина цифрова інтегрована інформаційно-аналітична система управління процесом відбудови об’єктів нерухомого майна, будівництва та інфраструктури прийнята на баланс Міністерства розвитку громад та територій України.
 Екосистема DREAM модернізована в частині моніторингу пріоритетних програм та проектів в рамках роботи Багатосторонньої координаційної платформи донорів для України, а також управління фінансовими програмами, у тому числі із наданням гарантійної підтримки, Водночас іністерства розвитку громад та територій України розроблено техніко-економічне обґрунтування завдання, проекту, робіт з інформатизації на 2025 рік в частині модернізації реєстрів. Фінансування здійснюється з коштів міжнародної технічної допомоги.</t>
   </si>
   <si>
     <t>1.1.1.5.4 (23)</t>
   </si>
   <si>
     <t>National Commission on Securities and Stock Market</t>
   </si>
   <si>
     <t>Національна комісія з цінних паперів та фондового ринку є співвиконавцем заходу 2.4.3.1.7. З метою виконання заходу 2.4.3.1.7, головним виконавцем якого є Фонд державного майна України, здійснено необхідні фінансово-економічні розрахунки, зокрема  підготовлено техніко-економічне обґрунтування стосовно розробки/модифікації, впровадження та супроводження, програмно-технічного комплексу «Єдиний реєстр об’єктів державної власності», включно з інформаційним ресурсом щодо суб’єктів господарювання державного та комунального сектору економіки на 2024 рік, яке направлено Міністерству цифрової трансформації України (лист ФДМУ від 26.04.2023 № 10-15-10306).</t>
   </si>
   <si>
     <t>1.1.1.5.4 (20)</t>
   </si>
   <si>
     <t>State Agency of Ukraine for the Development of Melioration, Fisheries and Food Programs</t>
   </si>
   <si>
     <t>Financial and economic calculations of the needs have been performed</t>
   </si>
   <si>
     <t>Державне агентство України з розвитку меліорації, рибного господарства та продовольчих програм є співвиконавцем заходу 2.2.2.4.8, який потребує проведення фінансово-економічних розрахунків для його подальшого здійснення.
-Державним агентством України з розвитку меліорації, рибного господарства та продовольчих програм проведено фінансово-економічні розрахунки потреб, необхідних для здійснення заходів протягом 2025 і 2026 років та визначено, що фінансування проекту здійснюватиметься за кошти міжнародної технічної допомоги. 
-[...1 lines deleted...]
-Систему еРиба розроблено Міністерством аграрної політики та продовольства України та Державним агентством України з розвитку меліорації, рибного господарства та продовольчих програм у співпраці з Міністерством цифрової трансформації України за підтримки USAID/UK Аid проєкту «Прозорість та підзвітність у державному управлінні та послугах/TAPAS» та Офісу ефективного регулювання BRDO.</t>
+Державним агентством України з розвитку меліорації, рибного господарства та продовольчих програм проведено фінансово-економічні розрахунки потреб, необхідних для здійснення заходів протягом 2025 і 2026 років та визначено, що фінансування проекту здійснюватиметься за кошти міжнародної технічної допомоги.
+Як наслідок, розроблено та прийнято в експлуатацію компоненти Єдиної державної електронної системи управління галуззю рибного господарства «еРиба» («еРибальство»): «еДекларування», «еДозвіл», «еБирка», «еЖурнал», «еДоговір», «Ліміти та квоти». Функціонал системи «еРиба» надає можливість, в тому числі подання заяви про отримання документів дозвільного характеру, її погодження та видання таких документи. Цей функціонал системи реалізується через її компонент під назвою «еДозвіл», який був запущений 5 липня 2024 року.
+Систему «еРиба» розроблено Міністерством аграрної політики та продовольства України та Державним агентством України з розвитку меліорації, рибного господарства та продовольчих програм у співпраці з Міністерством цифрової трансформації України за підтримки USAID/UK Аid проєкту «Прозорість та підзвітність у державному управлінні та послугах/TAPAS» та Офісу ефективного регулювання BRDO.</t>
   </si>
   <si>
     <t>1.1.1.5.4 (11)</t>
   </si>
   <si>
     <t>Національна поліція України є співвиконавцем заходу 3.3.2.3.4, який потребує проведення фінансово-економічних розрахунків.
 Водночас проведення фінансово-економічних розрахунків, визначених заходом 1.1.1.5.4, буде можливим після вирішення питання щодо шляхів виконання заходу 3.3.2.3.4 у відповідності до вимог нормативно-правових актів у сфері електронних комунікацій.</t>
   </si>
   <si>
     <t>1.1.1.5.4 (12)</t>
   </si>
   <si>
     <t>Національне антикорупційне бюро є співвиконавцем заходу 3.3.2.3.4, який потребує проведення фінансово-економічних розрахунків.
 Водночас проведення фінансово-економічних розрахунків, визначених заходом 1.1.1.5.4, буде можливим після вирішення питання щодо шляхів виконання заходу 3.3.2.3.4 у відповідності до вимог нормативно-правовий актів у сфері електронних комунікацій.</t>
   </si>
   <si>
     <t>1.1.1.5.4 (1)</t>
   </si>
   <si>
     <t>Національне агентство з питань запобігання корупції провело фінансово-економічні розрахунки потреб, необхідних для здійснення заходу, передбаченого підпунктом 1.5.3.1.6. За наслідками розрахунків визначено, що захід буде виконано за рахунок міжнародної технічної допомоги.</t>
   </si>
   <si>
     <t>1.1.1.5.4 (2)</t>
   </si>
   <si>