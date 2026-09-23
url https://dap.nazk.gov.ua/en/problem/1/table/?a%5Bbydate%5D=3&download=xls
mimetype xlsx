--- v1 (2026-08-03)
+++ v2 (2026-09-23)
@@ -7,58 +7,58 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Заходи" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Заходи'!$A$2:$Q$81</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Заходи'!$A$2:$Q$82</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="344">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="348">
   <si>
     <t>№ Напрямку</t>
   </si>
   <si>
     <t>Напрямок</t>
   </si>
   <si>
     <t>Проблема</t>
   </si>
   <si>
     <t>№ ОСР</t>
   </si>
   <si>
     <t>Назва ОСР</t>
   </si>
   <si>
     <t>№ Заходу</t>
   </si>
   <si>
     <t>Назва заходу</t>
   </si>
   <si>
     <t>Дата початку</t>
   </si>
   <si>
@@ -106,106 +106,110 @@
   <si>
     <t>1.1.1.1.1</t>
   </si>
   <si>
     <t>Organizing an annual (in the second half of each year) standardized survey on corruption in Ukraine according to the methodology approved by the National Agency on Corruption Prevention</t>
   </si>
   <si>
     <t>01.03.2023</t>
   </si>
   <si>
     <t>31.12.2025</t>
   </si>
   <si>
     <t>National Agency on Corruption Prevention</t>
   </si>
   <si>
     <t>state budget and/or international technical assistance funds</t>
   </si>
   <si>
     <t>5100</t>
   </si>
   <si>
     <t>Findings of the annual standardized survey on corruption in Ukraine have been made public</t>
   </si>
   <si>
-    <t>1. Стандартне опитування щодо корупції в Україні за 2023 рік проведено в ІV кварталі 2023 року виконавцем робіт з надання послуг за оновленою Методикою стандартного опитування щодо корупції в Україні, затвердженою наказом НАЗК від 30.12.2021 №842/21 (у редакції наказу НАЗК від 16.10.2023 №223/23). 21.03.2024 в приміщенні НАЗК для представників медіа та експертів недержавних організацій антикорупційного спрямування проведено презентацію результатів соціологічного дослідження за результатами опитування «Корупція в Україні 2023: розуміння, сприйняття, поширеність». Направлено листи до органів державної влади - суб'єктів формування та реалізації антикорупційної політики у відповідних сферах, охоплених дослідженням, для доведення їм до відома результатів дослідження та їх врахування при розробці та впровадженні галузевих антикорупційних заходів. 
-[...3 lines deleted...]
-Усі аналітичні звіти і презентаційні матеріали за результатами вищезазначених досліджень опубліковано на офіційному вебсайті НАЗК у розділі «Дослідження корупції».</t>
+    <t>1. Стандартне опитування щодо корупції в Україні за 2023 рік проведено в ІV кварталі 2023 року виконавцем робіт з надання послуг за оновленою Методикою стандартного опитування щодо корупції в Україні, затвердженою наказом НАЗК від 30.12.2021 №842/21 (у редакції наказу НАЗК від 16.10.2023 №223/23). 21.03.2024 в приміщенні НАЗК для представників медіа та експертів недержавних організацій антикорупційного спрямування проведено презентацію результатів соціологічного дослідження за результатами опитування «Корупція в Україні 2023: розуміння, сприйняття, поширеність». 
+2. Стандартне опитування щодо корупції в Україні за 2024 рік проведено в ІV кварталі 2024 року виконавцем робіт з надання послуг за оновленою Методикою стандартного опитування щодо корупції в Україні (у редакції наказу НАЗК від 25.06.2024 №168/24). 24.01.2025 в приміщенні НАЗК для представників медіа та експертів недержавних організацій антикорупційного спрямування проведено презентацію результатів соціологічного дослідження за результатами опитування «Корупція в Україні 2024: розуміння, сприйняття, поширеність».
+3. Стандартне опитування щодо корупції в Україні за 2025 рік проведено наприкінці 2025 року – у січні 2026 року за фінансової підтримки EUACI відповідно до оновленої Методики стандартного опитування щодо корупції в Україні (у редакції наказу НАЗК від 04.06.2025 №157/25).
+31.03.2026 відбулася презентація результатів соціологічного дослідження «Корупція в Україні 2025: розуміння, сприйняття, поширеність». У заході взяли участь представники державних інституцій, міжнародних і громадських організацій антикорупційного спрямування, а також медіа.
+Усі аналітичні звіти і презентаційні матеріали за результатами вищезазначених досліджень опубліковано на офіційному вебсайті НАЗК у розділі «Дослідження корупції».
+Також надсилались листи до органів державної влади - суб'єктів формування та реалізації антикорупційної політики у відповідних сферах, охоплених дослідженням, для доведення їм до відома результатів дослідження та їх врахування при розробці та впровадженні галузевих антикорупційних заходів (у 2024 та 2025 роках).
+4. Розпочато оновлення Методики стандартного опитування щодо корупції в Україні у контексті підготовки до проведення у 2026 році чергової хвилі дослідження (загальнонаціональних опитувань населення та представників бізнесу).
+Отримано позитивну відповідь від EUACI щодо надання фінансової підтримки для проведення дослідження у 2026 році.</t>
   </si>
   <si>
     <t>Implemented</t>
   </si>
   <si>
     <t>0.0</t>
   </si>
   <si>
     <t>1.1.1.1.2</t>
   </si>
   <si>
     <t>Organizing an expert survey on the assessment of the level of corruption in Ukraine according to the methodology approved by the National Agency, in 2023 and 2025</t>
   </si>
   <si>
     <t>within the established budget allocations for the relevant year and/or international technical assistance funds</t>
   </si>
   <si>
     <t>Findings of the expert survey on the assessment of the level of corruption in Ukraine have been published</t>
   </si>
   <si>
-    <t>1. Експертне опитування щодо оцінки рівня корупції в Україні за 2023 рік проведено у І кварталі 2024 року за фінансової підтримки Антикорупційної ініціативи Європейського Союзу в Україні (EUACI) та за методикою, затвердженою наказом Національного агентства з питань запобігання корупції від 06.12.2023 № 281/23. Презентацію результатів експертного опитування «Корупція в Україні 2023: погляд та оцінки експертів» для громадськості та медіа проведено в онлайн-форматі 28.06.2024.  
+    <t>1. Експертне опитування щодо оцінки рівня корупції в Україні за 2023 рік проведено у І кварталі 2024 року за фінансової підтримки Антикорупційної ініціативи Європейського Союзу в Україні (EUACI) та за методикою, затвердженою наказом Національного агентства з питань запобігання корупції від 06.12.2023 № 281/23. Презентацію результатів експертного опитування «Корупція в Україні 2023: погляд та оцінки експертів» для громадськості та медіа проведено в онлайн-форматі 28.06.2024.   
 2. Експертне опитування щодо оцінки рівня корупції в Україні за 2025 рік проведено у період з грудня 2025 року по лютий 2026 року відповідно до оновленої Методики експертного опитування щодо оцінки рівня корупції в Україні (у редакції наказу НАЗК від 18.12.2025 № 362/25).
 Дослідження проведено в межах проєкту «Підтримка розробки ефективних інструментів для запобігання корупції та посилення антикорупційного комплаєнсу в Україні», який реалізується Програмою підтримки ОБСЄ для України у співпраці з НАЗК.
 28 квітня 2026 року відбулася презентація результатів експертного опитування «Корупція в Україні 2025: погляд та оцінки експертів» для представників державних інституцій, міжнародних і громадських організацій антикорупційного спрямування, а також медіа.
 Аналітичні звіти і презентаційні матеріали за результатами досліджень, проведених у 2023 та 2025 роках, розміщено на офіційному вебсайті НАЗК у розділі «Дослідження корупції».</t>
   </si>
   <si>
     <t>1.1.1.1.3</t>
   </si>
   <si>
     <t>Updating the Methodology of the Standardized Survey on Corruption in Ukraine, approved by an order of the National Agency, taking into account changes in the socio-political situation and the results of recent studies on corrupt practices in the areas covered by the standardized survey</t>
   </si>
   <si>
     <t>01.01.2024</t>
   </si>
   <si>
     <t>31.05.2024</t>
   </si>
   <si>
     <t>state budget</t>
   </si>
   <si>
     <t>within the established budget allocations for the relevant year</t>
   </si>
   <si>
     <t>The Methodology of the Standardized Survey on Corruption in Ukraine has been updated</t>
   </si>
   <si>
-    <t>1) Наказом Національного агентства з питань запобігання корупції від 25.06.2024 №168/24 внесено зміни до Методики стандартного опитування щодо корупції в Україні, затвердженої наказом Національного агентства з питань запобігання корупції від 30.12.2021 № 842/21 (викладено методику та додатки до неї (анкети) в новій редакції). Оновлена Методика враховує зворотній відгук органів влади та експертів за результатами попереднього опитування («Корупція в Україні 2023: розуміння, сприйняття, поширеність») щодо аналізу корупційних практик в окремих сферах, зміни, що відбулись у суспільно-політичній обстановці та правовому регулюванні. 
+    <t>1) Наказом Національного агентства з питань запобігання корупції від 25.06.2024 №168/24 внесено зміни до Методики стандартного опитування щодо корупції в Україні, затвердженої наказом Національного агентства з питань запобігання корупції від 30.12.2021 № 842/21 (викладено методику та додатки до неї (анкети) в новій редакції). Оновлена Методика враховує зворотній відгук органів влади та експертів за результатами попереднього опитування («Корупція в Україні 2023: розуміння, сприйняття, поширеність») щодо аналізу корупційних практик в окремих сферах, зміни, що відбулись у суспільно-політичній обстановці та правовому регулюванні.  
 За оновленою Методикою в IІ півріччі 2024 року проведено стандартне опитування щодо корупції в Україні, результати якого представлено 24 січня 2025 року.
-2) Наказом Національного агентства з питань запобігання корупції від 04.06.2025 №157/25 внесено зміни до Методики стандартного опитування щодо корупції в Україні, затвердженої наказом Національного агентства з питань запобігання корупції від 30.12.2021 № 842/21 (викладено методику та додатки до неї (анкети) в новій редакції). Оновлена Методика враховує зворотній відгук органів влади та експертів за результатами попереднього опитування («Корупція в Україні 2024: розуміння, сприйняття, поширеність») щодо аналізу корупційних практик в окремих сферах, зміни, що відбулись у суспільно-політичній обстановці та правовому регулюванні. Окрім того, Методикою внесено певні зміни до переліку досліджуваних сфер у зв'язку з розробленням нової Антикорупційної стратегії.</t>
+2) Наказом Національного агентства з питань запобігання корупції від 04.06.2025 №157/25 внесено зміни до Методики стандартного опитування щодо корупції в Україні, затвердженої наказом Національного агентства з питань запобігання корупції від 30.12.2021 № 842/21 (викладено методику та додатки до неї (анкети) в новій редакції). Оновлена Методика враховує зворотній відгук органів влади та експертів за результатами попереднього опитування («Корупція в Україні 2024: розуміння, сприйняття, поширеність») щодо аналізу корупційних практик в окремих сферах, зміни, що відбулись у суспільно-політичній обстановці та правовому регулюванні. Окрім того, Методикою внесено певні зміни до переліку досліджуваних сфер у зв'язку з розробленням нової Антикорупційної стратегії.
+3)  Розпочато оновлення Методики стандартного опитування щодо корупції в Україні у контексті підготовки до проведення у 2026 році чергової хвилі дослідження (загальнонаціональних опитувань населення та представників бізнесу).  Зокрема, підготовлено листи-запити до ключових міністерств та Верховного Суду щодо уточнення та актуалізації переліку найбільш поширених контактних корупційних ситуацій, які використовуються для дослідження корупційного досвіду респондентів.</t>
   </si>
   <si>
     <t>1.1.1.2</t>
   </si>
   <si>
     <t>A single unified system for gathering, consolidating, and visualizing statistical data prescribed by Part 2 of Article 183 of the Law of Ukraine On Prevention of Corruption (hereinafter “the Law”) on the performance of the National Agency, the National Anticorruption Bureau of Ukraine, the State Bureau of Investigations, ARMA, the National Police of Ukraine, the prosecutorial authorities, courts and other government agencies has been implemented</t>
   </si>
   <si>
     <t>1.1.1.2.1</t>
   </si>
   <si>
     <t>Defining the procedure by which the National Anticorruption Bureau, the State Bureau of Investigations, the Asset Recovery and Management Agency, the National Police, prosecutorial authorities, courts, and other government agencies shall furnish information prescribed by Article 183 of the Law to the National Agency</t>
   </si>
   <si>
     <t>31.05.2023</t>
   </si>
   <si>
     <t>The procedure for furnishing information prescribed by Article 183 of the Law has been defined</t>
   </si>
   <si>
     <t>Under Article 18-3(3) of the Law of Ukraine On Prevention of Corruption, the National Agency on Corruption Prevention approved Order No. 115/23 dated May 31, 2023, On Approving the Procedure for Providing Statistical Data and Other Information Related to the Implementation of the State Anti-Corruption Policy by Specially Authorized Anti-Corruption Entities and Actors Implementing the State Anti-Corruption Program for the Implementation of the Anti-Corruption Strategy, registered with the Ministry of Justice of Ukraine on June 8, 2023, under No. 955/40011 (as amended by Order of the National Agency on Corruption Prevention No. 125/23 of June 14, 2023 On Taking into Account the Comments Made by the State Registration Body on the Order of the National Agency on Corruption Prevention No. 115/23 of May 31, 2023, registered with the Ministry of Justice of Ukraine on June 15, 2023 under No. 1002/40058).</t>
   </si>
   <si>
     <t>1.1.1.2.2 (6)</t>
   </si>
@@ -346,87 +350,89 @@
   </si>
   <si>
     <t>На офіційному вебсайті Національного агентства створено розділ (окрема вебсторінка) «Путівник антикорупційною статистикою», в якому: 
 - систематизовано та відображено усі джерела статистичної інформації щодо корупційних і пов’язаних з корупцією правопорушень;
 - представлено результати аналізу та узагальнення Національним агентством ключових статистичних показників у цій сфері, зокрема у вигляді 6 інтерактивних інфографік результатів досудової та судової статистики за 2016 - 2024 роки (у 2024 році додано 2 інфографіки стосовно діяльності ВАКС), що дає змогу проводити аналіз стану протидії корупції за окремими показниками та в динаміці.
 У І кварталі 2024 року узагальнено, оброблено та відображено в інтерактивних візуалізаціях (інфографіках) статистичні дані за 2023 рік та оновлено інформацію стосовно окремих відомостей (джерел даних), зазначених у цьому розділі.
 У І кварталі 2025 року узагальнено, оброблено та відображено в інтерактивних візуалізаціях (інфографіках) статистичні дані за 2024 рік та оновлено інформацію стосовно окремих відомостей (джерел даних), зазначених у цьому розділі.
 У І кварталі 2026 року узагальнено, оброблено та відображено в інтерактивних візуалізаціях (інфографіках) статистичні дані за 2025 рік та оновлено інформацію стосовно окремих відомостей (джерел даних), зазначених у цьому розділі.</t>
   </si>
   <si>
     <t>1.1.1.3.2</t>
   </si>
   <si>
     <t>Drafting and submitting to the Cabinet of Ministers of Ukraine a draft law proposing amendments to the Law, under which the National Agency would be tasked with launching and maintaining on an ongoing basis the Unified Nationwide Register “Status of the Fight Against Corruption-Related Administrative Offenses” as part of the information monitoring system</t>
   </si>
   <si>
     <t>01.07.2024</t>
   </si>
   <si>
     <t>31.12.2024</t>
   </si>
   <si>
     <t>The draft law has been submitted to the Parliament of Ukraine.</t>
   </si>
   <si>
-    <t>Національне агентство за результатами проведених консультацій розробило відповідний проект Закону України та 15.01.2025 провело його громадське обговорення.   
+    <t>Національне агентство за результатами проведених консультацій розробило відповідний проект Закону України та 15.01.2025 провело його громадське обговорення.    
 За результатами висловлених у ході громадського обговорення зауважень і пропозицій до змісту законопроекту Національне агентство забезпечило його доопрацювання.
-Зазначений законопроект 11.03.2025 був направлений на погодження до заінтересованих органів. Станом на 31.03.2026 тривають узгоджувальні процедури щодо цього проекту.
+Зазначений законопроект 11.03.2025 був направлений на погодження до заінтересованих органів. Станом на 30.06.2026 тривають узгоджувальні процедури щодо цього проекту.
 З огляду на те, що настала дата завершення строку виконання відповідного заходу, а законопроект станом на момент звітування не фіналізовано та не забезпечувалось його подання Кабінетові Міністрів України, такий захід вважається не виконаним.</t>
   </si>
   <si>
     <t>Not implemented</t>
   </si>
   <si>
     <t>1.1.1.3.5</t>
   </si>
   <si>
     <t>Creating a dedicated page—“Library of Major Opinion Polls”—on the official website of the National Agency, to publish opinion polls conducted in Ukraine over the past decade, which shed light on specific issues of perception, prevalence, and causes of corruption, as well as the effectiveness of efforts to prevent and combat corruption</t>
   </si>
   <si>
     <t xml:space="preserve">The dedicated page—“Library of Major Opinion Polls”—has been created on the official website of the National Agency. </t>
   </si>
   <si>
     <t>На офіційному вебсайті Національного агентства у розділі «Дослідження корупції» створено окрему вкладку (вебсторінку у форматі інтерактивної інфографіки) «Бібліотека досліджень щодо корупції в Україні», яка функціонує як база даних соціологічних та аналітичних досліджень з питань вивчення ситуації щодо корупції в Україні. Бібліотека забезпечує можливість фільтрації та пошуку джерел за видами досліджень (соціологічні та аналітичні), роками проведення, сферами та виконавцями досліджень. 
-Упродовж 2023 року база даних містила 340 джерел інформації за 2007–2023 роки.&lt;br&gt;
-[...1 lines deleted...]
-Упродовж 2025 року оновлення бази даних досліджень продовжено, у результаті чого вона наразі містить 581 джерело інформації за 2007–2025 роки, зокрема 318 соціологічних досліджень.</t>
+Упродовж 2023 року база даних містила 340 джерел інформації за 2007–2023 роки.
+Упродовж 2024 року оновлення бази даних досліджень продовжено, внаслідок чого вона містила 458 джерел інформації за 2007–2024 роки, зокрема 261 соціологічне дослідження.
+Упродовж 2025 року оновлення бази даних досліджень продовжено, у результаті чого вона містила 581 джерело інформації за 2007–2025 роки, зокрема 318 соціологічних досліджень.
+Упродовж 2026 року оновлення бази даних досліджень продовжено, у результаті чого вона наразі містить 634 джерела інформації за 2007–2026 роки, зокрема 346 соціологічних досліджень.</t>
   </si>
   <si>
     <t>1.1.1.3.6</t>
   </si>
   <si>
     <t>Creating a dedicated page—“Library of Fundamental Analytical Studies”—on the official website of the National Agency, to publish the most comprehensive and fundamental studies (monographs, theses, textbooks, collected works, etc.) of recent years dealing with the issues of preventing and combating corruption</t>
   </si>
   <si>
     <t>The dedicated page—“Library of Fundamental Analytical Studies”—has been created on the official website of the National Agency.</t>
   </si>
   <si>
     <t>На офіційному вебсайті Національного агентства у розділі «Дослідження корупції» створено окрему вкладку (вебсторінку у форматі інтерактивної інфографіки) «Бібліотека досліджень щодо корупції в Україні», яка функціонує як база даних соціологічних та аналітичних досліджень з питань вивчення ситуації щодо корупції в Україні. Бібліотека забезпечує можливість фільтрації та пошуку джерел за видами досліджень (соціологічні та аналітичні), роками проведення, сферами та виконавцями досліджень. 
 Упродовж 2023 року база даних містила 340 джерел інформації за 2007–2023 роки.
 Упродовж 2024 року оновлення бази даних досліджень продовжено, внаслідок чого вона містила 458 джерел інформації за 2007–2024 роки, зокрема 197 аналітичних досліджень.
-Упродовж 2025 року оновлення бази даних досліджень продовжено, у результаті чого вона наразі містить 581 джерело інформації за 2007–2025 роки, зокрема 263 аналітичних досліджень.</t>
+Упродовж 2025 року оновлення бази даних досліджень продовжено, у результаті чого вона містила 581 джерело інформації за 2007–2025 роки, зокрема 263 аналітичних досліджень.
+Упродовж 2026 року оновлення бази даних досліджень продовжено, у результаті чого вона наразі містить 634 джерела інформації за 2007–2026 роки, зокрема 288 аналітичних досліджень.</t>
   </si>
   <si>
     <t>1.1.1.3.7</t>
   </si>
   <si>
     <t>Creating a dedicated page—“Academic Periodicals”—on the official website of the National Agency, to publish academic articles of recent years devoted to the issues of preventing and combating corruption</t>
   </si>
   <si>
     <t>The dedicated page—“Academic Periodicals”—has been created on the official website of the National Agency.</t>
   </si>
   <si>
     <t>На офіційному вебсайті Національного агентства у розділі «Дослідження корупції» створено окрему вкладку (вебсторінку у форматі інтерактивної інфографіки) «Бібліотека наукової періодики щодо корупції в Україні», яка функціонує як база даних наукових публікацій (підручники, монографії, дисертації, статті тощо), присвячених проблемам запобігання та протидії корупції в Україні. Бібліотека забезпечує можливість фільтрації та пошуку публікацій за видами, роками, сферами та авторами. 
 Упродовж 2023 року базу даних публікацій оновлено, у результаті чого вона містила 340 джерел інформації за 2007–2023 роки.
 Упродовж 2024 року оновлення бази даних публікацій продовжено, внаслідок чого вона містила 1172 джерела інформації за 2014–2024 роки.
 Упродовж 2025 року оновлення бази даних публікацій продовжено, у результаті чого вона наразі містить 2006 джерел інформації за 2014–2025 роки.</t>
   </si>
   <si>
     <t>1.1.1.3.8</t>
   </si>
   <si>
     <t>Submitting key information relating to the issues of preventing and combating corruption every year to the Cabinet of Ministers of Ukraine, the Parliament of Ukraine, the President of Ukraine, the Ukrainian Parliament committee overseeing the issues of combating corruption, the National Council on the Anticorruption Policy, as well as other government agencies, in order to enable these authorities to consider this information while formulating the anticorruption and sectoral policies</t>
   </si>
   <si>
     <t>Key information relating to the issues of preventing and combating corruption is submitted to the relevant authorities every year.</t>
   </si>
@@ -472,51 +478,51 @@
   <si>
     <t>01.06.2023</t>
   </si>
   <si>
     <t>31.08.2023</t>
   </si>
   <si>
     <t>The Regulation has been approved.</t>
   </si>
   <si>
     <t>The National Agency on Corruption Prevention approved Order No. 134/23 of June 28, 2023 On Approval of the Regulation on the Information System for Monitoring the Implementation of the State Anti-Corruption Policy, registered with the Ministry of Justice of Ukraine on June 28, 2023, under No. 134/23 (as amended by Order of the National Agency No. 143/23 of July 11, 2023, registered with the Ministry of Justice of Ukraine on July 13, 2023 under No. 1191/40247). Section IV(1) of this Regulation establishes the obligation of all implementers of the State Anti-Corruption Program to submit to the National Agency information on the status of implementation of the measures prescribed by it on a quarterly basis (no later than 15 days after the end of the reporting quarter) by entering such information into the internal part of the information system for monitoring the implementation of the state anti-corruption policy.</t>
   </si>
   <si>
     <t>1.1.1.4.3</t>
   </si>
   <si>
     <t>Ensuring the population of the information monitoring system with information indicated in Part 1 of Article 184 of the Law</t>
   </si>
   <si>
     <t>01.10.2023</t>
   </si>
   <si>
     <t>The information monitoring system has been populated with information indicated in Part 1 of Article 184 of the Law.</t>
   </si>
   <si>
-    <t>1) Відповідно до частини першої статті 18-4 Закону України «Про запобігання корупції» публічна частина Інформаційної системи моніторингу реалізації державної антикорупційної політики станом на 31.03.2026 забезпечує відкритий цілодобовий доступ через офіційний вебсайт Національного агентства до наявної в Національного агентства інформації про результати щоквартального моніторингу стану виконання заходів, передбачених Державною антикорупційною програмою на 2023–2025 роки (останній оприлюднений моніторинг відображає стан виконання заходів програми станом на 31.12.2025);  
+    <t>1) Відповідно до частини першої статті 18-4 Закону України «Про запобігання корупції» публічна частина Інформаційної системи моніторингу реалізації державної антикорупційної політики станом на 30.06.2026 забезпечує відкритий цілодобовий доступ через офіційний вебсайт Національного агентства до наявної в Національного агентства інформації про результати щоквартального моніторингу стану виконання заходів, передбачених Державною антикорупційною програмою на 2023–2025 роки (останній оприлюднений моніторинг відображає стан виконання заходів програми станом на 31.03.2026). 
 2) Статистичні дані про результати роботи спеціально уповноважених суб’єктів у сфері протидії корупції за 2023 рік, відповідно до Порядку надання спеціально уповноваженими суб’єктами у сфері протидії корупції та виконавцями державної антикорупційної програми з виконання Антикорупційної стратегії статистичних даних та іншої інформації, пов’язаної з реалізацією державної антикорупційної політики, затвердженого наказом Національного агентства від 31.05.2023 № 115/23, зібрані, узагальнені та оприлюднені 15.04.2024 в окремому розділі публічної частини Інформаційної системи моніторингу реалізації державної антикорупційної політики.
 Статистичні дані про результати роботи спеціально уповноважених суб’єктів у сфері протидії корупції за 2024 рік, відповідно до зазначеного Порядку (зі змінами), зібрані, узагальнені та оприлюднені 28.03.2025 в окремому розділі публічної частини Інформаційної системи моніторингу реалізації державної антикорупційної політики.
 Статистичні дані про результати роботи спеціально уповноважених суб’єктів у сфері протидії корупції за 2025 рік зібрані, узагальнені та оприлюднені 01.04.2026 в окремому розділі публічної частини Інформаційної системи моніторингу реалізації державної антикорупційної політики.</t>
   </si>
   <si>
     <t>1.1.1.5</t>
   </si>
   <si>
     <t>Sufficient funding and other essential resources are allocated for the needs of shaping and implementing the anticorruption policy</t>
   </si>
   <si>
     <t>1.1.1.5.1</t>
   </si>
   <si>
     <t>Annually formulating the performance indicators of Budget Program 6331030 “Implementation of Anticorruption Strategies” aimed at implementing the Program activities</t>
   </si>
   <si>
     <t>30.09.2024</t>
   </si>
   <si>
     <t>Performance indicators of Budget Program 6331030 “Implementation of Anticorruption Strategies” for 2024 and 2025 have been formulated.</t>
   </si>
   <si>
     <t>У межах ІІІ кварталу 2023 року Національним агентством з питань запобігання корупції сформовано результативні показники бюджетної програми 6331030 "Реалізація антикорупційних стратегій" на 2024 та 2025 роки.
 Відтак, станом на момент завершення реалізацію заходу останній є таким, що виконаний вчасно і повністю</t>
@@ -694,256 +700,269 @@
     <t>In order to implement measure 2.4.3.1. 7 of the State Anti-Corruption Program (SAP), the main implementer of which is the State Property Fund of Ukraine (SPFU), the necessary financial and economic calculations were made, in particular, a feasibility study was prepared for the development/modification, implementation and follow-up of the software and hardware complex “Unified Register of State-Owned Properties,” including an information resource on business entities of the state and municipal sectors of the economy for 2024, which was sent to the Ministry of Digital Transformation of Ukraine (SPFU letter No. 10-15-10306 of April 26, 2023). Given the above, it is reasonable to consider that measure 1.1.1.5.4.(3) of the SAP is fulfilled.</t>
   </si>
   <si>
     <t>1.1.1.5.4 (3)</t>
   </si>
   <si>
     <t>Ministry for Communities and Territories Development of Ukraine</t>
   </si>
   <si>
     <t>Міністерство розвитку громад та територій України є головним виконавцем заходів 2.5.1.1.1, 2.5.1.1.2, 2.5.1.2.2–2.5.1.4.2, 2.5.10.3.2, 2.5.10.3.3 та співвиконавцем заходу 2.4.3.1.7. 
 Так, фінансування заходів 2.5.1.1.1, 2.5.1.1.2, 2.5.1.2.2–2.5.1.4.2 передбачено за рахунок коштів з державного бюджету на 2025 рік за бюджетними програмами КПКВК 3101010 «Керівництво та управління у сфері розвитку громад та територій» на суму 35 136,00 тис. грн. та КПКВК 3101110 «Створення містобудівного кадастру на державному рівні» на суму 47 070,00 тис. грн. Розрахунок здійснений відповідно до наданих калькуляцій від технічного адміністратора, в особі ДП «ДІЯ», та адміністратора, в особі ДП «Адміністратор містобудівного кадастру на державному рівні».
 Щодо проведення фінансово-економічних розрахунків потреб, необхідних для здійснення заходів, передбачених у підпунктах 2.5.10.3.2, 2.5.10.3.3: Єдина цифрова інтегрована інформаційно-аналітична система управління процесом відбудови об’єктів нерухомого майна, будівництва та інфраструктури прийнята на баланс Міністерства розвитку громад та територій України.
 Екосистема DREAM модернізована в частині моніторингу пріоритетних програм та проектів в рамках роботи Багатосторонньої координаційної платформи донорів для України, а також управління фінансовими програмами, у тому числі із наданням гарантійної підтримки. Водночас розроблено техніко-економічне обґрунтування завдання, проекту, робіт з інформатизації на 2025 рік в частині модернізації реєстрів.
 З метою виконання заходу 2.4.3.1.7, головним виконавцем якого є Фонд державного майна України, здійснено необхідні фінансово-економічні розрахунки, зокрема  підготовлено техніко-економічне обґрунтування стосовно розробки/модифікації, впровадження та супроводження, програмно-технічного комплексу «Єдиний реєстр об’єктів державної власності», включно з інформаційним ресурсом щодо суб’єктів господарювання державного та комунального сектору економіки на 2024 рік, яке направлено Міністерству цифрової трансформації України (лист ФДМУ від 26.04.2023 № 10-15-10306).</t>
   </si>
   <si>
     <t>1.1.1.5.4 (4)</t>
   </si>
   <si>
     <t>Ministry of Justice of Ukraine</t>
   </si>
   <si>
     <t>Міністерство юстиції України є співвиконавцем заходу 2.4.3.1.7. З метою виконання заходу 2.4.3.1.7, головним виконавцем якого є Фонд державного майна України, здійснено необхідні фінансово-економічні розрахунки, зокрема  підготовлено техніко-економічне обґрунтування стосовно розробки/модифікації, впровадження та супроводження, програмно-технічного комплексу «Єдиний реєстр об’єктів державної власності», включно з інформаційним ресурсом щодо суб’єктів господарювання державного та комунального сектору економіки на 2024 рік, яке направлено Міністерству цифрової трансформації України (лист ФДМУ від 26.04.2023 № 10-15-10306).</t>
   </si>
   <si>
+    <t>1.1.1.5.4 (7)</t>
+  </si>
+  <si>
+    <t>Ministry of Social Policy, Family and Unity of Ukraine</t>
+  </si>
+  <si>
+    <t>Міністерством соціальної політики України розроблено техніко-економічне обґрунтування, необхідне для здійснення заходу 2.7.7.1.4, з урахуванням зміни пріоритетів та нових завдань для модернізації соціальної сфери, пов'язаних зі збройною агресією російської федерації проти України. Листом від 08.04.2024 № 34187/0/24 техніко-економічне обґрунтування направлено на розгляд Міністерству цифрової трансформації України. Техніко-економічне обґрунтування отримало позитивний експертний висновок Міністерства цифрової трансформації України.</t>
+  </si>
+  <si>
+    <t>1.1.1.5.4 (8)</t>
+  </si>
+  <si>
+    <t>Ministry of Education and Science of Ukraine</t>
+  </si>
+  <si>
+    <t>Міністерство освіти і науки України є головним виконавцем заходу 2.7.5.2.2, яке потребує проведення фінансово-економічних розрахунків. Водночас розпорядником Національного репозитарію академічних текстів визначено Державну наукову установу «Український інститут науково-технічної експертизи та інформації». Власне, зазначеною установою і було  проведено розрахунки обсягу видатків, необхідних для виконання заходу 2.7.5.2.2, шляхом розроблення техніко-економічного обґрунтування</t>
+  </si>
+  <si>
+    <t>1.1.1.5.4 (9)</t>
+  </si>
+  <si>
+    <t>Офіс Генерального прокурора є співвиконавцем заходу 3.3.2.3.4, який потребує проведення фінансово-економічних розрахунків.
+Водночас проведення фінансово-економічних розрахунків, визначених заходом 1.1.1.5.4, буде можливим після вирішення питання щодо шляхів виконання заходу 3.3.2.3.4 у відповідності до вимог нормативно-правових актів у сфері електронних комунікацій.</t>
+  </si>
+  <si>
+    <t>1.1.1.5.4 (10)</t>
+  </si>
+  <si>
+    <t>Державне бюро розслідувань є співвиконавцем заходу 3.3.2.3.4, який потребує проведення фінансово-економічних розрахунків.
+Водночас проведення фінансово-економічних розрахунків, визначених заходом 1.1.1.5.4, буде можливим після вирішення питання щодо шляхів виконання заходу 3.3.2.3.4 у відповідності до вимог нормативно-правових актів у сфері електронних комунікацій.</t>
+  </si>
+  <si>
     <t>1.1.1.5.4 (5)</t>
   </si>
   <si>
     <t>Ministry of Economy, Environment and Agriculture of Ukraine</t>
   </si>
   <si>
     <t>Міністерство економіки України є співвиконавцем заходів 2.4.3.1.7 та 2.4.3.1.9. 
 З метою виконання заходу 2.4.3.1.7, головним виконавцем якого є Фонд державного майна України, здійснено необхідні фінансово-економічні розрахунки, зокрема  підготовлено техніко-економічне обґрунтування стосовно розробки/модифікації, впровадження та супроводження, програмно-технічного комплексу «Єдиний реєстр об’єктів державної власності», включно з інформаційним ресурсом щодо суб’єктів господарювання державного та комунального сектору економіки на 2024 рік, яке направлено Міністерству цифрової трансформації України (лист ФДМУ від 26.04.2023 № 10-15-10306).
 Задля виконання заходу 2.4.3.1.9 Мінстерством економіки України як співвиконавцем заходу листом від 12.06.2023 № 3223-06/27951-03 надано Фонду державного майна України, зокрема, інформацію, отриману в робочому порядку від ТОВ «Інтелект-Софт», якому належать виключні майнові права на твір «Комп’ютерна програма «БЕСТ ЗВІТ ORACLE», щодо орієнтовної суми вартості послуг на 2024 – 2025 роки, необхідних для забезпечення можливості інтеграції даних і технічної можливості взаємодії між Єдиним реєстром об’єктів державної власності та КП «Автоматизована система електронного документообігу «Бест Звіт Oracle».</t>
   </si>
   <si>
-    <t>1.1.1.5.4 (7)</t>
-[...31 lines deleted...]
-    <t>1.1.1.5.5 (1)</t>
+    <t>1.1.1.5.5 (7)</t>
   </si>
   <si>
     <t>Carrying out financial economic calculations of needs (in particular, by developing technical economic justification of developing/modernization of hardware and software) to perform measures indicated in subclauses 2.2.1.1.5, 2.2.2.1.3, 2.2.2.2.6, 2.2.2.4.9, 2.5.4.3.3, 2.5.5.1.4, 2.7.1.1.3, 2.7.1.2.3, 2.7.3.3.5, 2.7.3.4.8, due to adoption of regulatory legal acts (in particular, while developing budget proposals for 2025)</t>
   </si>
   <si>
     <t>з дня набрання чинності нормативно-правовим актом</t>
   </si>
   <si>
     <t>три місяці з дня набрання чинності нормативно-правовим актом</t>
   </si>
   <si>
-    <t>Міністерство економіки, довкілля та сільського господарства України є головним виконавцем заходів 2.2.2.4.9, 2.5.4.3.3, 2.5.5.1.4 та співвиконавцем заходу 2.2.2.2.6, які потребують фінансово-економічних розрахунків потреб.
-[...5 lines deleted...]
-    <t>1.1.1.5.5 (3)</t>
+    <t>Державне агентство України з розвитку меліорації, рибного господарства та продовольчих програм є виконавцем заходу 2.2.2.2.6 та співвиконавцем заходу 2.2.2.4.9, які потребують проведення фінансово-економічних розрахунків.
+Щодо заходу 2.2.2.2.6. Розглядаючи потребу в розробленні фінансово-економічних розрахунків до зазначеного заходу варто мати на увазі, що Держрибагентство є органом, що реалізує державну політику у сфері рибного господарства, складовими якого є рибальство та рибництво (аквакультура). В розрізі проведення торгів у сфері рибальства, то електронні торги з продажу права на промисловий вилов риби вже проводяться за допомогою електронної системи «Прозорро.Продажі». Водночас вже також існує електронна програма, яка дозволяє цифровізувати процедури отримання доступу до спільних ресурсів в галузі рибальства - Єдина державну електронну систему управління галуззю рибного господарства (еРиба). Щодо рибництва, то відмінною є ситуація щодо отримання в оренду водного простору морських вод. За Законом «Про аквакультуру» водний простір морських вод надається в оренду Кабінетом Міністрів України. Жодної процедури проведення будь-яких електронних торгів для цього на постійній основі не передбачено. (дет. див. картку заходу 2.2.2.2.6.)
+Щодо заходу 2.2.2.4.9. 30 квітня 2025 року Верховною Радою України було прийнято Закон України "Про забезпечення простежуваності водних біоресурсів та/або продукції, виробленої з водних біоресурсів", яким передбачено впровадження електронної системи простежуваності водних біоресурсів та/або продукції, виробленої з водних біоресурсів. Набрання чинності Законом передбачено через один рік з дня його опублікування, але не раніше дня повідомлення на офіційному веб-сайті центрального органу виконавчої влади, що реалізує державну політику у галузі рибного господарства, про початок роботи електронної системи простежуваності вод. 
+Cтаном на 30.06.2026 на офіційному вебсайті Держрибагенства не було опубліковано повідомлення про початок роботи електронної системи простежуваності водних біоресурсів та/або продукції, виробленої з водних біоресурсів. 
+Наведене свідчить про часткове виконання заходу.</t>
+  </si>
+  <si>
+    <t>1.1.1.5.5 (12)</t>
   </si>
   <si>
     <t>26.11.2024</t>
   </si>
   <si>
     <t>26.02.2025</t>
   </si>
   <si>
-    <t>Міністерство соціальної політики, сім'ї та єдності України є головним виконавцем заходу 2.7.3.4.8, який потребує проведення фінансово-економічних розрахунків.
-[...1 lines deleted...]
-Відповідно до укладених договорі послуги замовляє та оплачує замовник, яким є МБО „Фонд Східна Європаˮ, а також щодо другого договору Дитячий фонд ООН ЮНІСЕФ.
+    <t>Fund for Social Protection of Persons with Disabilities</t>
+  </si>
+  <si>
+    <t>Фонд соціального захисту осіб з інвалідністю є співвиконавцем заходу 2.7.3.4.8, який потребує проведення фінансово-економічних розрахунків.
+Міністерством соціальної політики України, як головним виконавцем п. 2.7.3.4.8, повідомлено, що: "Розроблення програмного забезпечення передбаченого заходом 2.7.3.4.8 ДАП здійснено відповідного до договору між Мінсоцполітики, МБО „Фонд Східна Європаˮ та ДП „ІОЦˮ та договору між Мінсоцполітики, Представництва Дитячого фонду ООН «ЮНІСЕФ». Розроблення відповідного програмного забезпечення проводилось за кошти міжнародної технічної допомоги та благодійної допомоги. 
+Відповідно до укладених договорі послуги замовляє та оплачує замовник, яким є МБО „Фонд Східна Європаˮ, а також щодо другого договору Дитячий фонд ООН ЮНІСЕФ. 
 Враховуючи зазначене, фінансові-економічні обрахунки вартості викладені в календарних планах відповідних договорів щодо розробки програмного забезпечення для модернізації ЄІССС в частині функціоналу реабілітації та цифровізації МСЕК, а також модернізації та розвитку ЄІССС (модернізація Соціального веб-порталу електронних послуг Мінсоцполітики та функціоналу електронного кейс-менеджменту (цифрового інструмента «Ведення випадку» (кейс-менеджмент) в Україні".
-Водночас, аналіз відповідних технічних вимог свідчить, що останнє визначає розширення функціоналу електронної системи відповідно до вимог визначених п. 2.7.3.4.6 ДАП на 2023-2025 роки лише частково. Зокрема, не передбачено функціонал деактивації даних щодо осіб, які вибули або померли, та відтворення унікального номера запису в Єдиному державному демографічному реєстрі.
-[...1 lines deleted...]
-З огляду на це захід 1.1.1.5.5. є виконаним частково.</t>
+Водночас, аналіз відповідних технічних вимог свідчить, що останнє визначає розширення функціоналу електронної системи відповідно до вимог визначених п. 2.7.3.4.6 ДАП на 2023-2025 роки лише частково. Зокрема, не передбачається функціоналу, щодо відтворення унікального номеру запису в Єдиному державному демографічному реєстрі.
+Таким чином, відсутність у технічних вимогах положень, що охоплюють п. 3 п. 2.7.3.4.6, зумовила те, що календарний план не містить повних фінансово-економічних розрахунків усіх потреб, необхідних для реалізації заходу 2.7.3.4.8 ДАП.
+З огляду на це захід 1.1.1.5.5 є виконаним частково.</t>
+  </si>
+  <si>
+    <t>1.1.1.5.5 (11)</t>
+  </si>
+  <si>
+    <t>13.07.2025</t>
+  </si>
+  <si>
+    <t>13.12.2025</t>
+  </si>
+  <si>
+    <t>State Enterprise "Medical Procurement of Ukraine"</t>
+  </si>
+  <si>
+    <t>Державне підприємство "Медзакупівлі" є співвиконавцем заходів 2.7.1.1.3, 2.7.1.2.3, виконання яких потребує проведення фінансово-економічних розрахунків.
+Водночас Міністерством охорони здоровʼя України проводилися розрахунки відповідних потреб, зокрема, з метою укладення договорів на розробку модулів системи e-Stock, розробка модулів проводилася за кошти міжнародної технічної допомоги. Розробка програмного забезпечення проведена.</t>
+  </si>
+  <si>
+    <t>1.1.1.5.5 (10)</t>
+  </si>
+  <si>
+    <t>05.04.2023</t>
+  </si>
+  <si>
+    <t>26.05.2025</t>
+  </si>
+  <si>
+    <t>National Health Service of Ukraine</t>
+  </si>
+  <si>
+    <t>Національна служба здоровʼя України є співвиконавцем заходів 2.7.3.3.5 та 2.7.3.4.8, які потребують проведення фінансово-економічних розрахунків для їх здійснення.
+Щодо заходу 2.7.3.3.5, то Міністерством охорони здоровʼя України розроблено технічне завдання для розширення функціоналу ЕСОЗ, а відповідне програмне забезпечення вже розроблено та введено в експлуатацію.
+Щодо заходу 2.7.3.4.8, то наразі фінансові-економічні розрахунки потреб викладені частково в календарному плані розробки програмного забезпечення для модернізації ЄІСС в частині функціоналу реабілітації та цифровізації МСЕК. Зокрема, не передбачається функціоналу, щодо відтворення унікального номеру запису в Єдиному державному демографічному реєстрі (див. захід 1.1.1.5.5 (3)).
+Водночас з огляду на те, що НСЗУ є співвиконавцем заходу 2.7.3.4.8, враховуючи календарний план, який охоплює фінансово-економічних розрахунки усіх потреб, де передбачалося залучення Національної служби здоров'я України, можемо констатувати, що відповідна частина заходу виконана у повному обсязі.
+Підсумовуючи вищевикладене, захід 1.1.1.5.5 є виконаним повністю.</t>
+  </si>
+  <si>
+    <t>1.1.1.5.5 (9)</t>
+  </si>
+  <si>
+    <t>Державна регуляторна служба (далі - ДРС) є виконавцем заходу 2.2.2.1.3, який потребує проведення фінансово-економічних розрахунків.
+Захід 2.2.2.1.3 полягає в розробці електронної системи управління ризиками, що є складовою системи, передбаченої Законом України «Про основні засади державного нагляду (контролю)», тобто з урахуванням редакції Закону №4840-ІХ - інтегрованої інформаційно-комунікаційної системи державного нагляду (контролю).
+Законом України «Про основні засади державного нагляду (контролю) у сфері господарської діяльності» від 05.04.2007 № 877-V, що втратить чинність з введенням в дію №4840-ІХ, передбачено інтегровану автоматизовану систему державного нагляду (контролю) (далі – ІАС ДНК). Станом на зараз, ця система розроблена та функціонує, технічним адміністратором системи є державне підприємство «Національні інформаційні системи», саме в межах цієї системи розроблено описаний ДРС Модуль формування плану перевірок на основі рейтингу суб’єктів господарювання за ступенем ризику.
+Наведене дає підстави вважати, що Модуль формування плану перевірок на основі рейтингу суб’єктів господарювання за ступенем ризику виконує деякі функції електронної системи управління ризиками у сфері державного нагляду (контролю).
+Разом з тим, розроблений Модуль не може вважатися таким, що повноцінно відповідає вимогам заходу до електронної системи ризиків (дет. див. картку заходу 2.2.2.1.3).
+З огляду на те, що ДРС не було проведено фінансово-економічних розрахунків потреб необхідних для здійснення заходу 2.2.2.1.3, а також те, що розроблений Модуль не повною мірою відповідає вимогам даного заходу, захід 1.1.1.5.5 не може вважатися таким, що виконаний повністю.</t>
+  </si>
+  <si>
+    <t>1.1.1.5.5 (8)</t>
+  </si>
+  <si>
+    <t>State Service of Ukraine for Geodesy, Cartography and Cadastre</t>
+  </si>
+  <si>
+    <t>Державна служба України з питань геодезії, картографії та кадастру є головним виконавцем заходів 2.5.4.3.3, 2.5.5.1.4, які потребують фінансово-економічних розрахунків потреб.
+Щодо заходу 2.5.4.3.3 - Державним підприємством «Центр державного земельного кадастру» проведено орієнтовні розрахунки щодо реалізації відповідного заходу і повідомлено Міністерству аграрної політики і продовольства України, що орієнтовна фінансово-економічна вартість виконання державним підприємством «Центр державного земельного кадастру» послуг із розроблення електронної системи взаємодії суб’єктів землеустрою під час розроблення, погодження, затвердження документації із землеустрою, державної реєстрації земельних ділянок та інших об’єктів Державного земельного кадастру у 2024 році становило 19 500,0 тис. гривень. Водночас нормативно-правовий акт, який обумовлював початок виконання цього заходу станом на 31.03.2025 року чинності не набрав.
+Щодо заходу 2.5.5.1.4 у межах ІІІ кварталу 2024 року Державна служба України з питань геодезії, картографії та кадастру (далі - Держгеокадастр) та державне підприємство «Центр державного земельного кадастру» завершили розроблення технічного завдання для створення геоінформаційної системи масової оцінки земель у складі Державного земельного кадастру, а також проведели розрахунки попередніх показників масової оцінки. 
+07.05.2024 Кабінетом Міністрів України прийнято розпорядження № 399-р «Про перерозподіл деяких видатків державного бюджету, передбачених Міністерству аграрної політики та продовольства України на 2024 рік», яким, серед іншого, передбачено перерозподіл видатків, передбачених на 2024 рік, шляхом збільшення обсягу видатків розвитку за програмою 2803020 «Проведення земельної реформи» на 15 840,4 тис. грн з метою забезпечення виконання завдань та функцій, покладених на ДП «Центр державного земельного кадастру» відповідно до, зокрема, постанови Кабінету Міністрів України від 13.10.2023 № 1078 «Деякі питання реалізації пілотного проекту щодо проведення масової оцінки земель».
+ДП «Центр державного земельного кадастру» підготовлено фінансово-економічні обґрунтування додаткових заходів, які планувалося здійснити у 2024 році в межах бюджетної програми 2803020 «Проведення земельної реформи» (зокрема, в частині створення геоінформаційної системи масової оцінки земель).
+Наказом Мінагрополітики від 02.07.2024 № 1953 внесено зміни до паспорта бюджетної програми на 2024 рік КПКВК 2803020 «Проведення земельної реформи», які погоджені Міністерством фінансів України (аркуш погодження від 28.06.2024 № 06030-11-5/19655), та які передбачають фінансування заходів щодо створення геоінформаційної системи масової оцінки земель у складі Державного земельного кадастру. Додаткових витрат у 2024 -2025 роках на створення зазначеної системи не передбачається.
+Держгеокадастром та Державним підприємством «Центр ДЗК» завершено розробку програмного забезпечення геоінформаційної системи масової оцінки земель у складі Державного земельного кадастру, доступ до створеної системи (в частині розрахунку показника масової оцінки окремої земельної ділянки) реалізований через електронний кабінет на Е-послугах Держгеокадастру.
+Відтак, наведене свідчить про часткове виконання заходу.</t>
+  </si>
+  <si>
+    <t>1.1.1.5.5 (6)</t>
+  </si>
+  <si>
+    <t>26.07.2023</t>
+  </si>
+  <si>
+    <t>26.07.2024</t>
+  </si>
+  <si>
+    <t>State Service of Geology and Mineral Resources of Ukraine</t>
+  </si>
+  <si>
+    <t>Постановою Кабінету Міністрів України від 23.09.2020 № 993 «Про затвердження Порядку проведення аукціону (електронних торгів) з продажу спеціального дозволу на користування надрами» передбачено процедуру проведення аукціонів з продажу спеціальних дозволів на користування надрами у формі електронних торгів на постійній основі.
+Наразі електронні торги з продажу таких дозволів проводяться за допомогою електронної системи «Прозорро.Продажі», що свідчить про фактичне виконання заходу</t>
   </si>
   <si>
     <t>1.1.1.5.5 (4)</t>
   </si>
   <si>
     <t>13.03.2025</t>
   </si>
   <si>
     <t>13.06.2025</t>
   </si>
   <si>
     <t>Ministry of Health of Ukraine</t>
   </si>
   <si>
     <t>Міністерство охорони здоровʼя України є головним виконавцем заходів 2.7.1.1.3, 2.7.1.2.3, 2.7.3.3.5, а також співвиконавцем заходу 2.7.3.4.8, виконання яких потребує проведення фінансово-економічних розрахунків.
 Щодо заходів 2.7.1.1.3, 2.7.1.2.3 Міністерством охорони здоровʼя України проводилися розрахунки відповідних потреб, зокрема, з метою укладення договорів на розробку модулів системи e-Stock, розробка модулів проводилася за кошти міжнародної технічної допомоги.
 Розробка програмного забезпечення проведена.
 Щодо заходу 2.7.3.3.5 Міністерством охорони здоровʼя України розроблено технічне завдання для розширення функціоналу ЕСОЗ, а відповідне програмне забезпечення розроблено та введено в експлуатацію.
 Щодо заходу 2.7.3.4.8, то наразі фінансові-економічні розрахунки потреб викладені частково в календарному плані розробки програмного забезпечення для модернізації ЄІСС в частині функціоналу реабілітації та цифровізації МСЕК. Зокрема, не передбачається функціоналу, щодо відтворення унікального номеру запису в Єдиному державному демографічному реєстрі (див. захід 1.1.1.5.5 (3)).
 Разом з тим, МОЗ повідомляє, що:
 «15.11.2024 Кабінет Міністрів України ухвалив Постанову «Деякі питання запровадження оцінювання повсякденного функціонування особи», якою затверджено Порядок функціонування електронної системи для оцінювання повсякденного функціонування особи та порядок внесення до неї інформації про результати оцінювання повсякденного функціонування особи.
 Метою функціонування електронної системи є забезпечення:
 1) справедливості, об’єктивності та прозорості проведення оцінювання;
 2) здійснення контролю за рішеннями, що приймаються за результатами оцінювання;
 3) уніфікації та об’єктивізації прийняття рішень, що приймаються за результатами оцінювання;
 4) автоматизованого обміну інформацією між державними органами, підприємствами, установами, організаціями, визначеними законодавством, щодо прийняття рішень за результатами оцінювання;
 5) автоматизації дій, які здійснюються під час процедури оцінювання.
 Розроблено технічні вимоги, знайдено фінансування та 12.11.2024 проведено закупівлю для цифровізації оцінювання повсякденного функціонування особи:
 https://cutt.ly/yrGAdDor
 Розроблено технічне завдання на розробку програмного забезпечення "Електронної системи щодо оцінювання повсякденного функціонування особи".
 Розроблено програмне забезпечення «Електронна система щодо оцінювання повсякденного функціонування особи». 
 Посилання на систему:
 https://officer-portal-ecoppho-main.apps.krrt1.ncr.gov.ua/officer/login
 Наказом МОЗ від 09.12.2024 № 2055 введено в дослідну експлуатацію програмне забезпечення «Електронна система щодо оцінювання повсякденного функціонування особи»
 Укладено договір про інформаційну взаємодію від 25.12.2024 № 0391/460-2024/329 між МОЗ та Мінсоцполітики щодо інформаційної взаємодії між електронною системою щодо оцінювання повсякденного функціонування особи та єдиною інформаційною системою соціальної сфери.»
 З огляду на здійснені МОЗ заходи як співвиконавця заходу 2.7.3.4.8, враховуючи календарний план, який охоплює фінансово-економічних розрахунки усіх потреб, де передбачалося залучення Міністерства охорони здоров’я України, можемо констатувати, що відповідна частина заходу виконана у повному обсязі.
 Підсумовуючи вищевикладене, захід 1.1.1.5.5 є виконаним повністю.</t>
   </si>
   <si>
-    <t>1.1.1.5.5 (6)</t>
-[...84 lines deleted...]
-Відповідно до укладених договорі послуги замовляє та оплачує замовник, яким є МБО „Фонд Східна Європаˮ, а також щодо другого договору Дитячий фонд ООН ЮНІСЕФ. 
+    <t>1.1.1.5.5 (3)</t>
+  </si>
+  <si>
+    <t>Міністерство соціальної політики, сім'ї та єдності України є головним виконавцем заходу 2.7.3.4.8, який потребує проведення фінансово-економічних розрахунків.
+Міністерством соціальної політики України повідомлено, що: "Розроблення програмного забезпечення передбаченого заходом 2.7.3.4.8 ДАП здійснено відповідного до договору між Мінсоцполітики, МБО „Фонд Східна Європаˮ та ДП „ІОЦˮ та договору між Мінсоцполітики, Представництва Дитячого фонду ООН «ЮНІСЕФ». Розроблення відповідного програмного забезпечення проводилось за кошти міжнародної технічної допомоги та благодійної допомоги.
+Відповідно до укладених договорі послуги замовляє та оплачує замовник, яким є МБО „Фонд Східна Європаˮ, а також щодо другого договору Дитячий фонд ООН ЮНІСЕФ.
 Враховуючи зазначене, фінансові-економічні обрахунки вартості викладені в календарних планах відповідних договорів щодо розробки програмного забезпечення для модернізації ЄІССС в частині функціоналу реабілітації та цифровізації МСЕК, а також модернізації та розвитку ЄІССС (модернізація Соціального веб-порталу електронних послуг Мінсоцполітики та функціоналу електронного кейс-менеджменту (цифрового інструмента «Ведення випадку» (кейс-менеджмент) в Україні".
-Водночас, аналіз відповідних технічних вимог свідчить, що останнє визначає розширення функціоналу електронної системи відповідно до вимог визначених п. 2.7.3.4.6 ДАП на 2023-2025 роки лише частково. Зокрема, не передбачається функціоналу, щодо відтворення унікального номеру запису в Єдиному державному демографічному реєстрі.
-[...1 lines deleted...]
-З огляду на це захід 1.1.1.5.5 є виконаним частково.</t>
+Водночас, аналіз відповідних технічних вимог свідчить, що останнє визначає розширення функціоналу електронної системи відповідно до вимог визначених п. 2.7.3.4.6 ДАП на 2023-2025 роки лише частково. Зокрема, не передбачено функціонал деактивації даних щодо осіб, які вибули або померли, та відтворення унікального номера запису в Єдиному державному демографічному реєстрі.
+Таким чином, фінансово-економічних розрахунки не охоплюють повною мірою усі вимоги, необхідних для реалізації заходу 2.7.3.4.8 ДАП.
+З огляду на це захід 1.1.1.5.5. є виконаним частково.</t>
+  </si>
+  <si>
+    <t>1.1.1.5.5 (1)</t>
+  </si>
+  <si>
+    <t>Мінекономіки є головним виконавцем заходів 2.2.2.4.9, 2.5.4.3.3, 2.5.5.1.4 та співвиконавцем заходу 2.2.2.2.6, які потребують фінансово-економічних розрахунків потреб.
+Щодо заходу 2.5.5.1.4 у межах ІІІ кварталу 2024 року Державна служба України з питань геодезії, картографії та кадастру (далі - Держгеокадастр) та державне підприємство «Центр державного земельного кадастру» завершили розроблення технічного завдання для створення геоінформаційної системи масової оцінки земель у складі Державного земельного кадастру, а також провели розрахунки попередніх показників масової оцінки. 07.05.2024 Кабінетом Міністрів України прийнято розпорядження № 399-р «Про перерозподіл деяких видатків державного бюджету, передбачених Міністерству аграрної політики та продовольства України на 2024 рік», яким, серед іншого, передбачено перерозподіл видатків, передбачених на 2024 рік, шляхом збільшення обсягу видатків розвитку за програмою 2803020 «Проведення земельної реформи» з метою забезпечення виконання завдань та функцій, покладених на ДП «Центр державного земельного кадастру», зокрема, відповідно до Порядку реалізації пілотного проекту щодо проведення масової оцінки земель, затвердженого постановою Кабінету Міністрів України від 13.10.2023 № 1078. Державним підприємством «Центр державного земельного кадастру» підготовлено фінансово-економічні обґрунтування додаткових заходів, які планувалося здійснити у 2024 році в межах бюджетної програми 2803020 «Проведення земельної реформи» (зокрема, в частині створення геоінформаційної системи масової оцінки земель). Держгеокадастром та Державним підприємством «Центр ДЗК» завершено розробку програмного забезпечення геоінформаційної системи масової оцінки земель у складі Державного земельного кадастру, доступ до створеної системи (в частині розрахунку показника масової оцінки окремої земельної ділянки) реалізований через електронний кабінет на Е-послугах Держгеокадастру.
+Щодо заходу 2.2.2.4.9. - Верховною Радою України 30.04.2025 прийнято Закон України № 4398-IX «Про забезпечення простежуваності водних біоресурсів та/або продукції, виробленої з водних біоресурсів». Зазначений Закон набирає чинності через один рік з дня його опублікування, але не раніше оголошення на сайті Держрибагентства про початок роботи електронної системи. Реалізація ЗУ потребує прийняття низки підзаконних актів без яких провести фінансово-економічні розрахунки потреб (зокрема шляхом розроблення техніко економічного обґрунтування) в повному обсязі не є можливим. 
+Щодо заходу 2.5.4.3.3. - Державним підприємством «Центр державного земельного кадастру» проведено орієнтовні розрахунки щодо реалізації відповідного заходу і повідомлено Міністерству, що орієнтовна фінансово-економічна вартість виконання державним підприємством «Центр державного земельного кадастру» послуг із розроблення електронної системи взаємодії суб’єктів землеустрою під час розроблення, погодження, затвердження документації із землеустрою, державної реєстрації земельних ділянок та інших об’єктів Державного земельного кадастру у 2024 році становила 19 500,0 тис. гривень (одноразово). Також державним підприємством «Центр державного земельного кадастру» листом від 22.05.2024 № 8/1449 повідомлено, що потенційна вартість адміністрування електронної системи взаємодії суб’єктів землеустрою під час розроблення, погодження, затвердження документації із землеустрою, державної реєстрації земельних ділянок та інших об’єктів Державного земельного кадастру становитиме 9500,0 тис. грн на рік. Урядом схвалено відповідний законопроект (08.10.2024), який зареєстровано у ВРУ за № 12107, однак 17.07.2025 його відкликано. Наразі аналогічні норми включено до законопроекту № 14087 від 29.09.2025 «Про лібералізацію земельних відносин», що передається на розгляд Верховної Ради.
+Щодо заходу 2.2.2.2.6. - інформація щодо виконання заходу розміщена у картці заходу 2.2.2.2.6 (1).
+Водночас термін виконання заходу не настав.</t>
   </si>
   <si>
     <t>1.1.1.6</t>
   </si>
   <si>
     <t>The coordination of implementation of the anticorruption policy is efficient and effective, particularly owing to the creation of effective mechanisms of cooperation between the anticorruption institutions and other government agencies and local self-government bodies</t>
   </si>
   <si>
     <t>1.1.1.6.1</t>
   </si>
   <si>
     <t>Drafting and approving the Procedure for Coordinating the Implementation of Anti-Сorruption Strategy for 2021-2025, approved by the Law of Ukraine dated June 20, 2022, No. 2322-IX On the Fundamentals of the State Anti-Corruption Policy for 2021-2025 (hereinafter “the Anticorruption Strategy”) and the Program</t>
   </si>
   <si>
     <t>30.06.2023</t>
   </si>
   <si>
     <t>The Procedure for Coordination of Anticorruption Strategy and Program Implementation has been approved.</t>
   </si>
   <si>
     <t>Наказом Національного агентства від 30.06.2023 № 136/23 затверджено Порядок координації реалізації Антикорупційної стратегії на 2021 - 2025 роки та Державної антикорупційної програми на 2023 - 2025 роки.   
 У зв'язку з необхідністю узгодження положень наказу із Міністерством фінансів України 14.07.2023 вищезазначений Порядок наказом № 145/23 затверджено у новій редакції.
 21.07.2023 зазначений Порядок був зареєстрований у Міністерстві юстиції України за № 1242/40298 (заголовок зі змінами, внесеними згідно з наказом Національного агентства № 157/23 від 27.07.2023, зареєстрованим у Міністерстві юстиції України 31.07.2023 за № 1285/40341).</t>
   </si>
   <si>
@@ -992,51 +1011,51 @@
 Склад Координаційної робочої групи з питань антикорупційної політики було затверджено розпорядженням Кабінету Міністрів України від 16 серпня 2024 р. № 784-р.</t>
   </si>
   <si>
     <t>1.1.1.6.7</t>
   </si>
   <si>
     <t>Implementation of measures by the National Agency towards encouraging the Program implementing actors to implement the Program activities in a timely manner and effectively. In particular, at least once every quarter the National Agency shall send official letters to those Program actors that have failed to implement or have inadequately implemented the activities in respect of which they have been designated as implementing actors.</t>
   </si>
   <si>
     <t>At least once every quarter the National Agency sends official letters to those Program actors that have failed to implement or have inadequately implemented the activities in respect of which they have been designated as implementing actors.</t>
   </si>
   <si>
     <t>Згідно зі змістом відповідного заходу НАЗК повинно було забезпечити щонайменш один раз в квартал надсилання листів до тих виконавців ДАП на 2023-2025 роки (далі - Програма), які не виконали чи неналежним чином виконали заходи у відповідному звітному кварталі.  
 З огляду на строки виконання відповідного заходу (дата початку визначена як березень 2023 року, а дата завершення визначена як грудень 2025 року), таке надсилання листів повинно було здійснюватись: 
 1) у 3 кварталі 2023 року - до тих виконавців Програми, які не виконали чи неналежним чином виконали заходи у 2 кварталі 2023 року (перший квартал дії Програми);
 2) у 4 кварталі 2023 року - до тих виконавців Програми, які не виконали чи неналежним чином виконали заходи у 3 кварталі 2023 року;
 3) у 1 кварталі 2024 року - до тих виконавців Програми, які не виконали чи неналежним чином виконали заходи у 4 кварталі 2023 року;
 4) у 2 кварталі 2024 року - до тих виконавців Програми, які не виконали чи неналежним чином виконали заходи у 1 кварталі 2024 року;
 5) у 3 кварталі 2024 року - до тих виконавців Програми, які не виконали чи неналежним чином виконали заходи у 2 кварталі 2024 року;
 6) у 4 кварталі 2024 року - до тих виконавців Програми, які не виконали чи неналежним чином виконали заходи у 3 кварталі 2024 року;
 7) у 1 кварталі 2025 року - до тих виконавців Програми, які не виконали чи неналежним чином виконали заходи у 4 кварталі 2024 року;
 8) у 2 кварталі 2025 року - до тих виконавців Програми, які не виконали чи неналежним чином виконали заходи у 1 кварталі 2025 року;
 9) у 3 кварталі 2025 року - до тих виконавців Програми, які не виконали чи неналежним чином виконали заходи у 2 кварталі 2025 року;
 10) у 4 кварталі 2025 року - до тих виконавців Програми, які не виконали чи неналежним чином виконали заходи у 3 кварталі 2025 року.
 На виконання вказаного заходу НАЗК забезпечувало щоквартальне надсилання листів до тих виконавців Програми, які не виконали чи неналежним чином виконали заходи у відповідному звітному кварталі. 
-Таке надсилання листів здійснювалось протягом 3-4 кварталів 2023 року, щоквартально впродовж 2024 року, а також у 1, 2 та 4 кварталах 2025 року. Крім того, у зв'язку з продовженням постановою Кабінету Міністрів України від 31.12.2025 № 1786 строку виконання Програми, таке надсилання листів здійснювалося у 1 кварталі 2026 року.
+Таке надсилання листів здійснювалось протягом 3-4 кварталів 2023 року, щоквартально впродовж 2024 року, а також у 1, 2 та 4 кварталах 2025 року. Крім того, у зв'язку з продовженням постановою Кабінету Міністрів України від 31.12.2025 № 1786 строку виконання Програми, таке надсилання листів здійснювалося у 1  кварталі 2026 року.
 З огляду на те, що НАЗК не забезпечило надсилання відповідних листів у 3 кварталі 2025 року, відповідний захід не може вважатись виконаним повністю.</t>
   </si>
   <si>
     <t>1.1.1.6.8</t>
   </si>
   <si>
     <t>Ensuring the quarterly update of the Cabinet of Ministers of Ukraine, the Parliament of Ukraine (particularly the Ukrainian Parliament committee overseeing the issues of combating corruption), and the President of Ukraine on the status of Program implementation</t>
   </si>
   <si>
     <t>The Cabinet of Ministers of Ukraine, the Parliament of Ukraine, and the President of Ukraine receive quarterly updates on the status of Program implementation.</t>
   </si>
   <si>
     <t>Згідно зі змістом відповідного заходу Національне агентство повинно було забезпечити щоквартальне інформування Кабінету Міністрів України, Верховної Ради України (зокрема комітету Верховної Ради України, до предмета відання якого належать питання боротьби з корупцією) та Президента України про стан реалізації Державної антикорупційної програми на 2023-2025 роки (далі - Програма). 
 З огляду на строки виконання відповідного заходу (дата початку визначена як березень 2023 року, а дата завершення визначена як грудень 2025 року), таке інформування повинно було здійснюватись: 
 1) у 3 кварталі 2023 року - про стан реалізації Програми у 2 кварталі 2023 року (перший квартал дії Програми);
 2) у 4 кварталі 2023 року - про стан реалізації Програми у 3 кварталі 2023 року;
 3) у 1 кварталі 2024 року - про стан реалізації Програми у 4 кварталі 2023 року;
 4) у 2 кварталі 2024 року - про стан реалізації Програми у 1 кварталі 2024 року;
 5) у 3 кварталі 2024 року - про стан реалізації Програми у 2 кварталі 2024 року;
 6) у 4 кварталі 2024 року - про стан реалізації Програми у 3 кварталі 2024 року;
 7) у 1 кварталі 2025 року - про стан реалізації Програми у 4 кварталі 2024 року;
 8) у 2 кварталі 2025 року - про стан реалізації Програми у 1 кварталі 2025 року;
 9) у 3 кварталі 2025 року - про стан реалізації Програми у 2 кварталі 2025 року;
 10) у 4 кварталі 2025 року - про стан реалізації Програми у 3 кварталі 2025 року.
 На виконання заходу Національне агентство протягом 3 та 4 кварталу 2023 року, щоквартально протягом 2024 та 2025 років забезпечувало надсилання листів до Президента України, Верховної Ради України (зокрема Комітету  Верховної Ради України з питань антикорупційної політики), Кабінету Міністрів України, у яких було містилась звітна інформація про стан реалізації Програми станом на кінець відповідного звітного кварталу.
@@ -1078,105 +1097,115 @@
   </si>
   <si>
     <t>1.1.1.7.2</t>
   </si>
   <si>
     <t>Conducting the quarterly monitoring of the status of implementation of the Program activities in the manner prescribed by the National Agency</t>
   </si>
   <si>
     <t>Quarterly monitoring of the progress of implementation of the Program activities has been ensured.</t>
   </si>
   <si>
     <t>Згідно зі змістом відповідного заходу НАЗК повинно було забезпечити щоквартальний моніторинг стану виконання заходів, передбачених Державною антикорупційною програмою на 2023-2025 роки (далі - Програма). 
 З огляду на строки виконання відповідного заходу (дата початку визначена як березень 2023 року, а дата завершення визначена як грудень 2025 року), такий моніторинг повинен здійснюватись у 3, 4 кварталах 2023 року, щоквартально упродовж 2024 та 2025 років (всього 10 щоквартальних моніторингів стану виконання заходів, передбачених Програмою).
 На виконання заходу та відповідно до Порядку  моніторингу та оцінки ефективності реалізації Антикорупційної стратегії на 2021–2025 роки та Державної антикорупційної програми на 2023–2025 роки НАЗК забезпечило проведення 10 щоквартальних моніторингів стану виконання заходів Програми.
 Так, з 16.07.2023 по 16.08.2023 було проведено перший моніторинг стану виконання заходів Програми за 2 квартал 2023 року (перший квартал виконання Програми).&lt;br&gt;
 З 16.10.2023 по 16.11.2023 було проведено другий моніторинг стану виконання заходів Програми за 3 квартал 2023 року.
 З 16.01.2024 по 16.02.2024 було проведено третій моніторинг стану виконання заходів Програми за 4 квартал 2023 року.
 З 16.04.2024 по 16.05.2024 було проведено четвертий моніторинг стану виконання заходів Програми за 1 квартал 2024 року.
 З 16.07.2024 по 16.08.2024 було проведено п'ятий моніторинг стану виконання заходів Програми за 2 квартал 2024 року.
 З 16.10.2024 по 16.11.2024 було проведено шостий моніторинг стану виконання заходів Програми за 3 квартал 2024 року.
 З 16.01.2025 по 16.02.2025 було проведено сьомий моніторинг стану виконання заходів Програми за 4 квартал 2024 року.
 З 16.04.2025 по 16.05.2025 було проведено восьмий моніторинг стану виконання заходів Програми за 1 квартал 2025 року.
 З 16.07.2025 по 16.08.2025 було проведено дев’ятий моніторинг стану виконання заходів Програми за 2 квартал 2025 року.
 З 16.10.2025 по 16.11.2025 було проведено десятий моніторинг стану виконання заходів Програми за 3 квартал 2025 року.
 З огляду на зазначене, відповідний захід може вважатись виконаним повністю.
-Крім того, постановою КМУ від 31.12.2025 № 1786 продовжено строк виконання Програми, а НАЗК постановлено, серед іншого, продовжити забезпечення проведення моніторингу стану виконання заходів Програми, з огляду на що в період з 16.01.2026 по 16.02.2026 було проведено одинадцятий  моніторинг стану виконання заходів Програми за 4 квартал 2025 року.</t>
+Крім того, постановою КМУ від 31.12.2025 № 1786 продовжено строк виконання Програми, а НАЗК постановлено, серед іншого, продовжити забезпечення проведення моніторингу стану виконання заходів Програми, з огляду на що в період з 16.01.2026 по 16.02.2026 було проведено одинадцятий  моніторинг стану виконання заходів Програми за 4 квартал 2025 року, а також в період з 16.04.2026 по 16.05.2026 було проведено дванадцятий моніторинг стану виконання заходів Програми за І квартал 2026 року.</t>
   </si>
   <si>
     <t>1.1.1.7.3</t>
   </si>
   <si>
     <t>Publishing on the official website of the National Agency the findings of the quarterly monitoring of the status of implementation of the Program activities; after the launch of the information monitoring system, the monitoring findings will be published using this system</t>
   </si>
   <si>
     <t>The findings of the quarterly monitoring of the status of implementation of the Program activities have been published on the official website of the National Agency.</t>
   </si>
   <si>
     <t>Згідно зі змістом відповідного заходу Національне агентство повинно було забезпечити оприлюднення результатів щоквартального моніторингу стану виконання заходів, передбачених Державною антикорупційною програмою на 2023-2025 роки (далі - Програма). 
 Результати щоквартальних моніторингів стану виконання заходів, передбачених Програмою, відображались після проведення відповідних моніторингів у публічній частині Інформаційної системи моніторингу реалізації державної антикорупційної політики.  
-Станом на момент звітування Інформаційна система моніторингу реалізації державної антикорупційної політики містить результати одинадцятого моніторингу стану виконання  заходів Програми за 4 квартал 2025 року.
+Станом на момент звітування Інформаційна система моніторингу реалізації державної антикорупційної політики містить результати дванадцятого моніторингу стану виконання  заходів Програми за І квартал 2026 року.
 З огляду на те, що протягом строку виконання відповідного заходу Національне агентство забезпечило оприлюднення результатів щоквартального моніторингу стану виконання заходів, передбачених Програмою, такий захід може вважатись виконаним повністю.</t>
   </si>
   <si>
     <t>1.1.1.7.4</t>
   </si>
   <si>
     <t>Conducting the annual assessment of the progress of achievement of the anticipated strategic results outlined in the Anticorruption Strategy and the Program, in the manner prescribed by the National Agency</t>
   </si>
   <si>
     <t>01.01.2025</t>
   </si>
   <si>
     <t>Національне агентство в І кварталі 2025 року відповідно до Порядку моніторингу та оцінки ефективності реалізації Антикорупційної стратегії на 2021–2025 роки та Державної антикорупційної програми на 2023–2025 роки (зі змінами) забезпечило проведення І циклу поточної (щорічної) оцінки ефективності реалізації державної антикорупційної політики за 2023 і 2024 роки. 
 З результатами такої оцінки можна ознайомитись безпосередньо в Інформаційній системі моніторингу реалізації державної антикорупційної політики.</t>
   </si>
   <si>
     <t>1.1.1.7.5</t>
   </si>
   <si>
     <t xml:space="preserve">Organizing two expert surveys (2024, 2025) among experts in matters of formulation and implementation of the anticorruption and legal policies with the objective of assessing the accomplishment of indicators of anticipated strategic results outlined in Clauses 1 - 3 of this appendix </t>
   </si>
   <si>
     <t>an expert survey was conducted within the Program period</t>
   </si>
   <si>
     <t>1) Національне агентство розробило проект Методики проведення експертних опитувань, до структури якої включено анкету експертного опитування та алгоритм дій експертів.   
-2) Станом на 31.03.2026 проведено попередній підбір експертів для участі в опитуванні. Також здійснюються заходи з пошуку фінансування для проведення експертних опитувань за рахунок коштів міжнародної технічної допомоги.
+2) Станом на 30.06.2026 проведено попередній підбір експертів для участі в опитуванні. Також здійснюються заходи з пошуку фінансування для проведення експертних опитувань за рахунок коштів міжнародної технічної допомоги.
 3) З огляду на те, що настала дата завершення строку виконання відповідного заходу, а експертні опитування станом на момент звітування не проведені, такий захід вважається не виконаним.</t>
   </si>
   <si>
     <t>1.1.1.7.6</t>
   </si>
   <si>
     <t xml:space="preserve">Organizing two expert surveys (2024, 2025) among experts in matters of justice and activities of law enforcement and prosecutorial authorities with the objective of assessing the accomplishment of indicators of anticipated strategic results outlined in Clauses 2 and 3 of this appendix </t>
   </si>
   <si>
+    <t>1) Національне агентство розробило проект Методики проведення експертних опитувань, до структури якої включено анкету експертного опитування та алгоритм дій експертів.    
+2) Станом на 30.06.2026 проведено попередній підбір експертів для участі в опитуванні. Також здійснюються заходи з пошуку фінансування для проведення експертних опитувань за рахунок коштів міжнародної технічної допомоги.
+3) З огляду на те, що настала дата завершення строку виконання відповідного заходу, а експертні опитування станом на момент звітування не проведені, такий захід вважається не виконаним.</t>
+  </si>
+  <si>
     <t>1.1.1.7.7</t>
   </si>
   <si>
     <t xml:space="preserve">Organizing two expert surveys (2024, 2025) among experts in matters of regulation of the economy and commerce with the objective of assessing the accomplishment of indicators of anticipated strategic results outlined in subclauses 2.2, 2.3, and 2.4 of Clause 2 this appendix </t>
+  </si>
+  <si>
+    <t>1) Національне агентство розробило проект Методики проведення експертних опитувань, до структури якої включено анкету експертного опитування та алгоритм дій експертів. 
+2) Станом на 30.06.2026 проведено попередній підбір експертів для участі в опитуванні. Також здійснюються заходи з пошуку фінансування для проведення експертних опитувань за рахунок коштів міжнародної технічної допомоги.
+3) З огляду на те, що настала дата завершення строку виконання відповідного заходу, а експертні опитування станом на момент звітування не проведені, такий захід вважається не виконаним.</t>
   </si>
   <si>
     <t>1.1.1.7.8</t>
   </si>
   <si>
     <t xml:space="preserve">Organizing two expert surveys (2024, 2025) among experts in matters of land relations with the objective of assessing the accomplishment of indicators of anticipated strategic results outlined in subclause 2.5 of Clause 2 this appendix </t>
   </si>
   <si>
     <t>1.1.1.7.9</t>
   </si>
   <si>
     <t xml:space="preserve">Organizing two expert surveys (2024, 2025) among experts in matters of the customs policy with the objective of assessing the accomplishment of indicators of anticipated strategic results outlined in subclause 2.3 of Clause 2 this appendix </t>
   </si>
   <si>
     <t>1.1.1.7.10</t>
   </si>
   <si>
     <t xml:space="preserve">Organizing two expert surveys (2024, 2025) among experts in matters of defense with the objective of assessing the accomplishment of indicators of anticipated strategic results outlined in subclause 2.6 of Clause 2 this appendix </t>
   </si>
   <si>
     <t>1.1.1.7.11</t>
   </si>
   <si>
     <t>Publishing on the official website of the National Agency the findings of the annual assessment of the progress of accomplishment of the strategic results outlined in the Anticorruption Strategy and Program (after the launch of the information monitoring system, the assessment findings will be published using this system)</t>
   </si>
@@ -1669,55 +1698,55 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Q81"/>
+  <dimension ref="A1:Q82"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" topLeftCell="A3" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="A3" sqref="A3:Q81"/>
+      <selection pane="bottomLeft" activeCell="A3" sqref="A3:Q82"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="10" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="13" customWidth="true" style="0"/>
     <col min="7" max="7" width="60" customWidth="true" style="0"/>
     <col min="8" max="8" width="15" customWidth="true" style="0"/>
     <col min="9" max="9" width="15" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="22" customWidth="true" style="0"/>
     <col min="13" max="13" width="20" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="60" customWidth="true" style="0"/>
     <col min="16" max="16" width="15" customWidth="true" style="0"/>
     <col min="17" max="17" width="15" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:17">
       <c r="A1" s="1" t="s">
@@ -4046,1857 +4075,1908 @@
       <c r="B47" s="2" t="s">
         <v>18</v>
       </c>
       <c r="C47" s="2" t="s">
         <v>19</v>
       </c>
       <c r="D47" s="2" t="s">
         <v>136</v>
       </c>
       <c r="E47" s="2" t="s">
         <v>137</v>
       </c>
       <c r="F47" s="2" t="s">
         <v>206</v>
       </c>
       <c r="G47" s="2" t="s">
         <v>154</v>
       </c>
       <c r="H47" s="2" t="s">
         <v>24</v>
       </c>
       <c r="I47" s="2" t="s">
         <v>98</v>
       </c>
       <c r="J47" s="2" t="s">
-        <v>207</v>
+        <v>69</v>
       </c>
       <c r="K47" s="2"/>
       <c r="L47" s="2" t="s">
         <v>42</v>
       </c>
       <c r="M47" s="2" t="s">
         <v>43</v>
       </c>
       <c r="N47" s="2" t="s">
         <v>155</v>
       </c>
       <c r="O47" s="2" t="s">
-        <v>208</v>
+        <v>207</v>
       </c>
       <c r="P47" s="2" t="s">
-        <v>31</v>
+        <v>101</v>
       </c>
       <c r="Q47" s="2" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="48" spans="1:17">
       <c r="A48" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B48" s="2" t="s">
         <v>18</v>
       </c>
       <c r="C48" s="2" t="s">
         <v>19</v>
       </c>
       <c r="D48" s="2" t="s">
         <v>136</v>
       </c>
       <c r="E48" s="2" t="s">
         <v>137</v>
       </c>
       <c r="F48" s="2" t="s">
-        <v>209</v>
+        <v>208</v>
       </c>
       <c r="G48" s="2" t="s">
         <v>154</v>
       </c>
       <c r="H48" s="2" t="s">
         <v>24</v>
       </c>
       <c r="I48" s="2" t="s">
         <v>98</v>
       </c>
       <c r="J48" s="2" t="s">
-        <v>69</v>
+        <v>78</v>
       </c>
       <c r="K48" s="2"/>
       <c r="L48" s="2" t="s">
         <v>42</v>
       </c>
       <c r="M48" s="2" t="s">
         <v>43</v>
       </c>
       <c r="N48" s="2" t="s">
         <v>155</v>
       </c>
       <c r="O48" s="2" t="s">
-        <v>210</v>
+        <v>209</v>
       </c>
       <c r="P48" s="2" t="s">
         <v>101</v>
       </c>
       <c r="Q48" s="2" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="49" spans="1:17">
       <c r="A49" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B49" s="2" t="s">
         <v>18</v>
       </c>
       <c r="C49" s="2" t="s">
         <v>19</v>
       </c>
       <c r="D49" s="2" t="s">
         <v>136</v>
       </c>
       <c r="E49" s="2" t="s">
         <v>137</v>
       </c>
       <c r="F49" s="2" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="G49" s="2" t="s">
         <v>154</v>
       </c>
       <c r="H49" s="2" t="s">
         <v>24</v>
       </c>
       <c r="I49" s="2" t="s">
         <v>98</v>
       </c>
       <c r="J49" s="2" t="s">
-        <v>78</v>
+        <v>211</v>
       </c>
       <c r="K49" s="2"/>
       <c r="L49" s="2" t="s">
         <v>42</v>
       </c>
       <c r="M49" s="2" t="s">
         <v>43</v>
       </c>
       <c r="N49" s="2" t="s">
         <v>155</v>
       </c>
       <c r="O49" s="2" t="s">
         <v>212</v>
       </c>
       <c r="P49" s="2" t="s">
-        <v>101</v>
+        <v>31</v>
       </c>
       <c r="Q49" s="2" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="50" spans="1:17">
       <c r="A50" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B50" s="2" t="s">
         <v>18</v>
       </c>
       <c r="C50" s="2" t="s">
         <v>19</v>
       </c>
       <c r="D50" s="2" t="s">
         <v>136</v>
       </c>
       <c r="E50" s="2" t="s">
         <v>137</v>
       </c>
       <c r="F50" s="2" t="s">
         <v>213</v>
       </c>
       <c r="G50" s="2" t="s">
         <v>214</v>
       </c>
       <c r="H50" s="2" t="s">
         <v>215</v>
       </c>
       <c r="I50" s="2" t="s">
         <v>216</v>
       </c>
       <c r="J50" s="2" t="s">
-        <v>201</v>
+        <v>183</v>
       </c>
       <c r="K50" s="2"/>
       <c r="L50" s="2" t="s">
         <v>42</v>
       </c>
       <c r="M50" s="2" t="s">
         <v>43</v>
       </c>
       <c r="N50" s="2" t="s">
         <v>155</v>
       </c>
       <c r="O50" s="2" t="s">
         <v>217</v>
       </c>
       <c r="P50" s="2" t="s">
         <v>64</v>
       </c>
       <c r="Q50" s="2" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="51" spans="1:17">
       <c r="A51" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B51" s="2" t="s">
         <v>18</v>
       </c>
       <c r="C51" s="2" t="s">
         <v>19</v>
       </c>
       <c r="D51" s="2" t="s">
         <v>136</v>
       </c>
       <c r="E51" s="2" t="s">
         <v>137</v>
       </c>
       <c r="F51" s="2" t="s">
         <v>218</v>
       </c>
       <c r="G51" s="2" t="s">
         <v>214</v>
       </c>
       <c r="H51" s="2" t="s">
         <v>219</v>
       </c>
       <c r="I51" s="2" t="s">
         <v>220</v>
       </c>
       <c r="J51" s="2" t="s">
-        <v>204</v>
+        <v>221</v>
       </c>
       <c r="K51" s="2"/>
       <c r="L51" s="2" t="s">
         <v>42</v>
       </c>
       <c r="M51" s="2" t="s">
         <v>43</v>
       </c>
       <c r="N51" s="2" t="s">
         <v>155</v>
       </c>
       <c r="O51" s="2" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="P51" s="2" t="s">
         <v>64</v>
       </c>
       <c r="Q51" s="2" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="52" spans="1:17">
       <c r="A52" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B52" s="2" t="s">
         <v>18</v>
       </c>
       <c r="C52" s="2" t="s">
         <v>19</v>
       </c>
       <c r="D52" s="2" t="s">
         <v>136</v>
       </c>
       <c r="E52" s="2" t="s">
         <v>137</v>
       </c>
       <c r="F52" s="2" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="G52" s="2" t="s">
         <v>214</v>
       </c>
       <c r="H52" s="2" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="I52" s="2" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="J52" s="2" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="K52" s="2"/>
       <c r="L52" s="2" t="s">
         <v>42</v>
       </c>
       <c r="M52" s="2" t="s">
         <v>43</v>
       </c>
       <c r="N52" s="2" t="s">
         <v>155</v>
       </c>
       <c r="O52" s="2" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="P52" s="2" t="s">
         <v>31</v>
       </c>
       <c r="Q52" s="2" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="53" spans="1:17">
       <c r="A53" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B53" s="2" t="s">
         <v>18</v>
       </c>
       <c r="C53" s="2" t="s">
         <v>19</v>
       </c>
       <c r="D53" s="2" t="s">
         <v>136</v>
       </c>
       <c r="E53" s="2" t="s">
         <v>137</v>
       </c>
       <c r="F53" s="2" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="G53" s="2" t="s">
         <v>214</v>
       </c>
       <c r="H53" s="2" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="I53" s="2" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="J53" s="2" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="K53" s="2"/>
       <c r="L53" s="2" t="s">
         <v>42</v>
       </c>
       <c r="M53" s="2" t="s">
         <v>43</v>
       </c>
       <c r="N53" s="2" t="s">
         <v>155</v>
       </c>
       <c r="O53" s="2" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="P53" s="2" t="s">
         <v>31</v>
       </c>
       <c r="Q53" s="2" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="54" spans="1:17">
       <c r="A54" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B54" s="2" t="s">
         <v>18</v>
       </c>
       <c r="C54" s="2" t="s">
         <v>19</v>
       </c>
       <c r="D54" s="2" t="s">
         <v>136</v>
       </c>
       <c r="E54" s="2" t="s">
         <v>137</v>
       </c>
       <c r="F54" s="2" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="G54" s="2" t="s">
         <v>214</v>
       </c>
       <c r="H54" s="2" t="s">
         <v>215</v>
       </c>
       <c r="I54" s="2" t="s">
         <v>216</v>
       </c>
       <c r="J54" s="2" t="s">
-        <v>183</v>
+        <v>174</v>
       </c>
       <c r="K54" s="2"/>
       <c r="L54" s="2" t="s">
         <v>42</v>
       </c>
       <c r="M54" s="2" t="s">
         <v>43</v>
       </c>
       <c r="N54" s="2" t="s">
         <v>155</v>
       </c>
       <c r="O54" s="2" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="P54" s="2" t="s">
         <v>64</v>
       </c>
       <c r="Q54" s="2" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="55" spans="1:17">
       <c r="A55" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B55" s="2" t="s">
         <v>18</v>
       </c>
       <c r="C55" s="2" t="s">
         <v>19</v>
       </c>
       <c r="D55" s="2" t="s">
         <v>136</v>
       </c>
       <c r="E55" s="2" t="s">
         <v>137</v>
       </c>
       <c r="F55" s="2" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="G55" s="2" t="s">
         <v>214</v>
       </c>
       <c r="H55" s="2" t="s">
         <v>215</v>
       </c>
       <c r="I55" s="2" t="s">
         <v>216</v>
       </c>
       <c r="J55" s="2" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="K55" s="2"/>
       <c r="L55" s="2" t="s">
         <v>42</v>
       </c>
       <c r="M55" s="2" t="s">
         <v>43</v>
       </c>
       <c r="N55" s="2" t="s">
         <v>155</v>
       </c>
       <c r="O55" s="2" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="P55" s="2" t="s">
         <v>64</v>
       </c>
       <c r="Q55" s="2" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="56" spans="1:17">
       <c r="A56" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B56" s="2" t="s">
         <v>18</v>
       </c>
       <c r="C56" s="2" t="s">
         <v>19</v>
       </c>
       <c r="D56" s="2" t="s">
         <v>136</v>
       </c>
       <c r="E56" s="2" t="s">
         <v>137</v>
       </c>
       <c r="F56" s="2" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="G56" s="2" t="s">
         <v>214</v>
       </c>
       <c r="H56" s="2" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="I56" s="2" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="J56" s="2" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="K56" s="2"/>
       <c r="L56" s="2" t="s">
         <v>42</v>
       </c>
       <c r="M56" s="2" t="s">
         <v>43</v>
       </c>
       <c r="N56" s="2" t="s">
         <v>155</v>
       </c>
       <c r="O56" s="2" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="P56" s="2" t="s">
         <v>31</v>
       </c>
       <c r="Q56" s="2" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="57" spans="1:17">
       <c r="A57" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B57" s="2" t="s">
         <v>18</v>
       </c>
       <c r="C57" s="2" t="s">
         <v>19</v>
       </c>
       <c r="D57" s="2" t="s">
         <v>136</v>
       </c>
       <c r="E57" s="2" t="s">
         <v>137</v>
       </c>
       <c r="F57" s="2" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="G57" s="2" t="s">
         <v>214</v>
       </c>
       <c r="H57" s="2" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="I57" s="2" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="J57" s="2" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="K57" s="2"/>
       <c r="L57" s="2" t="s">
         <v>42</v>
       </c>
       <c r="M57" s="2" t="s">
         <v>43</v>
       </c>
       <c r="N57" s="2" t="s">
         <v>155</v>
       </c>
       <c r="O57" s="2" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="P57" s="2" t="s">
         <v>31</v>
       </c>
       <c r="Q57" s="2" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="58" spans="1:17">
       <c r="A58" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B58" s="2" t="s">
         <v>18</v>
       </c>
       <c r="C58" s="2" t="s">
         <v>19</v>
       </c>
       <c r="D58" s="2" t="s">
         <v>136</v>
       </c>
       <c r="E58" s="2" t="s">
         <v>137</v>
       </c>
       <c r="F58" s="2" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="G58" s="2" t="s">
         <v>214</v>
       </c>
       <c r="H58" s="2" t="s">
         <v>219</v>
       </c>
       <c r="I58" s="2" t="s">
         <v>220</v>
       </c>
       <c r="J58" s="2" t="s">
-        <v>248</v>
+        <v>201</v>
       </c>
       <c r="K58" s="2"/>
       <c r="L58" s="2" t="s">
         <v>42</v>
       </c>
       <c r="M58" s="2" t="s">
         <v>43</v>
       </c>
       <c r="N58" s="2" t="s">
         <v>155</v>
       </c>
       <c r="O58" s="2" t="s">
         <v>249</v>
       </c>
       <c r="P58" s="2" t="s">
         <v>64</v>
       </c>
       <c r="Q58" s="2" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="59" spans="1:17">
-      <c r="A59" s="3" t="s">
-[...8 lines deleted...]
-      <c r="D59" s="3" t="s">
+      <c r="A59" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="B59" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="C59" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="D59" s="2" t="s">
+        <v>136</v>
+      </c>
+      <c r="E59" s="2" t="s">
+        <v>137</v>
+      </c>
+      <c r="F59" s="2" t="s">
         <v>250</v>
       </c>
-      <c r="E59" s="3" t="s">
+      <c r="G59" s="2" t="s">
+        <v>214</v>
+      </c>
+      <c r="H59" s="2" t="s">
+        <v>215</v>
+      </c>
+      <c r="I59" s="2" t="s">
+        <v>216</v>
+      </c>
+      <c r="J59" s="2" t="s">
+        <v>211</v>
+      </c>
+      <c r="K59" s="2"/>
+      <c r="L59" s="2" t="s">
+        <v>42</v>
+      </c>
+      <c r="M59" s="2" t="s">
+        <v>43</v>
+      </c>
+      <c r="N59" s="2" t="s">
+        <v>155</v>
+      </c>
+      <c r="O59" s="2" t="s">
         <v>251</v>
       </c>
-      <c r="F59" s="3" t="s">
-[...30 lines deleted...]
-      <c r="Q59" s="3" t="s">
+      <c r="P59" s="2" t="s">
+        <v>64</v>
+      </c>
+      <c r="Q59" s="2" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="60" spans="1:17">
       <c r="A60" s="3" t="s">
         <v>17</v>
       </c>
       <c r="B60" s="3" t="s">
         <v>18</v>
       </c>
       <c r="C60" s="3" t="s">
         <v>19</v>
       </c>
       <c r="D60" s="3" t="s">
-        <v>250</v>
+        <v>252</v>
       </c>
       <c r="E60" s="3" t="s">
-        <v>251</v>
+        <v>253</v>
       </c>
       <c r="F60" s="3" t="s">
-        <v>257</v>
+        <v>254</v>
       </c>
       <c r="G60" s="3" t="s">
-        <v>258</v>
+        <v>255</v>
       </c>
       <c r="H60" s="3" t="s">
-        <v>149</v>
+        <v>24</v>
       </c>
       <c r="I60" s="3" t="s">
-        <v>259</v>
+        <v>256</v>
       </c>
       <c r="J60" s="3" t="s">
         <v>26</v>
       </c>
       <c r="K60" s="3"/>
       <c r="L60" s="3" t="s">
         <v>42</v>
       </c>
       <c r="M60" s="3" t="s">
         <v>43</v>
       </c>
       <c r="N60" s="3" t="s">
-        <v>260</v>
+        <v>257</v>
       </c>
       <c r="O60" s="3" t="s">
-        <v>261</v>
+        <v>258</v>
       </c>
       <c r="P60" s="3" t="s">
         <v>31</v>
       </c>
       <c r="Q60" s="3" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="61" spans="1:17">
       <c r="A61" s="3" t="s">
         <v>17</v>
       </c>
       <c r="B61" s="3" t="s">
         <v>18</v>
       </c>
       <c r="C61" s="3" t="s">
         <v>19</v>
       </c>
       <c r="D61" s="3" t="s">
-        <v>250</v>
+        <v>252</v>
       </c>
       <c r="E61" s="3" t="s">
-        <v>251</v>
+        <v>253</v>
       </c>
       <c r="F61" s="3" t="s">
-        <v>262</v>
+        <v>259</v>
       </c>
       <c r="G61" s="3" t="s">
-        <v>263</v>
+        <v>260</v>
       </c>
       <c r="H61" s="3" t="s">
         <v>149</v>
       </c>
       <c r="I61" s="3" t="s">
-        <v>259</v>
+        <v>261</v>
       </c>
       <c r="J61" s="3" t="s">
         <v>26</v>
       </c>
       <c r="K61" s="3"/>
       <c r="L61" s="3" t="s">
         <v>42</v>
       </c>
       <c r="M61" s="3" t="s">
         <v>43</v>
       </c>
       <c r="N61" s="3" t="s">
-        <v>264</v>
+        <v>262</v>
       </c>
       <c r="O61" s="3" t="s">
-        <v>265</v>
+        <v>263</v>
       </c>
       <c r="P61" s="3" t="s">
         <v>31</v>
       </c>
       <c r="Q61" s="3" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="62" spans="1:17">
       <c r="A62" s="3" t="s">
         <v>17</v>
       </c>
       <c r="B62" s="3" t="s">
         <v>18</v>
       </c>
       <c r="C62" s="3" t="s">
         <v>19</v>
       </c>
       <c r="D62" s="3" t="s">
-        <v>250</v>
+        <v>252</v>
       </c>
       <c r="E62" s="3" t="s">
-        <v>251</v>
+        <v>253</v>
       </c>
       <c r="F62" s="3" t="s">
-        <v>266</v>
+        <v>264</v>
       </c>
       <c r="G62" s="3" t="s">
-        <v>267</v>
+        <v>265</v>
       </c>
       <c r="H62" s="3" t="s">
-        <v>268</v>
+        <v>149</v>
       </c>
       <c r="I62" s="3" t="s">
-        <v>259</v>
+        <v>261</v>
       </c>
       <c r="J62" s="3" t="s">
         <v>26</v>
       </c>
       <c r="K62" s="3"/>
       <c r="L62" s="3" t="s">
         <v>42</v>
       </c>
       <c r="M62" s="3" t="s">
         <v>43</v>
       </c>
       <c r="N62" s="3" t="s">
-        <v>269</v>
+        <v>266</v>
       </c>
       <c r="O62" s="3" t="s">
-        <v>270</v>
+        <v>267</v>
       </c>
       <c r="P62" s="3" t="s">
         <v>31</v>
       </c>
       <c r="Q62" s="3" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="63" spans="1:17">
       <c r="A63" s="3" t="s">
         <v>17</v>
       </c>
       <c r="B63" s="3" t="s">
         <v>18</v>
       </c>
       <c r="C63" s="3" t="s">
         <v>19</v>
       </c>
       <c r="D63" s="3" t="s">
-        <v>250</v>
+        <v>252</v>
       </c>
       <c r="E63" s="3" t="s">
-        <v>251</v>
+        <v>253</v>
       </c>
       <c r="F63" s="3" t="s">
-        <v>271</v>
+        <v>268</v>
       </c>
       <c r="G63" s="3" t="s">
-        <v>272</v>
+        <v>269</v>
       </c>
       <c r="H63" s="3" t="s">
-        <v>24</v>
+        <v>270</v>
       </c>
       <c r="I63" s="3" t="s">
-        <v>25</v>
+        <v>261</v>
       </c>
       <c r="J63" s="3" t="s">
         <v>26</v>
       </c>
       <c r="K63" s="3"/>
       <c r="L63" s="3" t="s">
         <v>42</v>
       </c>
       <c r="M63" s="3" t="s">
         <v>43</v>
       </c>
       <c r="N63" s="3" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="O63" s="3" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
       <c r="P63" s="3" t="s">
-        <v>64</v>
+        <v>31</v>
       </c>
       <c r="Q63" s="3" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="64" spans="1:17">
       <c r="A64" s="3" t="s">
         <v>17</v>
       </c>
       <c r="B64" s="3" t="s">
         <v>18</v>
       </c>
       <c r="C64" s="3" t="s">
         <v>19</v>
       </c>
       <c r="D64" s="3" t="s">
-        <v>250</v>
+        <v>252</v>
       </c>
       <c r="E64" s="3" t="s">
-        <v>251</v>
+        <v>253</v>
       </c>
       <c r="F64" s="3" t="s">
-        <v>275</v>
+        <v>273</v>
       </c>
       <c r="G64" s="3" t="s">
-        <v>276</v>
+        <v>274</v>
       </c>
       <c r="H64" s="3" t="s">
         <v>24</v>
       </c>
       <c r="I64" s="3" t="s">
         <v>25</v>
       </c>
       <c r="J64" s="3" t="s">
         <v>26</v>
       </c>
       <c r="K64" s="3"/>
       <c r="L64" s="3" t="s">
         <v>42</v>
       </c>
       <c r="M64" s="3" t="s">
         <v>43</v>
       </c>
       <c r="N64" s="3" t="s">
-        <v>277</v>
+        <v>275</v>
       </c>
       <c r="O64" s="3" t="s">
-        <v>278</v>
+        <v>276</v>
       </c>
       <c r="P64" s="3" t="s">
-        <v>31</v>
+        <v>64</v>
       </c>
       <c r="Q64" s="3" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="65" spans="1:17">
       <c r="A65" s="3" t="s">
         <v>17</v>
       </c>
       <c r="B65" s="3" t="s">
         <v>18</v>
       </c>
       <c r="C65" s="3" t="s">
         <v>19</v>
       </c>
       <c r="D65" s="3" t="s">
-        <v>250</v>
+        <v>252</v>
       </c>
       <c r="E65" s="3" t="s">
-        <v>251</v>
+        <v>253</v>
       </c>
       <c r="F65" s="3" t="s">
-        <v>279</v>
+        <v>277</v>
       </c>
       <c r="G65" s="3" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="H65" s="3" t="s">
         <v>24</v>
       </c>
       <c r="I65" s="3" t="s">
-        <v>128</v>
+        <v>25</v>
       </c>
       <c r="J65" s="3" t="s">
         <v>26</v>
       </c>
       <c r="K65" s="3"/>
       <c r="L65" s="3" t="s">
         <v>42</v>
       </c>
       <c r="M65" s="3" t="s">
         <v>43</v>
       </c>
       <c r="N65" s="3" t="s">
-        <v>281</v>
+        <v>279</v>
       </c>
       <c r="O65" s="3" t="s">
-        <v>282</v>
+        <v>280</v>
       </c>
       <c r="P65" s="3" t="s">
         <v>31</v>
       </c>
       <c r="Q65" s="3" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="66" spans="1:17">
-      <c r="A66" s="2" t="s">
-[...8 lines deleted...]
-      <c r="D66" s="2" t="s">
+      <c r="A66" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="B66" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="C66" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="D66" s="3" t="s">
+        <v>252</v>
+      </c>
+      <c r="E66" s="3" t="s">
+        <v>253</v>
+      </c>
+      <c r="F66" s="3" t="s">
+        <v>281</v>
+      </c>
+      <c r="G66" s="3" t="s">
+        <v>282</v>
+      </c>
+      <c r="H66" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="I66" s="3" t="s">
+        <v>128</v>
+      </c>
+      <c r="J66" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="K66" s="3"/>
+      <c r="L66" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="M66" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="N66" s="3" t="s">
         <v>283</v>
       </c>
-      <c r="E66" s="2" t="s">
+      <c r="O66" s="3" t="s">
         <v>284</v>
       </c>
-      <c r="F66" s="2" t="s">
-[...27 lines deleted...]
-      <c r="P66" s="2" t="s">
+      <c r="P66" s="3" t="s">
         <v>31</v>
       </c>
-      <c r="Q66" s="2" t="s">
+      <c r="Q66" s="3" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="67" spans="1:17">
       <c r="A67" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B67" s="2" t="s">
         <v>18</v>
       </c>
       <c r="C67" s="2" t="s">
         <v>19</v>
       </c>
       <c r="D67" s="2" t="s">
-        <v>283</v>
+        <v>285</v>
       </c>
       <c r="E67" s="2" t="s">
-        <v>284</v>
+        <v>286</v>
       </c>
       <c r="F67" s="2" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="G67" s="2" t="s">
-        <v>290</v>
+        <v>288</v>
       </c>
       <c r="H67" s="2" t="s">
-        <v>149</v>
+        <v>24</v>
       </c>
       <c r="I67" s="2" t="s">
-        <v>25</v>
+        <v>50</v>
       </c>
       <c r="J67" s="2" t="s">
         <v>26</v>
       </c>
       <c r="K67" s="2"/>
       <c r="L67" s="2" t="s">
         <v>42</v>
       </c>
       <c r="M67" s="2" t="s">
         <v>43</v>
       </c>
       <c r="N67" s="2" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="O67" s="2" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="P67" s="2" t="s">
         <v>31</v>
       </c>
       <c r="Q67" s="2" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="68" spans="1:17">
       <c r="A68" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B68" s="2" t="s">
         <v>18</v>
       </c>
       <c r="C68" s="2" t="s">
         <v>19</v>
       </c>
       <c r="D68" s="2" t="s">
-        <v>283</v>
+        <v>285</v>
       </c>
       <c r="E68" s="2" t="s">
-        <v>284</v>
+        <v>286</v>
       </c>
       <c r="F68" s="2" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
       <c r="G68" s="2" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="H68" s="2" t="s">
         <v>149</v>
       </c>
       <c r="I68" s="2" t="s">
         <v>25</v>
       </c>
       <c r="J68" s="2" t="s">
         <v>26</v>
       </c>
       <c r="K68" s="2"/>
       <c r="L68" s="2" t="s">
         <v>42</v>
       </c>
       <c r="M68" s="2" t="s">
         <v>43</v>
       </c>
       <c r="N68" s="2" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="O68" s="2" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
       <c r="P68" s="2" t="s">
         <v>31</v>
       </c>
       <c r="Q68" s="2" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="69" spans="1:17">
       <c r="A69" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B69" s="2" t="s">
         <v>18</v>
       </c>
       <c r="C69" s="2" t="s">
         <v>19</v>
       </c>
       <c r="D69" s="2" t="s">
-        <v>283</v>
+        <v>285</v>
       </c>
       <c r="E69" s="2" t="s">
-        <v>284</v>
+        <v>286</v>
       </c>
       <c r="F69" s="2" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="G69" s="2" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="H69" s="2" t="s">
-        <v>299</v>
+        <v>149</v>
       </c>
       <c r="I69" s="2" t="s">
         <v>25</v>
       </c>
       <c r="J69" s="2" t="s">
         <v>26</v>
       </c>
       <c r="K69" s="2"/>
       <c r="L69" s="2" t="s">
-        <v>27</v>
+        <v>42</v>
       </c>
       <c r="M69" s="2" t="s">
         <v>43</v>
       </c>
       <c r="N69" s="2" t="s">
-        <v>291</v>
+        <v>297</v>
       </c>
       <c r="O69" s="2" t="s">
-        <v>300</v>
+        <v>298</v>
       </c>
       <c r="P69" s="2" t="s">
         <v>31</v>
       </c>
       <c r="Q69" s="2" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="70" spans="1:17">
       <c r="A70" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B70" s="2" t="s">
         <v>18</v>
       </c>
       <c r="C70" s="2" t="s">
         <v>19</v>
       </c>
       <c r="D70" s="2" t="s">
-        <v>283</v>
+        <v>285</v>
       </c>
       <c r="E70" s="2" t="s">
-        <v>284</v>
+        <v>286</v>
       </c>
       <c r="F70" s="2" t="s">
+        <v>299</v>
+      </c>
+      <c r="G70" s="2" t="s">
+        <v>300</v>
+      </c>
+      <c r="H70" s="2" t="s">
         <v>301</v>
-      </c>
-[...4 lines deleted...]
-        <v>40</v>
       </c>
       <c r="I70" s="2" t="s">
         <v>25</v>
       </c>
       <c r="J70" s="2" t="s">
         <v>26</v>
       </c>
       <c r="K70" s="2"/>
       <c r="L70" s="2" t="s">
         <v>27</v>
       </c>
       <c r="M70" s="2" t="s">
-        <v>35</v>
+        <v>43</v>
       </c>
       <c r="N70" s="2" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="O70" s="2" t="s">
-        <v>304</v>
+        <v>302</v>
       </c>
       <c r="P70" s="2" t="s">
-        <v>101</v>
+        <v>31</v>
       </c>
       <c r="Q70" s="2" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="71" spans="1:17">
       <c r="A71" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B71" s="2" t="s">
         <v>18</v>
       </c>
       <c r="C71" s="2" t="s">
         <v>19</v>
       </c>
       <c r="D71" s="2" t="s">
-        <v>283</v>
+        <v>285</v>
       </c>
       <c r="E71" s="2" t="s">
-        <v>284</v>
+        <v>286</v>
       </c>
       <c r="F71" s="2" t="s">
-        <v>305</v>
+        <v>303</v>
       </c>
       <c r="G71" s="2" t="s">
-        <v>306</v>
+        <v>304</v>
       </c>
       <c r="H71" s="2" t="s">
         <v>40</v>
       </c>
       <c r="I71" s="2" t="s">
         <v>25</v>
       </c>
       <c r="J71" s="2" t="s">
         <v>26</v>
       </c>
       <c r="K71" s="2"/>
       <c r="L71" s="2" t="s">
         <v>27</v>
       </c>
       <c r="M71" s="2" t="s">
         <v>35</v>
       </c>
       <c r="N71" s="2" t="s">
-        <v>303</v>
+        <v>305</v>
       </c>
       <c r="O71" s="2" t="s">
-        <v>304</v>
+        <v>306</v>
       </c>
       <c r="P71" s="2" t="s">
         <v>101</v>
       </c>
       <c r="Q71" s="2" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="72" spans="1:17">
       <c r="A72" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B72" s="2" t="s">
         <v>18</v>
       </c>
       <c r="C72" s="2" t="s">
         <v>19</v>
       </c>
       <c r="D72" s="2" t="s">
-        <v>283</v>
+        <v>285</v>
       </c>
       <c r="E72" s="2" t="s">
-        <v>284</v>
+        <v>286</v>
       </c>
       <c r="F72" s="2" t="s">
         <v>307</v>
       </c>
       <c r="G72" s="2" t="s">
         <v>308</v>
       </c>
       <c r="H72" s="2" t="s">
         <v>40</v>
       </c>
       <c r="I72" s="2" t="s">
         <v>25</v>
       </c>
       <c r="J72" s="2" t="s">
         <v>26</v>
       </c>
       <c r="K72" s="2"/>
       <c r="L72" s="2" t="s">
         <v>27</v>
       </c>
       <c r="M72" s="2" t="s">
         <v>35</v>
       </c>
       <c r="N72" s="2" t="s">
-        <v>303</v>
+        <v>305</v>
       </c>
       <c r="O72" s="2" t="s">
-        <v>304</v>
+        <v>309</v>
       </c>
       <c r="P72" s="2" t="s">
         <v>101</v>
       </c>
       <c r="Q72" s="2" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="73" spans="1:17">
       <c r="A73" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B73" s="2" t="s">
         <v>18</v>
       </c>
       <c r="C73" s="2" t="s">
         <v>19</v>
       </c>
       <c r="D73" s="2" t="s">
-        <v>283</v>
+        <v>285</v>
       </c>
       <c r="E73" s="2" t="s">
-        <v>284</v>
+        <v>286</v>
       </c>
       <c r="F73" s="2" t="s">
-        <v>309</v>
+        <v>310</v>
       </c>
       <c r="G73" s="2" t="s">
-        <v>310</v>
+        <v>311</v>
       </c>
       <c r="H73" s="2" t="s">
         <v>40</v>
       </c>
       <c r="I73" s="2" t="s">
         <v>25</v>
       </c>
       <c r="J73" s="2" t="s">
         <v>26</v>
       </c>
       <c r="K73" s="2"/>
       <c r="L73" s="2" t="s">
         <v>27</v>
       </c>
       <c r="M73" s="2" t="s">
         <v>35</v>
       </c>
       <c r="N73" s="2" t="s">
-        <v>303</v>
+        <v>305</v>
       </c>
       <c r="O73" s="2" t="s">
-        <v>304</v>
+        <v>312</v>
       </c>
       <c r="P73" s="2" t="s">
         <v>101</v>
       </c>
       <c r="Q73" s="2" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="74" spans="1:17">
       <c r="A74" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B74" s="2" t="s">
         <v>18</v>
       </c>
       <c r="C74" s="2" t="s">
         <v>19</v>
       </c>
       <c r="D74" s="2" t="s">
-        <v>283</v>
+        <v>285</v>
       </c>
       <c r="E74" s="2" t="s">
-        <v>284</v>
+        <v>286</v>
       </c>
       <c r="F74" s="2" t="s">
-        <v>311</v>
+        <v>313</v>
       </c>
       <c r="G74" s="2" t="s">
-        <v>312</v>
+        <v>314</v>
       </c>
       <c r="H74" s="2" t="s">
         <v>40</v>
       </c>
       <c r="I74" s="2" t="s">
         <v>25</v>
       </c>
       <c r="J74" s="2" t="s">
         <v>26</v>
       </c>
       <c r="K74" s="2"/>
       <c r="L74" s="2" t="s">
         <v>27</v>
       </c>
       <c r="M74" s="2" t="s">
         <v>35</v>
       </c>
       <c r="N74" s="2" t="s">
-        <v>303</v>
+        <v>305</v>
       </c>
       <c r="O74" s="2" t="s">
-        <v>304</v>
+        <v>306</v>
       </c>
       <c r="P74" s="2" t="s">
         <v>101</v>
       </c>
       <c r="Q74" s="2" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="75" spans="1:17">
       <c r="A75" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B75" s="2" t="s">
         <v>18</v>
       </c>
       <c r="C75" s="2" t="s">
         <v>19</v>
       </c>
       <c r="D75" s="2" t="s">
-        <v>283</v>
+        <v>285</v>
       </c>
       <c r="E75" s="2" t="s">
-        <v>284</v>
+        <v>286</v>
       </c>
       <c r="F75" s="2" t="s">
-        <v>313</v>
+        <v>315</v>
       </c>
       <c r="G75" s="2" t="s">
-        <v>314</v>
+        <v>316</v>
       </c>
       <c r="H75" s="2" t="s">
         <v>40</v>
       </c>
       <c r="I75" s="2" t="s">
         <v>25</v>
       </c>
       <c r="J75" s="2" t="s">
         <v>26</v>
       </c>
       <c r="K75" s="2"/>
       <c r="L75" s="2" t="s">
         <v>27</v>
       </c>
       <c r="M75" s="2" t="s">
         <v>35</v>
       </c>
       <c r="N75" s="2" t="s">
-        <v>303</v>
+        <v>305</v>
       </c>
       <c r="O75" s="2" t="s">
-        <v>304</v>
+        <v>306</v>
       </c>
       <c r="P75" s="2" t="s">
         <v>101</v>
       </c>
       <c r="Q75" s="2" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="76" spans="1:17">
       <c r="A76" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B76" s="2" t="s">
         <v>18</v>
       </c>
       <c r="C76" s="2" t="s">
         <v>19</v>
       </c>
       <c r="D76" s="2" t="s">
-        <v>283</v>
+        <v>285</v>
       </c>
       <c r="E76" s="2" t="s">
-        <v>284</v>
+        <v>286</v>
       </c>
       <c r="F76" s="2" t="s">
-        <v>315</v>
+        <v>317</v>
       </c>
       <c r="G76" s="2" t="s">
-        <v>316</v>
+        <v>318</v>
       </c>
       <c r="H76" s="2" t="s">
-        <v>317</v>
+        <v>40</v>
       </c>
       <c r="I76" s="2" t="s">
         <v>25</v>
       </c>
       <c r="J76" s="2" t="s">
         <v>26</v>
       </c>
       <c r="K76" s="2"/>
       <c r="L76" s="2" t="s">
         <v>27</v>
       </c>
       <c r="M76" s="2" t="s">
-        <v>43</v>
+        <v>35</v>
       </c>
       <c r="N76" s="2" t="s">
-        <v>318</v>
+        <v>305</v>
       </c>
       <c r="O76" s="2" t="s">
-        <v>319</v>
+        <v>306</v>
       </c>
       <c r="P76" s="2" t="s">
-        <v>31</v>
+        <v>101</v>
       </c>
       <c r="Q76" s="2" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="77" spans="1:17">
       <c r="A77" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B77" s="2" t="s">
         <v>18</v>
       </c>
       <c r="C77" s="2" t="s">
         <v>19</v>
       </c>
       <c r="D77" s="2" t="s">
-        <v>283</v>
+        <v>285</v>
       </c>
       <c r="E77" s="2" t="s">
-        <v>284</v>
+        <v>286</v>
       </c>
       <c r="F77" s="2" t="s">
+        <v>319</v>
+      </c>
+      <c r="G77" s="2" t="s">
         <v>320</v>
       </c>
-      <c r="G77" s="2" t="s">
+      <c r="H77" s="2" t="s">
         <v>321</v>
       </c>
-      <c r="H77" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I77" s="2" t="s">
-        <v>85</v>
+        <v>25</v>
       </c>
       <c r="J77" s="2" t="s">
         <v>26</v>
       </c>
       <c r="K77" s="2"/>
       <c r="L77" s="2" t="s">
         <v>27</v>
       </c>
       <c r="M77" s="2" t="s">
         <v>43</v>
       </c>
       <c r="N77" s="2" t="s">
         <v>322</v>
       </c>
       <c r="O77" s="2" t="s">
         <v>323</v>
       </c>
       <c r="P77" s="2" t="s">
         <v>31</v>
       </c>
       <c r="Q77" s="2" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="78" spans="1:17">
       <c r="A78" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B78" s="2" t="s">
         <v>18</v>
       </c>
       <c r="C78" s="2" t="s">
         <v>19</v>
       </c>
       <c r="D78" s="2" t="s">
-        <v>283</v>
+        <v>285</v>
       </c>
       <c r="E78" s="2" t="s">
-        <v>284</v>
+        <v>286</v>
       </c>
       <c r="F78" s="2" t="s">
         <v>324</v>
       </c>
       <c r="G78" s="2" t="s">
         <v>325</v>
       </c>
       <c r="H78" s="2" t="s">
-        <v>299</v>
+        <v>301</v>
       </c>
       <c r="I78" s="2" t="s">
         <v>85</v>
       </c>
       <c r="J78" s="2" t="s">
         <v>26</v>
       </c>
       <c r="K78" s="2"/>
       <c r="L78" s="2" t="s">
         <v>27</v>
       </c>
       <c r="M78" s="2" t="s">
         <v>43</v>
       </c>
       <c r="N78" s="2" t="s">
         <v>326</v>
       </c>
       <c r="O78" s="2" t="s">
         <v>327</v>
       </c>
       <c r="P78" s="2" t="s">
         <v>31</v>
       </c>
       <c r="Q78" s="2" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="79" spans="1:17">
       <c r="A79" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B79" s="2" t="s">
         <v>18</v>
       </c>
       <c r="C79" s="2" t="s">
         <v>19</v>
       </c>
       <c r="D79" s="2" t="s">
-        <v>283</v>
+        <v>285</v>
       </c>
       <c r="E79" s="2" t="s">
-        <v>284</v>
+        <v>286</v>
       </c>
       <c r="F79" s="2" t="s">
         <v>328</v>
       </c>
       <c r="G79" s="2" t="s">
         <v>329</v>
       </c>
       <c r="H79" s="2" t="s">
-        <v>330</v>
+        <v>301</v>
       </c>
       <c r="I79" s="2" t="s">
         <v>85</v>
       </c>
       <c r="J79" s="2" t="s">
         <v>26</v>
       </c>
       <c r="K79" s="2"/>
       <c r="L79" s="2" t="s">
         <v>27</v>
       </c>
       <c r="M79" s="2" t="s">
         <v>43</v>
       </c>
       <c r="N79" s="2" t="s">
+        <v>330</v>
+      </c>
+      <c r="O79" s="2" t="s">
         <v>331</v>
-      </c>
-[...1 lines deleted...]
-        <v>332</v>
       </c>
       <c r="P79" s="2" t="s">
         <v>31</v>
       </c>
       <c r="Q79" s="2" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="80" spans="1:17">
-      <c r="A80" s="3" t="s">
-[...8 lines deleted...]
-      <c r="D80" s="3" t="s">
+      <c r="A80" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="B80" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="C80" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="D80" s="2" t="s">
+        <v>285</v>
+      </c>
+      <c r="E80" s="2" t="s">
+        <v>286</v>
+      </c>
+      <c r="F80" s="2" t="s">
+        <v>332</v>
+      </c>
+      <c r="G80" s="2" t="s">
         <v>333</v>
       </c>
-      <c r="E80" s="3" t="s">
+      <c r="H80" s="2" t="s">
         <v>334</v>
       </c>
-      <c r="F80" s="3" t="s">
+      <c r="I80" s="2" t="s">
+        <v>85</v>
+      </c>
+      <c r="J80" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="K80" s="2"/>
+      <c r="L80" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="M80" s="2" t="s">
+        <v>43</v>
+      </c>
+      <c r="N80" s="2" t="s">
         <v>335</v>
       </c>
-      <c r="G80" s="3" t="s">
+      <c r="O80" s="2" t="s">
         <v>336</v>
       </c>
-      <c r="H80" s="3" t="s">
-[...24 lines deleted...]
-      <c r="Q80" s="3" t="s">
+      <c r="P80" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="Q80" s="2" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="81" spans="1:17">
       <c r="A81" s="3" t="s">
         <v>17</v>
       </c>
       <c r="B81" s="3" t="s">
         <v>18</v>
       </c>
       <c r="C81" s="3" t="s">
         <v>19</v>
       </c>
       <c r="D81" s="3" t="s">
-        <v>333</v>
+        <v>337</v>
       </c>
       <c r="E81" s="3" t="s">
-        <v>334</v>
+        <v>338</v>
       </c>
       <c r="F81" s="3" t="s">
+        <v>339</v>
+      </c>
+      <c r="G81" s="3" t="s">
         <v>340</v>
       </c>
-      <c r="G81" s="3" t="s">
+      <c r="H81" s="3" t="s">
         <v>341</v>
       </c>
-      <c r="H81" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I81" s="3" t="s">
-        <v>25</v>
+        <v>342</v>
       </c>
       <c r="J81" s="3" t="s">
         <v>26</v>
       </c>
       <c r="K81" s="3"/>
       <c r="L81" s="3" t="s">
-        <v>27</v>
+        <v>42</v>
       </c>
       <c r="M81" s="3" t="s">
-        <v>35</v>
+        <v>43</v>
       </c>
       <c r="N81" s="3" t="s">
-        <v>342</v>
+        <v>99</v>
       </c>
       <c r="O81" s="3" t="s">
         <v>343</v>
       </c>
       <c r="P81" s="3" t="s">
+        <v>101</v>
+      </c>
+      <c r="Q81" s="3" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="82" spans="1:17">
+      <c r="A82" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="B82" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="C82" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="D82" s="3" t="s">
+        <v>337</v>
+      </c>
+      <c r="E82" s="3" t="s">
+        <v>338</v>
+      </c>
+      <c r="F82" s="3" t="s">
+        <v>344</v>
+      </c>
+      <c r="G82" s="3" t="s">
+        <v>345</v>
+      </c>
+      <c r="H82" s="3" t="s">
+        <v>149</v>
+      </c>
+      <c r="I82" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="J82" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="K82" s="3"/>
+      <c r="L82" s="3" t="s">
+        <v>27</v>
+      </c>
+      <c r="M82" s="3" t="s">
+        <v>35</v>
+      </c>
+      <c r="N82" s="3" t="s">
+        <v>346</v>
+      </c>
+      <c r="O82" s="3" t="s">
+        <v>347</v>
+      </c>
+      <c r="P82" s="3" t="s">
         <v>31</v>
       </c>
-      <c r="Q81" s="3" t="s">
+      <c r="Q82" s="3" t="s">
         <v>32</v>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A2:Q81"/>
+  <autoFilter ref="A2:Q82"/>
   <mergeCells>
     <mergeCell ref="A3:A5"/>
     <mergeCell ref="B3:B5"/>
     <mergeCell ref="C3:C5"/>
     <mergeCell ref="D3:D5"/>
     <mergeCell ref="E3:E5"/>
     <mergeCell ref="Q3:Q5"/>
     <mergeCell ref="A6:A15"/>
     <mergeCell ref="B6:B15"/>
     <mergeCell ref="C6:C15"/>
     <mergeCell ref="D6:D15"/>
     <mergeCell ref="E6:E15"/>
     <mergeCell ref="Q6:Q15"/>
     <mergeCell ref="A16:A21"/>
     <mergeCell ref="B16:B21"/>
     <mergeCell ref="C16:C21"/>
     <mergeCell ref="D16:D21"/>
     <mergeCell ref="E16:E21"/>
     <mergeCell ref="Q16:Q21"/>
     <mergeCell ref="A22:A24"/>
     <mergeCell ref="B22:B24"/>
     <mergeCell ref="C22:C24"/>
     <mergeCell ref="D22:D24"/>
     <mergeCell ref="E22:E24"/>
     <mergeCell ref="Q22:Q24"/>
-    <mergeCell ref="A25:A58"/>
-[...22 lines deleted...]
-    <mergeCell ref="Q80:Q81"/>
+    <mergeCell ref="A25:A59"/>
+    <mergeCell ref="B25:B59"/>
+    <mergeCell ref="C25:C59"/>
+    <mergeCell ref="D25:D59"/>
+    <mergeCell ref="E25:E59"/>
+    <mergeCell ref="Q25:Q59"/>
+    <mergeCell ref="A60:A66"/>
+    <mergeCell ref="B60:B66"/>
+    <mergeCell ref="C60:C66"/>
+    <mergeCell ref="D60:D66"/>
+    <mergeCell ref="E60:E66"/>
+    <mergeCell ref="Q60:Q66"/>
+    <mergeCell ref="A67:A80"/>
+    <mergeCell ref="B67:B80"/>
+    <mergeCell ref="C67:C80"/>
+    <mergeCell ref="D67:D80"/>
+    <mergeCell ref="E67:E80"/>
+    <mergeCell ref="Q67:Q80"/>
+    <mergeCell ref="A81:A82"/>
+    <mergeCell ref="B81:B82"/>
+    <mergeCell ref="C81:C82"/>
+    <mergeCell ref="D81:D82"/>
+    <mergeCell ref="E81:E82"/>
+    <mergeCell ref="Q81:Q82"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>