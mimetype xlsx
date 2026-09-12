--- v0 (2026-05-13)
+++ v1 (2026-09-12)
@@ -7,58 +7,58 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Заходи" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Заходи'!$A$2:$Q$6</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Заходи'!$A$2:$Q$8</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="55">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="59">
   <si>
     <t>№ Напрямку</t>
   </si>
   <si>
     <t>Напрямок</t>
   </si>
   <si>
     <t>Проблема</t>
   </si>
   <si>
     <t>№ ОСР</t>
   </si>
   <si>
     <t>Назва ОСР</t>
   </si>
   <si>
     <t>№ Заходу</t>
   </si>
   <si>
     <t>Назва заходу</t>
   </si>
   <si>
     <t>Дата початку</t>
   </si>
   <si>
@@ -67,185 +67,198 @@
   <si>
     <t>Головний виконавець</t>
   </si>
   <si>
     <t>Співвиконавці</t>
   </si>
   <si>
     <t>Джерела фінансування</t>
   </si>
   <si>
     <t>Обсяги фінансування, тис.грн.</t>
   </si>
   <si>
     <t>Показник (індикатор) виконання</t>
   </si>
   <si>
     <t>Стан виконання</t>
   </si>
   <si>
     <t>Статус виконання</t>
   </si>
   <si>
     <t>Оцінка досягнення ОСР</t>
   </si>
   <si>
-    <t>1.3</t>
-[...17 lines deleted...]
-    <t>Drafting and submitting to the Cabinet of Ministers of Ukraine a draft law proposing to define the term “other paid work” for the purposes of the Law</t>
+    <t>2.3</t>
+  </si>
+  <si>
+    <t>Customs and taxation</t>
+  </si>
+  <si>
+    <t>2.3.3 Flawed procedure for filing administrative appeals against actions of customs officials</t>
+  </si>
+  <si>
+    <t>2.3.3.1</t>
+  </si>
+  <si>
+    <t>An effective and transparent mechanism for reviewing complaints against actions of customs officials, as well as monitoring the results of their review, has been introduced</t>
+  </si>
+  <si>
+    <t>2.3.3.1.1</t>
+  </si>
+  <si>
+    <t>Drafting and submitting to the Cabinet of Ministers of Ukraine the draft law proposing amendments to the Customs Code of Ukraine, which would provide for the obligation to publish on the official website of the State Customs Service without any delay the depersonalized text of all decisions issued following the review of complaints</t>
+  </si>
+  <si>
+    <t>01.03.2023</t>
+  </si>
+  <si>
+    <t>31.10.2023</t>
+  </si>
+  <si>
+    <t>Ministry of Finance of Ukraine</t>
+  </si>
+  <si>
+    <t>State Customs Service of Ukraine</t>
+  </si>
+  <si>
+    <t>state budget</t>
+  </si>
+  <si>
+    <t>within the established budget allocations for the relevant year</t>
+  </si>
+  <si>
+    <t>The draft law has been submitted to the Parliament of Ukraine.</t>
+  </si>
+  <si>
+    <t>The Draft Law of Ukraine On Amendments to the Customs Code of Ukraine on the Implementation of Certain Provisions of the Union Customs Code was submitted by the Cabinet of Ministers of Ukraine to the Verkhovna Rada of Ukraine and registered under No. 10411 of January 16, 2024</t>
+  </si>
+  <si>
+    <t>Implemented</t>
+  </si>
+  <si>
+    <t>0.0</t>
+  </si>
+  <si>
+    <t>2.3.3.1.2</t>
+  </si>
+  <si>
+    <t>Annually preparing a public report on the statistics and results of administrative review of complaints against actions of the customs authorities; conducting ongoing monitoring of the effectiveness of administrative review of administrative complaints, including with the involvement of business associations</t>
+  </si>
+  <si>
+    <t>31.12.2025</t>
+  </si>
+  <si>
+    <t>The report has been made public.</t>
+  </si>
+  <si>
+    <t>Наказом від 09.05.2023 № 190 «Про затвердження форми звіту про розгляд скарг Державною митною службою України» запроваджено моніторинг результатів розгляду у Державній митній службі України скарг на рішення, дії або бездіяльність митних органів відповідно до глави 4 Митного кодексу України, щомісячне узагальнення і щорічна підготовка та оприлюднення на сайті Держмитслужби відповідного звіту.
+На виконання підпункту 3.1 пункту 3 наказу Держмитслужби від 09.05.2023 № 190 «Про затвердження форми звіту про розгляд скарг Державною митною службою України» повідомляємо, що Звіт про розгляд скарг Державної митної служби України за 2023 та 2024 роки розміщено та оприлюднено на офіційному вебпорталі Держмитслужби у розділі «Діяльність», підрозділі «Плани і звіти роботи».
+https://customs.gov.ua/plani-ta-zviti-roboti 
+Звіт про розгляд скарг Державною митною службою України щомісяця доповідається керівнику Держмитслужби.
+Публічний звіт про статистику і результати адміністративного розгляду скарг на дії посадових органів митниці за 2025 рік опублікований на офіційному сайті Держмитслужби.
+Таким чином, захід виконано вчасно і повністю.</t>
+  </si>
+  <si>
+    <t>2.3.3.2</t>
+  </si>
+  <si>
+    <t>The mechanism for bringing customs officials to disciplinary liability (including dismissal) is effective and transparent</t>
+  </si>
+  <si>
+    <t>2.3.3.2.1</t>
+  </si>
+  <si>
+    <t>Drafting an organizational administrative act (order) that:
+1) obligates the State Customs Service to publish on a quarterly basis the results of the work of disciplinary committees formed at the State Customs Service and in the customs authorities, in a breakdown by customs authorities, the number of cases examined, the kinds of recommended decisions, the number and kinds of decisions made by officials to impose a disciplinary penalty on a civil servant or discontinue the disciplinary proceeding;
+2) obligates the State Customs Service to conduct annual monitoring of the results of review of disciplinary complaints against actions officials and other employees of the customs authorities, followed by publication and public discussion of the results of such monitoring</t>
+  </si>
+  <si>
+    <t>31.05.2023</t>
+  </si>
+  <si>
+    <t>The order has been issued.</t>
+  </si>
+  <si>
+    <t>Order of the State Customs Service of Ukraine dated May 11, 2023 No. 197 amended the order of the State Customs Service of Ukraine dated July 05, 2022 No. 310 On Approval of the Procedure for Organizing Work on Disciplinary Proceedings in the State Customs Service of Ukraine and supplemented the Procedure with a new Section 6, which established monitoring and publishing the results of the work of disciplinary commissions in the State Customs Service of Ukraine.</t>
+  </si>
+  <si>
+    <t>2.3.3.2.2</t>
+  </si>
+  <si>
+    <t>Quarterly publication of the results of the work of disciplinary committees formed at the State Customs Service and in customs authorities pursuant to the order indicated in subclause 2.3.3.2.1</t>
   </si>
   <si>
     <t>01.05.2023</t>
   </si>
   <si>
-    <t>31.01.2024</t>
-[...109 lines deleted...]
-З огляду на те, що настала дата завершення строку виконання відповідного заходу, а законопроект станом на момент звітування не розроблено та не забезпечувалось його подання Кабінетові Міністрів України, такий захід вважається не виконаним.</t>
+    <t>The results are published on a quarterly basis.</t>
+  </si>
+  <si>
+    <t>Опубліковано результати роботи дисциплінарних комісій, утворених у Держмитслужбі та її територіальних органах, за ІІ, ІІІ, IV квартали 2023 року, І, ІІ, ІІІ, IV квартали 2024 року та І, ІІ, ІІІ, IV квартали 2025 року, відповідно до Порядку організації роботи із здійснення дисциплінарних проваджень у Державній митній службі України, затвердженого наказом Державної митної служби України від 05.07.2022 № 310.
+https://customs.gov.ua/robota-z-personalom 
+Таким чином, захід виконано вчасно.</t>
+  </si>
+  <si>
+    <t>2.3.3.2.3</t>
+  </si>
+  <si>
+    <t>Monitoring the results of the review of disciplinary complaints against actions of officials and other employees of the customs authorities pursuant to the order indicated in subclause 2.3.3.2.1</t>
+  </si>
+  <si>
+    <t>The monitoring results are published annually.</t>
+  </si>
+  <si>
+    <t>На виконання заходу 2.3.3.2.3. (здійснення моніторингу результатів розгляду дисциплінарних скарг на дії посадових осіб та інших працівників митних органів відповідно до наказу, зазначеного у підпункті 2.3.3.2.1) опубліковано щорічний моніторинг результатів розгляду скарг на дії посадових осіб апарату Держмитслужби та її територіальних органів, на підставі яких було порушено дисціплінарні провадження, відповідно до Порядку організації роботи із здійснення дисциплінарних проваджень у Державній митній службі України, затвердженого наказом Державної митної служби України від 05.07.2022 № 310 (із змінами).
+https://customs.gov.ua/robota-z-personalom
+Таким чином, захід виконано вчасно.</t>
+  </si>
+  <si>
+    <t>2.3.3.2.4</t>
+  </si>
+  <si>
+    <t>Publicly discussing the results of the monitoring pursuant to the order indicated in subclause 2.3.3.2.1</t>
+  </si>
+  <si>
+    <t>The monitoring results are discussed annually.</t>
+  </si>
+  <si>
+    <t>29 лютого 2024 року проведено публічне обговорення результатів щорічного моніторингу за 2023 рік щодо розгляду скарг на дії посадових осіб Держмитслужби, на підставі яких порушені дисциплінарні провадження, відповідно до Порядку організації роботи із здійснення дисциплінарних проваджень у Державній митній службі України, затвердженого наказом Держмитслужби від 05.07.2022 № 310.
+27 лютого 2025 року, у форматі відеоконференції на платформі Zoom, здійснено публічне обговорення результатів щорічного моніторингу щодо розгляду скарг на дії посадових осіб Держмитслужби, на підставі яких було порушено дисциплінарні провадження, відповідно до Порядку організації роботи із здійснення дисциплінарних проваджень у Державній митній службі України, затвердженого наказом Держмитслужби від 05.07.2022 № 310.
+У межах інформування за 4 квартал 2025 року Держмитслужба повідомляє.
+На виконання заходу 2.3.3.2.4. (публічне обговорення результатів моніторингу відповідно до наказу, зазначеного у підпункті 2.3.3.2.1) заплановане на 19 лютого 2026 року, у форматі відеоконференції на платформі Zoom, публічне обговорення результатів щорічного моніторингу щодо розгляду скарг на дії посадових осіб апарату Держмитслужби та її територіальних органів,
+на підставі яких було порушено дисциплінарні провадження.
+Запрошення представників громадськості, опубліковано на офіційному вебпорталі Держмитслужби, відповідно до Порядку проведення консультацій
+з громадськістю з питань формування та реалізації державної політики, затвердженого постановою Кабінету Міністрів України від 03 листопада 2010 року № 996.
+Інформація за 1 квартал 2026 року.
+19 лютого 2026 року, у форматі відеоконференції на платформі Zoom, здійснено публічне обговорення результатів щорічного моніторингу щодо розгляду скарг на дії посадових осіб Держмитслужби, на підставі яких було порушено дисциплінарні провадження.
+Таким чином, на виконання заходу 2.3.3.2.4. Держмитслужбою забезпечено щорічне публічне обговорення результатів моніторингу розгляду скарг на дії посадових осіб відповідно до Порядку організації роботи із здійснення дисциплінарних проваджень у Державній митній службі України, затвердженого наказом Держмитслужби від 05.07.2022 №310 (зі змінами, внесеними наказом від 11.05.2023 №197), яким передбачено щорічне проведення відповідного моніторингу з публікацією його результатів на офіційному вебпорталі не пізніше 20 січня року, наступного за звітним, та подальше публічне обговорення у встановленому законодавством порядку.
+Зокрема, публічне обговорення результатів моніторингу у межах строку виконання заходу (01.05.2023–31.12.2025) проведено:
+29 лютого 2024 року — за результатами моніторингу за 2023 рік;
+27 лютого 2025 року — за результатами моніторингу за 2024 рік.
+З огляду на зазначену інформацію, захід є таким, що виконано вчасно та повністю.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -594,55 +607,55 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Q6"/>
+  <dimension ref="A1:Q8"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="2" topLeftCell="A3" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="A3" sqref="A3:Q6"/>
+      <selection pane="bottomLeft" activeCell="A3" sqref="A3:Q8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="10" customWidth="true" style="0"/>
     <col min="5" max="5" width="30" customWidth="true" style="0"/>
     <col min="6" max="6" width="13" customWidth="true" style="0"/>
     <col min="7" max="7" width="60" customWidth="true" style="0"/>
     <col min="8" max="8" width="15" customWidth="true" style="0"/>
     <col min="9" max="9" width="15" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="22" customWidth="true" style="0"/>
     <col min="13" max="13" width="20" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="60" customWidth="true" style="0"/>
     <col min="16" max="16" width="15" customWidth="true" style="0"/>
     <col min="17" max="17" width="15" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:17">
       <c r="A1" s="1" t="s">
@@ -725,252 +738,342 @@
       </c>
       <c r="C3" s="2" t="s">
         <v>19</v>
       </c>
       <c r="D3" s="2" t="s">
         <v>20</v>
       </c>
       <c r="E3" s="2" t="s">
         <v>21</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>22</v>
       </c>
       <c r="G3" s="2" t="s">
         <v>23</v>
       </c>
       <c r="H3" s="2" t="s">
         <v>24</v>
       </c>
       <c r="I3" s="2" t="s">
         <v>25</v>
       </c>
       <c r="J3" s="2" t="s">
         <v>26</v>
       </c>
-      <c r="K3" s="2"/>
+      <c r="K3" s="2" t="s">
+        <v>27</v>
+      </c>
       <c r="L3" s="2" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="M3" s="2" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="N3" s="2" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="O3" s="2" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="P3" s="2" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="Q3" s="2" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
     </row>
     <row r="4" spans="1:17">
-      <c r="A4" s="3" t="s">
+      <c r="A4" s="2" t="s">
         <v>17</v>
       </c>
-      <c r="B4" s="3" t="s">
+      <c r="B4" s="2" t="s">
         <v>18</v>
       </c>
-      <c r="C4" s="3" t="s">
+      <c r="C4" s="2" t="s">
         <v>19</v>
       </c>
-      <c r="D4" s="3" t="s">
+      <c r="D4" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="E4" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="F4" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="G4" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="H4" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="I4" s="2" t="s">
+        <v>36</v>
+      </c>
+      <c r="J4" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="K4" s="2"/>
+      <c r="L4" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="M4" s="2" t="s">
+        <v>29</v>
+      </c>
+      <c r="N4" s="2" t="s">
+        <v>37</v>
+      </c>
+      <c r="O4" s="2" t="s">
+        <v>38</v>
+      </c>
+      <c r="P4" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="Q4" s="2" t="s">
         <v>33</v>
-      </c>
-[...35 lines deleted...]
-        <v>32</v>
       </c>
     </row>
     <row r="5" spans="1:17">
-      <c r="A5" s="2" t="s">
+      <c r="A5" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="B5" s="2" t="s">
+      <c r="B5" s="3" t="s">
         <v>18</v>
       </c>
-      <c r="C5" s="2" t="s">
+      <c r="C5" s="3" t="s">
         <v>19</v>
       </c>
-      <c r="D5" s="2" t="s">
+      <c r="D5" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="E5" s="3" t="s">
         <v>40</v>
       </c>
-      <c r="E5" s="2" t="s">
+      <c r="F5" s="3" t="s">
         <v>41</v>
       </c>
-      <c r="F5" s="2" t="s">
+      <c r="G5" s="3" t="s">
         <v>42</v>
       </c>
-      <c r="G5" s="2" t="s">
+      <c r="H5" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="I5" s="3" t="s">
         <v>43</v>
       </c>
-      <c r="H5" s="2" t="s">
+      <c r="J5" s="3" t="s">
+        <v>27</v>
+      </c>
+      <c r="K5" s="3"/>
+      <c r="L5" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="M5" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="N5" s="3" t="s">
         <v>44</v>
       </c>
-      <c r="I5" s="2" t="s">
-[...5 lines deleted...]
-      <c r="K5" s="2" t="s">
+      <c r="O5" s="3" t="s">
         <v>45</v>
       </c>
-      <c r="L5" s="2" t="s">
-[...14 lines deleted...]
-      <c r="Q5" s="2" t="s">
+      <c r="P5" s="3" t="s">
         <v>32</v>
+      </c>
+      <c r="Q5" s="3" t="s">
+        <v>33</v>
       </c>
     </row>
     <row r="6" spans="1:17">
       <c r="A6" s="3" t="s">
         <v>17</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>18</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>19</v>
       </c>
       <c r="D6" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="E6" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="F6" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="G6" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="H6" s="3" t="s">
         <v>48</v>
       </c>
-      <c r="E6" s="3" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="I6" s="3" t="s">
-        <v>53</v>
+        <v>36</v>
       </c>
       <c r="J6" s="3" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="K6" s="3"/>
       <c r="L6" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="M6" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="N6" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="O6" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="P6" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="Q6" s="3" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="7" spans="1:17">
+      <c r="A7" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="B7" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="C7" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="D7" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="E7" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="F7" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="G7" s="3" t="s">
+        <v>52</v>
+      </c>
+      <c r="H7" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="I7" s="3" t="s">
+        <v>36</v>
+      </c>
+      <c r="J7" s="3" t="s">
         <v>27</v>
       </c>
-      <c r="M6" s="3" t="s">
+      <c r="K7" s="3"/>
+      <c r="L7" s="3" t="s">
         <v>28</v>
       </c>
-      <c r="N6" s="3" t="s">
+      <c r="M7" s="3" t="s">
         <v>29</v>
       </c>
-      <c r="O6" s="3" t="s">
+      <c r="N7" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="O7" s="3" t="s">
         <v>54</v>
       </c>
-      <c r="P6" s="3" t="s">
-[...2 lines deleted...]
-      <c r="Q6" s="3" t="s">
+      <c r="P7" s="3" t="s">
         <v>32</v>
+      </c>
+      <c r="Q7" s="3" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="8" spans="1:17">
+      <c r="A8" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="B8" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="C8" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="D8" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="E8" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="F8" s="3" t="s">
+        <v>55</v>
+      </c>
+      <c r="G8" s="3" t="s">
+        <v>56</v>
+      </c>
+      <c r="H8" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="I8" s="3" t="s">
+        <v>36</v>
+      </c>
+      <c r="J8" s="3" t="s">
+        <v>27</v>
+      </c>
+      <c r="K8" s="3"/>
+      <c r="L8" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="M8" s="3" t="s">
+        <v>29</v>
+      </c>
+      <c r="N8" s="3" t="s">
+        <v>57</v>
+      </c>
+      <c r="O8" s="3" t="s">
+        <v>58</v>
+      </c>
+      <c r="P8" s="3" t="s">
+        <v>32</v>
+      </c>
+      <c r="Q8" s="3" t="s">
+        <v>33</v>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A2:Q6"/>
+  <autoFilter ref="A2:Q8"/>
   <mergeCells>
-    <mergeCell ref="A3:A3"/>
-[...22 lines deleted...]
-    <mergeCell ref="Q6:Q6"/>
+    <mergeCell ref="A3:A4"/>
+    <mergeCell ref="B3:B4"/>
+    <mergeCell ref="C3:C4"/>
+    <mergeCell ref="D3:D4"/>
+    <mergeCell ref="E3:E4"/>
+    <mergeCell ref="Q3:Q4"/>
+    <mergeCell ref="A5:A8"/>
+    <mergeCell ref="B5:B8"/>
+    <mergeCell ref="C5:C8"/>
+    <mergeCell ref="D5:D8"/>
+    <mergeCell ref="E5:E8"/>
+    <mergeCell ref="Q5:Q8"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>