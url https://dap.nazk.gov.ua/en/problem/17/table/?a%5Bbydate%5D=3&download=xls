--- v0 (2026-05-13)
+++ v1 (2026-07-14)
@@ -142,57 +142,59 @@
   <si>
     <t>0.0</t>
   </si>
   <si>
     <t>1.5.2.4</t>
   </si>
   <si>
     <t>The procedure for using online mass media, outdoor advertising, social media and other online platforms for election campaign purposes has been established</t>
   </si>
   <si>
     <t>1.5.2.4.1</t>
   </si>
   <si>
     <t>Supporting the consideration of the Draft Law of Ukraine On Amendments to the Election Code of Ukraine Towards Improvement of the Regulation of the Communications Support of Elections and Pre-election Campaigning (registration number 8310 dated December 27, 2022) in the Parliament of Ukraine (particularly if the President of Ukraine vetoes the draft law)</t>
   </si>
   <si>
     <t>01.01.1970</t>
   </si>
   <si>
     <t>Ministry of Culture and Strategic Communications of Ukraine</t>
   </si>
   <si>
     <t>The law has been signed by the President of Ukraine.</t>
   </si>
   <si>
-    <t>За інформацією від виконавця у Верховній Раді України (далі - Верховна Рада) зареєстровано проект Закону України «Про внесення змін до Виборчого кодексу України щодо вдосконалення регулювання інформаційного забезпечення виборів та здійснення передвиборної агітації» (реєстр. № 8310 від 27.12.2022). 
+    <t>За інформацією від виконавця у Верховній Раді України (далі - Верховна Рада) зареєстровано проект Закону України «Про внесення змін до Виборчого кодексу України щодо вдосконалення регулювання інформаційного забезпечення виборів та здійснення передвиборної агітації» (реєстр. № 8310 від 27.12.2022).
 16.03.2023 Комітетом Верховної Ради України з питань організації державної влади, місцевого самоврядування, регіонального розвитку та містобудування прийнято рішення рекомендувати Верховній Раді за результатами розгляду законопроекту в першому читанні прийняти його за основу.
-Протягом звітного періоду забезпечувалося здійснення супроводу законопроекту (реєстр.№ 8310). 
-13.10.2025 Мінкульт звернулося до проекту РЄ «Захист свободи слова та свободи медіа в Україні – Фаза ІІ» (SFEM-UA – Фаза ІІ) щодо проведення експертизи законопроекту (реєстр.№ 8310) на предмет його відповідності європейським стандартам.
+13.10.2025 Мінкульт звернулося до проєкту РЄ «Захист свободи слова та свободи медіа в Україні – Фаза ІІ» (SFEM-UA – Фаза ІІ) щодо проведення експертизи законопроекту (реєстр.№ 8310) на предмет його відповідності європейським стандартам.
 09.12.2025 отримано Висновок про часткову імплементацію у законопроекті положень Регламенту (ЄС) 2024/900 від 13.03.2024 про прозорість та таргетування політичної реклами.
-Разом з тим, станом на 31.12.2025  законопроект не розглядався.
-Враховуючи зазначене вище, зокрема, що виконавцем вживалися дії щодо супроводження відповідного законопроекту, проте протягом звітного періоду підписання Президентом України не було можемо констатувати, що захід виконано частково.</t>
+Розпорядженням Голови Верховної Ради України від 22.12.2025 № 1993 утворено Робочу групу з підготовки комплексних законодавчих пропозицій щодо особливостей порядку організації та проведення виборів в умовах особливого періоду та/або повоєнних виборів в Україні. Керівником робочої групи є Перший заступник Голови Верховної Ради України Олександр Корнієнко. 
+У рамках робочої групи сформовано 7 підгруп, однією з яких є – підгрупа для розробки критеріїв безпеки, інформаційного забезпечення виборчого процесу та вирішення питань, пов'язаних з міжнародними зобов'язаннями України у сфері виборів.
+08.01.2026 відбулося засідання Робочої групи з питань підготовки комплексних законодавчих пропозицій щодо особливостей організації та проведення виборів і референдумів в особливий або повоєнний період. На засіданні цієї підгрупи обговорювався законопроєкт № 8310.
+04.02.2026 на засіданні Комітету ВРУ з питань інтеграції України до Європейського Союзу прийнято рішення визначити цей законопроєкт євроінтеграційним та повернеться до його розгляду вже як євроінтеграційного на наступному засіданні Комітету.
+Враховуючи зазначене вище, зокрема, що виконавцем вживалися дії щодо супроводження відповідного законопроекту, проте протягом звітного періоду підписання Президентом України не було вважаємо, що захід виконано частково.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>