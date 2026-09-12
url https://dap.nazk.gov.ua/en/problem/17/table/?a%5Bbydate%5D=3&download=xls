--- v1 (2026-07-14)
+++ v2 (2026-09-12)
@@ -142,58 +142,59 @@
   <si>
     <t>0.0</t>
   </si>
   <si>
     <t>1.5.2.4</t>
   </si>
   <si>
     <t>The procedure for using online mass media, outdoor advertising, social media and other online platforms for election campaign purposes has been established</t>
   </si>
   <si>
     <t>1.5.2.4.1</t>
   </si>
   <si>
     <t>Supporting the consideration of the Draft Law of Ukraine On Amendments to the Election Code of Ukraine Towards Improvement of the Regulation of the Communications Support of Elections and Pre-election Campaigning (registration number 8310 dated December 27, 2022) in the Parliament of Ukraine (particularly if the President of Ukraine vetoes the draft law)</t>
   </si>
   <si>
     <t>01.01.1970</t>
   </si>
   <si>
     <t>Ministry of Culture and Strategic Communications of Ukraine</t>
   </si>
   <si>
     <t>The law has been signed by the President of Ukraine.</t>
   </si>
   <si>
-    <t>За інформацією від виконавця у Верховній Раді України (далі - Верховна Рада) зареєстровано проект Закону України «Про внесення змін до Виборчого кодексу України щодо вдосконалення регулювання інформаційного забезпечення виборів та здійснення передвиборної агітації» (реєстр. № 8310 від 27.12.2022).
+    <t>За інформацією від виконавця за попередні звітні періоди у Верховній Раді України (далі - Верховна Рада) зареєстровано проект Закону України «Про внесення змін до Виборчого кодексу України щодо вдосконалення регулювання інформаційного забезпечення виборів та здійснення передвиборної агітації» (реєстр. № 8310 від 27.12.2022).
 16.03.2023 Комітетом Верховної Ради України з питань організації державної влади, місцевого самоврядування, регіонального розвитку та містобудування прийнято рішення рекомендувати Верховній Раді за результатами розгляду законопроекту в першому читанні прийняти його за основу.
 13.10.2025 Мінкульт звернулося до проєкту РЄ «Захист свободи слова та свободи медіа в Україні – Фаза ІІ» (SFEM-UA – Фаза ІІ) щодо проведення експертизи законопроекту (реєстр.№ 8310) на предмет його відповідності європейським стандартам.
 09.12.2025 отримано Висновок про часткову імплементацію у законопроекті положень Регламенту (ЄС) 2024/900 від 13.03.2024 про прозорість та таргетування політичної реклами.
-Розпорядженням Голови Верховної Ради України від 22.12.2025 № 1993 утворено Робочу групу з підготовки комплексних законодавчих пропозицій щодо особливостей порядку організації та проведення виборів в умовах особливого періоду та/або повоєнних виборів в Україні. Керівником робочої групи є Перший заступник Голови Верховної Ради України Олександр Корнієнко. 
+Розпорядженням Голови Верховної Ради України від 22.12.2025 № 1993 утворено Робочу групу з підготовки комплексних законодавчих пропозицій щодо особливостей порядку організації та проведення виборів в умовах особливого періоду та/або повоєнних виборів в Україні. Керівником робочої групи є Перший заступник Голови Верховної Ради України Олександр Корнієнко.
 У рамках робочої групи сформовано 7 підгруп, однією з яких є – підгрупа для розробки критеріїв безпеки, інформаційного забезпечення виборчого процесу та вирішення питань, пов'язаних з міжнародними зобов'язаннями України у сфері виборів.
 08.01.2026 відбулося засідання Робочої групи з питань підготовки комплексних законодавчих пропозицій щодо особливостей організації та проведення виборів і референдумів в особливий або повоєнний період. На засіданні цієї підгрупи обговорювався законопроєкт № 8310.
 04.02.2026 на засіданні Комітету ВРУ з питань інтеграції України до Європейського Союзу прийнято рішення визначити цей законопроєкт євроінтеграційним та повернеться до його розгляду вже як євроінтеграційного на наступному засіданні Комітету.
+20.02.2026 відбулося чергове засідання Комітету ВРУ з питань інтеграції України до Європейського Союзу. Серед учасників були представники Міністерства культури та стратегічних комунікацій України. У висновку Комітету щодо законопроекту зазначено, що проект Закону не суперечить міжнародно-правовим зобов’язанням України у сфері європейської інтеграції, водночас потребує суттєвого доопрацювання з метою повного врахування законодавства ЄС. 
 Враховуючи зазначене вище, зокрема, що виконавцем вживалися дії щодо супроводження відповідного законопроекту, проте протягом звітного періоду підписання Президентом України не було вважаємо, що захід виконано частково.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>