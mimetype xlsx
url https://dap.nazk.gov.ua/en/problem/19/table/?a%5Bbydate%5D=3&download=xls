--- v0 (2026-05-13)
+++ v1 (2026-07-14)
@@ -178,53 +178,53 @@
   <si>
     <t>Національним агентством з питань запобігання корупції проведено аналітичне дослідження, до предмета якого належить вивчення міжнародного досвіду та практики національного правозастосування щодо взаємозалежності рівня переслідування викривачів та відповідальності керівників (роботодавців) за порушення прав викривача та формування рекомендацій з мінімізації впливу виявлених причин. 
 Доступ до зазначеного аналітичного дослідження буде наданий після його публікації у строки, визначені заходом 1.6.1.4.2 Державної антикорупційної програми.</t>
   </si>
   <si>
     <t>1.6.1.4.2</t>
   </si>
   <si>
     <t>Holding a presentation of the report on the findings of the analytical study indicated in subclause 1.6.1.4.1, followed by its expert discussion</t>
   </si>
   <si>
     <t>01.04.2025</t>
   </si>
   <si>
     <t>31.05.2025</t>
   </si>
   <si>
     <t>state budget</t>
   </si>
   <si>
     <t>The expert discussion has been conducted and its results have been published.</t>
   </si>
   <si>
     <t>16.05.2025 на офіційному вебсайті Національного агентства з питань запобігання корупції (далі – НАЗК) був опублікований звіт за результатами аналітичного дослідження, проведеного на виконання заходу 1.6.1.4.1 додатку 2 до ДАП.
 26.06.2025 на офіційному веб-сайті НАЗК були представлені «Рекомендації щодо посилення відповідальності роботодавців за порушення прав викривачів», який презентовано/розміщено на Базі знань НАЗК.
-За період з дня опублікування звітів зауважень та пропозицій від експертного середовища не надходило. 
+За період з дня опублікування звітів зауважень та пропозицій від експертного середовища не надходило.
 Водночас, захід 1.6.1.4.2 передбачає проведення презентації такого звіту, його експертне обговорення та оприлюднення результатів такого обговорення.
-Оскільки експертне обговорення звіту та оприлюднення результатів такого обговорення не були проведені, вимушені констатувати, що захід  не виконано.</t>
+Оскільки експертне обговорення звіту та оприлюднення результатів такого обговорення не були проведені, вимушені констатувати, що захід не виконано.</t>
   </si>
   <si>
     <t>Not implemented</t>
   </si>
   <si>
     <t>1.6.1.4.3</t>
   </si>
   <si>
     <t>Drafting and submitting to the Cabinet of Ministers of Ukraine a draft law proposing to provide for the implementation of the recommendations formulated based on the findings of the analytical study indicated in subclause 1.6.1.4.1 and its expert discussion</t>
   </si>
   <si>
     <t>01.06.2025</t>
   </si>
   <si>
     <t>The draft law has been submitted to the Parliament of Ukraine.</t>
   </si>
   <si>
     <t>Станом на 31.03.2026 здійснюється розробка законопроекту, яким передбачено імплементацію рекомендацій, сформованих в результаті аналітичного дослідження, зазначеного у підпункті 1.6.1.4.1.  
 З огляду на те, що настала дата завершення строку виконання відповідного заходу, а законопроект станом на момент звітування не розроблено та не забезпечувалось його подання Кабінетові Міністрів України, такий захід вважається не виконаним.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">