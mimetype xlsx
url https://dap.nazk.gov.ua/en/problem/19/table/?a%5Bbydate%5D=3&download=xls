--- v1 (2026-07-14)
+++ v2 (2026-09-12)
@@ -198,51 +198,51 @@
     <t>The expert discussion has been conducted and its results have been published.</t>
   </si>
   <si>
     <t>16.05.2025 на офіційному вебсайті Національного агентства з питань запобігання корупції (далі – НАЗК) був опублікований звіт за результатами аналітичного дослідження, проведеного на виконання заходу 1.6.1.4.1 додатку 2 до ДАП.
 26.06.2025 на офіційному веб-сайті НАЗК були представлені «Рекомендації щодо посилення відповідальності роботодавців за порушення прав викривачів», який презентовано/розміщено на Базі знань НАЗК.
 За період з дня опублікування звітів зауважень та пропозицій від експертного середовища не надходило.
 Водночас, захід 1.6.1.4.2 передбачає проведення презентації такого звіту, його експертне обговорення та оприлюднення результатів такого обговорення.
 Оскільки експертне обговорення звіту та оприлюднення результатів такого обговорення не були проведені, вимушені констатувати, що захід не виконано.</t>
   </si>
   <si>
     <t>Not implemented</t>
   </si>
   <si>
     <t>1.6.1.4.3</t>
   </si>
   <si>
     <t>Drafting and submitting to the Cabinet of Ministers of Ukraine a draft law proposing to provide for the implementation of the recommendations formulated based on the findings of the analytical study indicated in subclause 1.6.1.4.1 and its expert discussion</t>
   </si>
   <si>
     <t>01.06.2025</t>
   </si>
   <si>
     <t>The draft law has been submitted to the Parliament of Ukraine.</t>
   </si>
   <si>
-    <t>Станом на 31.03.2026 здійснюється розробка законопроекту, яким передбачено імплементацію рекомендацій, сформованих в результаті аналітичного дослідження, зазначеного у підпункті 1.6.1.4.1.  
+    <t>Станом на 30.06.2026 здійснюється розробка законопроекту, яким передбачено імплементацію рекомендацій, сформованих в результаті аналітичного дослідження, зазначеного у підпункті 1.6.1.4.1.  
 З огляду на те, що настала дата завершення строку виконання відповідного заходу, а законопроект станом на момент звітування не розроблено та не забезпечувалось його подання Кабінетові Міністрів України, такий захід вважається не виконаним.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>