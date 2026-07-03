--- v0 (2026-04-29)
+++ v1 (2026-07-03)
@@ -109,59 +109,59 @@
   <si>
     <t>Drafting and submitting to the Cabinet of Ministers of Ukraine a draft law that:
 1) defines the mechanism of coordination, monitoring, and assessment of the implementation of the legislation drafting plan of the Parliament of Ukraine
 2) makes it mandatory to publish the report of the Parliament of Ukraine on the implementation of the legislation drafting plan for a specific year;
 3) establishes that during preparation of the draft law for the first reading, the head committee must consider the anticorruption expert examination findings of the National Agency if it has been carried out under law</t>
   </si>
   <si>
     <t>01.06.2023</t>
   </si>
   <si>
     <t>30.11.2023</t>
   </si>
   <si>
     <t>National Agency on Corruption Prevention</t>
   </si>
   <si>
     <t>state budget</t>
   </si>
   <si>
     <t xml:space="preserve">within the established budget allocations for the relevant year  </t>
   </si>
   <si>
     <t>The draft law has been submitted to the Parliament of Ukraine.</t>
   </si>
   <si>
-    <t>Національне агентство розробило відповідний законопроект, який було надіслано на погодження до Мінекономіки, Мінцифри, Мінфіну. Під час процедури погодження отримано зауваження від Мінфіну та Мінекономіки.     
+    <t>НАЗК розробило відповідний законопроект і надіслало його на погодження до Мінекономіки, Мінцифри, Мінфіну. Під час процедури погодження отримано зауваження від Мінфіну та Мінекономіки. 
 Також в межах проведення правової експертизи Мін’юст висловив зауваження до законопроекту.
-У зв'язку з цим Національне агентство 17.05.2024 організувало узгоджувальну нараду, у якій взяли участь представники Мін'юсту, Мінфіну та Мінекономіки.
+У зв'язку з цим НАЗК 17.05.2024 організувало узгоджувальну нараду, у якій взяли участь представники Мін'юсту, Мінфіну та Мінекономіки.
 За результатами наради законопроект доопрацьовано та подано КМУ (лист від 19.06.2024 № 10-03/44565-24).
-10.10.2024 відповідно до рішення Урядового комітету, що викладене у п. 5 Витягу з протоколу № 1 засідання Урядового комітету з питань європейської та євроатлантичної інтеграції, міжнародного співробітництва, правової політики, правоохоронної діяльності та культури «Про проект Закону України «Про внесення змін до деяких законів України щодо оптимізації законодавчої діяльності», зазначений законопроект був повернутий Національному агентству на доопрацювання.
-[...3 lines deleted...]
-З огляду на обсяг вжитих дій (законопроект розроблено і забезпечено його подання Кабінетові Міністрів України) водночас у зв’язку недосягненням показника (індикатора) виконання (законопроект не подано до Верховної Ради України), відповідний захід не може вважатись таким, що виконаний повністю.</t>
+10.10.2024 відповідно до рішення Урядового комітету зазначений законопроект був повернутий НАЗК на доопрацювання.
+НАЗК на виконання вказаного рішення Урядового комітету листами від 22.11.2024 № 10-03/88712-24 та від 25.11.2024 № 10-03/89355-24 подало на розгляд КМУ проекти Законів України «Про внесення змін до Регламенту ВРУ щодо врахування результатів антикорупційної експертизи» та «Про внесення змін до Закону України «Про правотворчу діяльність» щодо планування правотворчої діяльності».
+Відповідно до витягу з протоколу № 38 засідання КМУ від 04.04.2025 проект Закону України «Про внесення змін до Регламенту ВРУ щодо врахування результатів антикорупційної експертизи» повернуто для його додаткового опрацювання, оцінки актуальності, внесення змін з урахуванням положень вже прийнятих нормативно-правових актів. На виконання рішення Уряду НАЗК повторно подало на розгляд КМУ проект Закону України «Про внесення змін до Регламенту ВРУ щодо врахування результатів антикорупційної експертизи» (лист від 27.06.2025 № 10-03/56469-25). Зазначені проекти Законів України згідно з абз. 3 п. 2 § 40 Регламенту КМУ, затвердженого постановою КМУ від 18.07.2007 № 950, у зв’язку з відставкою Уряду повернуто НАЗК (лист Секретаріату КМУ від 17.07.2025 № 17781/0/2-25).
+Станом на 31.03.2026 НАЗК готує зазначені проекти Законів України для здійснення повторного погодження та проведення низки інших регламентних процедур з метою подання їх на розгляд КМУ.
+З огляду на обсяг вжитих дій (законопроект розроблено і забезпечено його подання КМУ) водночас у зв’язку недосягненням показника (індикатора) виконання (законопроект не подано до ВРУ), відповідний захід не може вважатись таким, що виконаний повністю.</t>
   </si>
   <si>
     <t>Partially implemented</t>
   </si>
   <si>
     <t>0.0</t>
   </si>
   <si>
     <t>1.1.2.2</t>
   </si>
   <si>
     <t>Shortcomings in the application of legislation are detected based on the findings of analysis of the practice of application of laws conducted by the National Agency or other institutions authorized to do so, and are eliminated by making the appropriate amendments to legislation in a timely manner</t>
   </si>
   <si>
     <t>1.1.2.2.1</t>
   </si>
   <si>
     <t>Conducting ongoing legal monitoring with the use of legislatively prescribed methods and use its findings to determine the need to improve or revoke current or draft new normative legal acts, eliminate conflicts or gaps in legal regulation, and preparing the relevant reports on the findings of such monitoring</t>
   </si>
   <si>
     <t>21.09.2023</t>
   </si>
   <si>
     <t>31.12.2025</t>
   </si>