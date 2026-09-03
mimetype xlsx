--- v1 (2026-07-03)
+++ v2 (2026-09-03)
@@ -116,52 +116,52 @@
     <t>01.06.2023</t>
   </si>
   <si>
     <t>30.11.2023</t>
   </si>
   <si>
     <t>National Agency on Corruption Prevention</t>
   </si>
   <si>
     <t>state budget</t>
   </si>
   <si>
     <t xml:space="preserve">within the established budget allocations for the relevant year  </t>
   </si>
   <si>
     <t>The draft law has been submitted to the Parliament of Ukraine.</t>
   </si>
   <si>
     <t>НАЗК розробило відповідний законопроект і надіслало його на погодження до Мінекономіки, Мінцифри, Мінфіну. Під час процедури погодження отримано зауваження від Мінфіну та Мінекономіки. 
 Також в межах проведення правової експертизи Мін’юст висловив зауваження до законопроекту.
 У зв'язку з цим НАЗК 17.05.2024 організувало узгоджувальну нараду, у якій взяли участь представники Мін'юсту, Мінфіну та Мінекономіки.
 За результатами наради законопроект доопрацьовано та подано КМУ (лист від 19.06.2024 № 10-03/44565-24).
 10.10.2024 відповідно до рішення Урядового комітету зазначений законопроект був повернутий НАЗК на доопрацювання.
 НАЗК на виконання вказаного рішення Урядового комітету листами від 22.11.2024 № 10-03/88712-24 та від 25.11.2024 № 10-03/89355-24 подало на розгляд КМУ проекти Законів України «Про внесення змін до Регламенту ВРУ щодо врахування результатів антикорупційної експертизи» та «Про внесення змін до Закону України «Про правотворчу діяльність» щодо планування правотворчої діяльності».
 Відповідно до витягу з протоколу № 38 засідання КМУ від 04.04.2025 проект Закону України «Про внесення змін до Регламенту ВРУ щодо врахування результатів антикорупційної експертизи» повернуто для його додаткового опрацювання, оцінки актуальності, внесення змін з урахуванням положень вже прийнятих нормативно-правових актів. На виконання рішення Уряду НАЗК повторно подало на розгляд КМУ проект Закону України «Про внесення змін до Регламенту ВРУ щодо врахування результатів антикорупційної експертизи» (лист від 27.06.2025 № 10-03/56469-25). Зазначені проекти Законів України згідно з абз. 3 п. 2 § 40 Регламенту КМУ, затвердженого постановою КМУ від 18.07.2007 № 950, у зв’язку з відставкою Уряду повернуто НАЗК (лист Секретаріату КМУ від 17.07.2025 № 17781/0/2-25).
-Станом на 31.03.2026 НАЗК готує зазначені проекти Законів України для здійснення повторного погодження та проведення низки інших регламентних процедур з метою подання їх на розгляд КМУ.
-З огляду на обсяг вжитих дій (законопроект розроблено і забезпечено його подання КМУ) водночас у зв’язку недосягненням показника (індикатора) виконання (законопроект не подано до ВРУ), відповідний захід не може вважатись таким, що виконаний повністю.</t>
+Станом на 30.06.2026 НАЗК готує зазначені проекти Законів України для здійснення повторного погодження та проведення низки інших регламентних процедур з метою подання їх на розгляд КМУ.
+З огляду на обсяг вжитих дій (законопроект розроблено і забезпечено його подання КМУ) водночас у зв’язку з недосягненням показника (індикатора) виконання (законопроект не подано до ВРУ), відповідний захід не може вважатись таким, що виконаний повністю.</t>
   </si>
   <si>
     <t>Partially implemented</t>
   </si>
   <si>
     <t>0.0</t>
   </si>
   <si>
     <t>1.1.2.2</t>
   </si>
   <si>
     <t>Shortcomings in the application of legislation are detected based on the findings of analysis of the practice of application of laws conducted by the National Agency or other institutions authorized to do so, and are eliminated by making the appropriate amendments to legislation in a timely manner</t>
   </si>
   <si>
     <t>1.1.2.2.1</t>
   </si>
   <si>
     <t>Conducting ongoing legal monitoring with the use of legislatively prescribed methods and use its findings to determine the need to improve or revoke current or draft new normative legal acts, eliminate conflicts or gaps in legal regulation, and preparing the relevant reports on the findings of such monitoring</t>
   </si>
   <si>
     <t>21.09.2023</t>
   </si>
   <si>
     <t>31.12.2025</t>
   </si>