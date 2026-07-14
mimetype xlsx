--- v0 (2026-05-13)
+++ v1 (2026-07-14)
@@ -134,51 +134,51 @@
   <si>
     <t>Implemented</t>
   </si>
   <si>
     <t>0.0</t>
   </si>
   <si>
     <t>1.6.2.1.2</t>
   </si>
   <si>
     <t>Connecting government agencies, local self-government bodies, and legal entities under public law to the Unified Whistleblower Reporting Portal under the procedure approved by the National Agency</t>
   </si>
   <si>
     <t>01.12.2023</t>
   </si>
   <si>
     <t>31.12.2024</t>
   </si>
   <si>
     <t xml:space="preserve">state budget </t>
   </si>
   <si>
     <t>More than 50 percent of the agencies have been connected to the Unified Whistleblower Reporting Portal.</t>
   </si>
   <si>
-    <t>Станом на 31.12.2025 забезпечено підключення до Єдиного порталу повідомлень викривачів (орієнтовно) 11 210 організацій, що становить 12,1% від приблизної кількості (десь 93 тис організацій) необхідно підключених організації.
+    <t>Станом на кінець звітного періоду забезпечено підключення до Єдиного порталу повідомлень викривачів (орієнтовно) 11 538 організацій, що становить 12,41% від приблизної кількості (десь 93 тис організацій) необхідно підключених організації.
 Робота щодо підключення організацій до Порталу триває.
 Підключення організацій відбувається відповідно до положень розділу VI Порядку ведення Єдиного порталу повідомлень викривачів, затвердженого Наказом Національного агентства з питань запобігання корупції від 03.01.2023 № 1/23, зареєстрованого в Міністерстві юстиції України 05.01.2023 за № 22/39078 (із змінами).
 Відповідно до ч. 1 ст. 53-1 Закону України «Про запобігання корупції» умови для повідомлення інформації про можливі факти корупційних або пов’язаних з корупцією правопорушень, інших порушень цього Закону мають забезпечити усі без виключення державні органи, органи влади Автономної Республіки Крим, органи місцевого самоврядування, юридичні особи публічного права та юридичні особи, зазначені в. ч. 2 ст. 62 цього Закону, які зокрема зобов’язані забезпечити функціонування внутрішніх каналів повідомлення про можливі факти корупційних або пов’язаних з корупцією правопорушень, інших порушень цього Закону, у тому числі шляхом підключення до Єдиного порталу повідомлень викривачів.
 Слід врахувати, що згідно з ч. 2 ст. 62 Закону, вимоги цієї статті поширюються на юридичні особи, а саме:
 1) державні, комунальні підприємства, господарські товариства (у яких державна або комунальна частка перевищує 50 відсотків), де середньооблікова чисельність працюючих за звітний (фінансовий) рік перевищує п’ятдесят осіб, а обсяг валового доходу від реалізації продукції (робіт, послуг) за цей період перевищує сімдесят мільйонів гривень;
 2) юридичні особи, які є учасниками процедури закупівлі відповідно до Закону України «Про публічні закупівлі», якщо вартість закупівлі товару (товарів), послуги (послуг), робіт дорівнює або перевищує 20 мільйонів гривень.
 Враховуючи зазначене, перелік таких юридичних осіб не є сталим, в наслідок чого не може вичерпним.
 Крім того, слід зазначити, що наразі також відсутній єдиний облік державних та комунальних підприємств, установ та організацій, що утворені та перебувають у сфері управління державних органів та органів місцевого самоврядування.
 За попередніми орієнтовними підрахунками, станом на 2020 рік, організацій, які мають бути підключені до Порталу повідомлень викривачів налічувалося приблизно 93 тис., водночас єдиного переліку таких організацій не існує.</t>
   </si>
   <si>
     <t>Partially implemented</t>
   </si>
   <si>
     <t>1.6.2.1.3</t>
   </si>
   <si>
     <t>Developing the requisite training and methodological materials and conducting trainings for employees of anticorruption units (anticorruption officers) focusing on effective organization of work with the Unified Whistleblower Reporting Portal</t>
   </si>
   <si>
     <t>30.11.2024</t>
   </si>
   <si>
     <t>The trainings have been conducted.</t>
   </si>
@@ -314,53 +314,54 @@
   </si>
   <si>
     <t>Здійснюється розробка законопроекту на основі відповідної концепції законопроекту.   
 З огляду на те, що настала дата завершення строку виконання відповідного заходу, а законопроект станом на момент звітування не розроблено та не забезпечувалось його подання Кабінетові Міністрів України, такий захід вважається не виконаним.</t>
   </si>
   <si>
     <t>Not implemented</t>
   </si>
   <si>
     <t>1.6.2.3.2</t>
   </si>
   <si>
     <t>Monitoring of the creation of internal channels for secure (particularly anonymous) submission of corruption reports at all agencies conducting field detective, counterintelligence, or intelligence activities in the national defense sector</t>
   </si>
   <si>
     <t>01.09.2025</t>
   </si>
   <si>
     <t>30.11.2025</t>
   </si>
   <si>
     <t>The monitoring has been conducted.</t>
   </si>
   <si>
     <t>За інформацією, наданою Національним агентством з питань запобігання корупції, наразі в законодавстві України встановлено, що внутрішнім каналом повідомлення про корупцію є Єдиний портал повідомлень викривачів. Окремих каналів, для повідомлення інформації з обмеженим доступом, законодавством не передбачено. Водночас, всі органи (визначені ст. 5 Закону України “Про оперативно-розшукову діяльність”), підключені до Порталу, чим забезпечено виконання вимог Закону України “Про запобігання корупції”.
-Виконання даного заходу ДАП, заплановано після виконання  заходу 1.6.2.3.1 додатка 2 до ДАП, яким передбачено розроблення проекту закону, на виконання якого відділом розвитку інституту викривання розроблено Концепцію проекту Закону України щодо створення належних внутрішніх каналів для захищеного подання повідомлень про корупцію, які містять в собі інформацію, що віднесена до державної таємниці, таємниці слідства, а також службової інформації, яка була зібрана в процесі оперативно-розшукової, контррозвідувальної діяльності, у сфері оборони країни.
-[...1 lines deleted...]
-Враховуючи зазначене вище, а також зважаючи на те, що дата завершення строку виконання заходу вже настала, констатуємо, що захід не є виконаним.</t>
+Водночас, НАЗК постійно наголошує на дотриманні вимог ч. 4 ст. 53-2 Закону України “Про запобігання корупції”.
+Виконання даного заходу ДАП, заплановано після виконання п. 1.6.2.3.1 ДАП, на виконання якого відділом розвитку інституту викривання розроблено Концепцію проекту Закону України щодо створення належних внутрішніх каналів для захищеного подання повідомлень про корупцію, які містять в собі інформацію, що віднесена до державної таємниці, таємниці слідства, а також службової інформації, яка була зібрана в процесі оперативно-розшукової, контррозвідувальної діяльності, у сфері оборони країни (підпункт 1.6.2.3.1 додатка 2 до ДАП), яка направлена до відповідального підрозділу службовою запискою №220-04/4493-25 від 13.05.2025.
+У зв'язку з тим, що наразі будь-яких змін в діючі норми законодавства не внесено, виконати вказаний захід чи розпочати його виконання у першочергово передбаченій формі не є можливим, так, як він прямо пов'язаний з виконанням заходу 1.6.2.3.1 додатка 2 до ДАП.
+Враховуючи зазначене вище, вважаємо, що захід не є виконаним.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>