--- v1 (2026-07-14)
+++ v2 (2026-09-11)
@@ -134,60 +134,60 @@
   <si>
     <t>Implemented</t>
   </si>
   <si>
     <t>0.0</t>
   </si>
   <si>
     <t>1.6.2.1.2</t>
   </si>
   <si>
     <t>Connecting government agencies, local self-government bodies, and legal entities under public law to the Unified Whistleblower Reporting Portal under the procedure approved by the National Agency</t>
   </si>
   <si>
     <t>01.12.2023</t>
   </si>
   <si>
     <t>31.12.2024</t>
   </si>
   <si>
     <t xml:space="preserve">state budget </t>
   </si>
   <si>
     <t>More than 50 percent of the agencies have been connected to the Unified Whistleblower Reporting Portal.</t>
   </si>
   <si>
-    <t>Станом на кінець звітного періоду забезпечено підключення до Єдиного порталу повідомлень викривачів (орієнтовно) 11 538 організацій, що становить 12,41% від приблизної кількості (десь 93 тис організацій) необхідно підключених організації.
+    <t>Станом на кінець звітного періоду забезпечено підключення до Єдиного порталу повідомлень викривачів (орієнтовно) 11 848 організацій, що становить 12,74 % від приблизної кількості (десь 93 тисяч організацій) необхідно підключених організації.
 Робота щодо підключення організацій до Порталу триває.
 Підключення організацій відбувається відповідно до положень розділу VI Порядку ведення Єдиного порталу повідомлень викривачів, затвердженого Наказом Національного агентства з питань запобігання корупції від 03.01.2023 № 1/23, зареєстрованого в Міністерстві юстиції України 05.01.2023 за № 22/39078 (із змінами).
 Відповідно до ч. 1 ст. 53-1 Закону України «Про запобігання корупції» умови для повідомлення інформації про можливі факти корупційних або пов’язаних з корупцією правопорушень, інших порушень цього Закону мають забезпечити усі без виключення державні органи, органи влади Автономної Республіки Крим, органи місцевого самоврядування, юридичні особи публічного права та юридичні особи, зазначені в. ч. 2 ст. 62 цього Закону, які зокрема зобов’язані забезпечити функціонування внутрішніх каналів повідомлення про можливі факти корупційних або пов’язаних з корупцією правопорушень, інших порушень цього Закону, у тому числі шляхом підключення до Єдиного порталу повідомлень викривачів.
 Слід врахувати, що згідно з ч. 2 ст. 62 Закону, вимоги цієї статті поширюються на юридичні особи, а саме:
 1) державні, комунальні підприємства, господарські товариства (у яких державна або комунальна частка перевищує 50 відсотків), де середньооблікова чисельність працюючих за звітний (фінансовий) рік перевищує п’ятдесят осіб, а обсяг валового доходу від реалізації продукції (робіт, послуг) за цей період перевищує сімдесят мільйонів гривень;
 2) юридичні особи, які є учасниками процедури закупівлі відповідно до Закону України «Про публічні закупівлі», якщо вартість закупівлі товару (товарів), послуги (послуг), робіт дорівнює або перевищує 20 мільйонів гривень.
-Враховуючи зазначене, перелік таких юридичних осіб не є сталим, в наслідок чого не може вичерпним.
+Враховуючи зазначене, перелік таких юридичних осіб не є сталим, у наслідок чого не може вичерпним.
 Крім того, слід зазначити, що наразі також відсутній єдиний облік державних та комунальних підприємств, установ та організацій, що утворені та перебувають у сфері управління державних органів та органів місцевого самоврядування.
-За попередніми орієнтовними підрахунками, станом на 2020 рік, організацій, які мають бути підключені до Порталу повідомлень викривачів налічувалося приблизно 93 тис., водночас єдиного переліку таких організацій не існує.</t>
+За попередніми орієнтовними підрахунками, станом на 2020 рік, організацій, які мають бути підключені до Порталу повідомлень викривачів налічувалося приблизно 93 тисяч, водночас єдиного переліку таких організацій не існує.</t>
   </si>
   <si>
     <t>Partially implemented</t>
   </si>
   <si>
     <t>1.6.2.1.3</t>
   </si>
   <si>
     <t>Developing the requisite training and methodological materials and conducting trainings for employees of anticorruption units (anticorruption officers) focusing on effective organization of work with the Unified Whistleblower Reporting Portal</t>
   </si>
   <si>
     <t>30.11.2024</t>
   </si>
   <si>
     <t>The trainings have been conducted.</t>
   </si>
   <si>
     <t>To fulfill the measure and to increase the awareness of authorized units (authorized persons) on preventing and detecting corruption regarding the effective organization of work with the Unified Whistleblower Reporting Portal, the National Agency on Corruption Prevention has developed and launched an online training course “Working with the Unified Whistleblower Reporting Portal.” The course is based on practical aspects of working on the Portal, includes summaries, and provides the opportunity to apply acquired knowledge on a special simulator.
 In addition, the National Agency on Corruption Prevention has updated the instructions for connecting to the Unified Whistleblower Reporting Portal.
 In 2024, the National Agency on Corruption Prevention conducted practical training on preventing and detecting corruption for authorized units (authorized persons), including the National Police of Ukraine and the Main Service Center of the Ministry of Internal Affairs of Ukraine.</t>
   </si>
   <si>
     <t>1.6.2.1.4</t>
   </si>
   <si>
@@ -313,53 +313,53 @@
     <t>The draft law has been submitted to the Parliament of Ukraine.</t>
   </si>
   <si>
     <t>Здійснюється розробка законопроекту на основі відповідної концепції законопроекту.   
 З огляду на те, що настала дата завершення строку виконання відповідного заходу, а законопроект станом на момент звітування не розроблено та не забезпечувалось його подання Кабінетові Міністрів України, такий захід вважається не виконаним.</t>
   </si>
   <si>
     <t>Not implemented</t>
   </si>
   <si>
     <t>1.6.2.3.2</t>
   </si>
   <si>
     <t>Monitoring of the creation of internal channels for secure (particularly anonymous) submission of corruption reports at all agencies conducting field detective, counterintelligence, or intelligence activities in the national defense sector</t>
   </si>
   <si>
     <t>01.09.2025</t>
   </si>
   <si>
     <t>30.11.2025</t>
   </si>
   <si>
     <t>The monitoring has been conducted.</t>
   </si>
   <si>
-    <t>За інформацією, наданою Національним агентством з питань запобігання корупції, наразі в законодавстві України встановлено, що внутрішнім каналом повідомлення про корупцію є Єдиний портал повідомлень викривачів. Окремих каналів, для повідомлення інформації з обмеженим доступом, законодавством не передбачено. Водночас, всі органи (визначені ст. 5 Закону України “Про оперативно-розшукову діяльність”), підключені до Порталу, чим забезпечено виконання вимог Закону України “Про запобігання корупції”.
-[...1 lines deleted...]
-Виконання даного заходу ДАП, заплановано після виконання п. 1.6.2.3.1 ДАП, на виконання якого відділом розвитку інституту викривання розроблено Концепцію проекту Закону України щодо створення належних внутрішніх каналів для захищеного подання повідомлень про корупцію, які містять в собі інформацію, що віднесена до державної таємниці, таємниці слідства, а також службової інформації, яка була зібрана в процесі оперативно-розшукової, контррозвідувальної діяльності, у сфері оборони країни (підпункт 1.6.2.3.1 додатка 2 до ДАП), яка направлена до відповідального підрозділу службовою запискою №220-04/4493-25 від 13.05.2025.
+    <t>За інформацією, наданою Національним агентством з питань запобігання корупції, наразі в законодавстві України встановлено, що внутрішнім каналом повідомлення про корупцію є Єдиний портал повідомлень викривачів. Окремих каналів, для повідомлення інформації з обмеженим доступом, законодавством не передбачено. Водночас, всі органи (визначені ст. 5 Закону України «Про оперативно-розшукову діяльність»), підключені до Порталу, чим забезпечено виконання вимог Закону України «Про запобігання корупції».
+Водночас, НАЗК постійно наголошує на дотриманні вимог ч. 4 ст. 53-2 Закону України «Про запобігання корупції».
+Виконання даного заходу ДАП, заплановано після виконання п. 1.6.2.3.1 додатка 2 до ДАП, на виконання якого відділом розвитку інституту викривання розроблено Концепцію проекту Закону України щодо створення належних внутрішніх каналів для захищеного подання повідомлень про корупцію, які містять в собі інформацію, що віднесена до державної таємниці, таємниці слідства, а також службової інформації, яка була зібрана в процесі оперативно-розшукової, контррозвідувальної діяльності, у сфері оборони країни, яка направлена до відповідального підрозділу службовою запискою № 220-04/4493-25 від 13.05.2025.
 У зв'язку з тим, що наразі будь-яких змін в діючі норми законодавства не внесено, виконати вказаний захід чи розпочати його виконання у першочергово передбаченій формі не є можливим, так, як він прямо пов'язаний з виконанням заходу 1.6.2.3.1 додатка 2 до ДАП.
 Враховуючи зазначене вище, вважаємо, що захід не є виконаним.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>