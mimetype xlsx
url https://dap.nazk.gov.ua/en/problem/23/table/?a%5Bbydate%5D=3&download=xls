--- v0 (2026-06-24)
+++ v1 (2026-08-23)
@@ -411,103 +411,98 @@
     <t>01.07.2024</t>
   </si>
   <si>
     <t>30.09.2024</t>
   </si>
   <si>
     <t>The analytical report has been prepared and made public.</t>
   </si>
   <si>
     <t>Міністерство юстиції України підготувало та оприлюднило на офіційному веб-сайті аналітичний звіт про доцільність подальшого удосконалення та спрощення процедур добору суддів, кваліфікаційного оцінювання суддів (кандидатів на посаду судді) з метою уникнення невиправданих затримок. 
 З огляду на зазначене, у межах щоквартального моніторингу стану виконання заходів ДАП за 1 квартал 2025 року (січень - березень 2025 року) констатуємо, що захід виконано повністю.</t>
   </si>
   <si>
     <t>2.1.2.3.5</t>
   </si>
   <si>
     <t>Discussing the conclusions and recommendations outlined in the analytical report indicated in subclause 2.1.2.3.4 with the participation of representatives of government agencies, NGOs, international organizations, participants of international technical assistance projects, and the academic community</t>
   </si>
   <si>
     <t>01.10.2024</t>
   </si>
   <si>
     <t>The conclusions and recommendations outlined in the analytical report have been discussed with the participation of representatives of government agencies, NGOs, international organizations, participants of international technical assistance projects, and the academic community</t>
   </si>
   <si>
-    <t>У ІІ, ІІІ та IV кварталі 2025 року Міністерство юстиції України повідомило: 
-[...6 lines deleted...]
-З огляду на те, що відповідальним виконавцем не було надано інформації щодо проведення протягом січня - березня 2026 року обговорення аналітичного звіту, у межах щоквартального моніторингу стану виконання заходів ДАП за 1 квартал 2026 року вимушені констатувати, що захід виконано частково.</t>
+    <t>У ІІ кварталі 2026 року Міністерство юстиції України повідомило: 
+"Обговорення проведено в письмовому форматі. Листом Міністерства юстиції України від 25.04.2025 № 59412/11.7/33-25 на виконання пунктів 2.1.2.3.5 та 2.1.3.2.3 ДАП аналітичний звіт про доцільність подальшого удосконалення та спрощення процедур здійснення дисциплінарного провадження щодо суддів та аналітичний звіт про доцільність подальшого удосконалення та спрощення процедур добору суддів, кваліфікаційного оцінювання суддів (кандидатів на посаду судді) з метою уникнення невиправданих затримок було надіслано звіт Вищій раді правосуддя, Верховному Суду, Вищій кваліфікаційній комісії суддів України, Раді суддів України, Асоціації правників України, ГО «Центр політико-правих реформ», Національній асоціації адвокатів України, Головному офісу Консультативної місії Європейського Союзу в Україні (EUAM Ukraine), проєкту ЄС «Право-Justice».
+ ВРП у листі від 22.05.2025 № 87754-17-25 зазначило про відсутність пропозицій та зауважень щодо висновків і рекомендацій, викладених в Аналітичному звіті про доцільність подальшого удосконалення та спрощення процедур добору суддів, кваліфікаційного оцінювання суддів (кандидатів на посаду судді) з метою уникнення невиправданих затримок. ВККС у листі від 26.05.2025 № 89169-22-25 проінформувало, що 03.04.3035 затверджено методичні вказівки з оцінювання практичного завдання, а також налагоджено взаємодію з Громадською радою доброчесності. зауваження та пропозиції до звітів відсутні. ВС у листі від 12.06.2025 № 100248-22-25 повідомив, що зауважень та/або пропозицій до вказаних аналітичних звітів немає".
+Водночас варто звернути увагу, що зміст заходу та показник виконання передбачає саме організацію обговорення аналітичного звіту (наприклад, проведення у форматі офлайн чи онлайн зустрічі з метою обговорення висновків, наведених у звіті). Для забезпечення повного виконання заходу необхідним є проведення публічної дискусії щодо висновків, наведених в аналітичному звіті. 
+З огляду на те, що відповідальним виконавцем не було надано інформації щодо проведення протягом квітня - червня 2026 року обговорення аналітичного звіту, у межах щоквартального моніторингу стану виконання заходів ДАП за ІІ квартал 2026 року вимушені констатувати, що захід виконано частково.</t>
   </si>
   <si>
     <t>Partially implemented</t>
   </si>
   <si>
     <t>2.1.2.3.6</t>
   </si>
   <si>
     <t>Developing software and deploying hardware needed to create and maintain personal files of judges (personal files of candidates for positions of judges) in electronic form in the Unified Judicial Information and Telecommunication System</t>
   </si>
   <si>
     <t xml:space="preserve">State Judicial Administration of Ukraine </t>
   </si>
   <si>
     <t>The software and hardware needed to create and maintain personal files of judges (personal files of candidates for positions of judges) in electronic form in the Unified Judicial Information and Telecommunication System has been developed and deployed</t>
   </si>
   <si>
-    <t>У 2 кварталі 2024 року Державна судова адміністрація України повідомила, що завершуються заходи щодо розробки технічних вимог, після чого будуть здійсненні відповідні процедури відкритих торгів, для придбання програмного забезпечення "Суддівське досьє". Крім того, для фінального формування технічних вимог (суддівського досьє) ДСА України звернулася за експертною допомогою до Проєкту ЄС "Право-Justice III".
-[...6 lines deleted...]
-Додатково було проінформовано, що також отримано пропозицію від Проєкту Шведського агентства міжнародного розвитку (SIDA) "Зміцнення Європейського виміру української державної служби у сферах законодавчості, правосуддя та публічних фінансів" щодо фінансування ЄСІКС. 
+    <t>У 2 кварталі 2026 року Державна судова адміністрація України повідомила: 
+"Наказом ДСА України від 30.04.2025 № 178 затверджено нову Концепцію побудови Єдиної судової інформаційно-комунікаційної системи.
+ДСА України укладено Договір між ДСА України та Проєктом ЄС "Право-Justice" про прийняття технічних вимог та тендерної документації до модуля, зокрема, Суддівське досьє (Договір від 11.11.2025 № PR PJ-2024 C.2.4.1-01). Наразі ДСА України вживаються відповідні заходи для проведення процедури закупівлі на розроблення модуля Суддівське досьє.
+Додатково інформуємо, що також отримано пропозицію від Проєкту Шведського агентства міжнародного розвитку (SIDA) "Зміцнення Європейського виміру української державної служби у сферах законотворчості, правосуддя та публічних фінансів" щодо фінансування ЄСІКС.
+Секретаріатом Кабінету Міністрів України проведено реєстрацію проєкту "Зміцнення європейського виміру української державної служби у сферах законотворчості, правосуддя та публічних фінансів" (реєстраційна картка проєкту (програми) № 6287).
+Додатково інформуємо, що ДСА України в рамках Проєкту ЄС «Право-Justice III», Підтримка реформ та цифровізації сектору юстиції в Україні (ПРАВО-JUSTICE IIІ) отримано  програмний продукт "Модуль інформаційного обміну".
 З огляду на те, що програмне забезпечення та технічне устаткування, необхідні для забезпечення формування і ведення суддівського досьє (досьє кандидата на посаду судді) в електронній формі у Єдиній судовій інформаційно-телекомунікаційній системі, не було розроблено та запроваджено, вимушені констатувати, що захід не виконано.</t>
   </si>
   <si>
     <t>2.1.2.3.7</t>
   </si>
   <si>
     <t>Preparing and approving a regulation governing the procedure of operation of the subsystem designed to create and maintain personal files of judges (personal files of candidates for positions of judges) in electronic form in the Unified Judicial Information and Telecommunication System</t>
   </si>
   <si>
     <t>Higher Qualification Commission of Judges of Ukraine ,
 State Judicial Administration of Ukraine ,
 Council of Judges of Ukraine</t>
   </si>
   <si>
     <t>The regulation governing the procedure of operation of the subsystem designed to create and maintain personal files of judges (personal files of candidates for positions of judges) in electronic form in the Unified Judicial Information and Telecommunication System has taken effect.</t>
   </si>
   <si>
     <t>Вища рада правосуддя у 3 кварталі 2025 року повідомила, що для розробки відповідного положення про функціонування підсистеми, у якій забезпечується формування і ведення суддівського досьє (досьє кандидата на посаду судді) в електронній формі у Єдиній судовій інформаційно-телекомунікаційній системі необхідно було фіналізувати розробку відповідних функціональних та технічних вимог щодо цієї підсистеми. ДСА проінформувала ВРП, що завершила роботу над їх розробкою. У червні 2025 року у ВРП було створено робочу групу для їх узгодження. 2 жовтня 2025 року робоча група повідомила про завершення та результати роботи з їх узгодження. Також їх було надіслано для опрацювання членам робочої групи з питань розробки ЄСІТС при постійній комісії з питань ЄСІТС, отримано відповідні зауваження. 
-У 1 кварталі 2026 року головним виконавцем повідомлено, що положення про функціонування підсистеми, у якій забезпечується формування і ведення суддівського досьє не розроблено та не затверджено у зв'язку з продовженням роботи над технічними вимогами.  
-З огляду на те, що строк виконання заходу сплив, у межах щоквартального моніторингу стану виконання заходів ДАП у 1 кварталі 2026 року (січень - березень 2026 року) вимушені констатувати, що захід не виконано.</t>
+У 1 та 2 кварталі 2026 року головним виконавцем повідомлено, що положення про функціонування підсистеми, у якій забезпечується формування і ведення суддівського досьє не розроблено та не затверджено у зв'язку з продовженням роботи над технічними вимогами.  
+З огляду на те, що строк виконання заходу сплив, у межах щоквартального моніторингу стану виконання заходів ДАП у 2 кварталі 2026 року (квітень - червень 2026 року) вимушені констатувати, що захід не виконано.</t>
   </si>
   <si>
     <t>2.1.2.4</t>
   </si>
   <si>
     <t>An objective and transparent methodology for scoring and determining the results by members of the High Qualification Commission of Judges of Ukraine and the High Council of Justice when making decisions in the selection, evaluation, and promotion of judges, as well as for publishing information on the examinations, has been introduced</t>
   </si>
   <si>
     <t>2.1.2.4.1</t>
   </si>
   <si>
     <t>Drafting and submitting to the Cabinet of Ministers of Ukraine a draft law that:
 1) mandates the publication by the High Qualification Commission of Judges of Ukraine of the results of examinations during the assessment of qualifications of judges (while safeguarding the personal data)</t>
   </si>
   <si>
     <t>Міністерство юстиції України повідомило, що з метою виконання взятих державою зобов’язань на засіданні Комітету Верховної Ради України з питань правової політики 13.02.2023 було прийнято рішення про створення робочої групи щодо вдосконалення процедур добору на посаду судді, до складу якої увійшов, зокрема, заступник Міністра юстиції України Олександр Банчук.                            
 Під час підготовки вказаною робочою групою відповідного законопроекту, що в подальшому був прийнятий 09.12.2023 Верховною Радою України як Закон України № 3511-ІХ «Про внесення змін до Закону України «Про судоустрій і статус суддів» та деяких законодавчих актів України щодо удосконалення процедур суддівської кар’єри» (законопроект №10140-д від 17.11.2023), Міністерством юстиції України було направлено 02.06.2023 в робочому порядку, а також листом від 11.11.2023 № 147967/14870-4-23/11.2.1 пропозиції. 
 Законом № 3511-ІХ, серед іншого, внесено зміни до законів України «Про судоустрій і статус суддів» та  «Про Вищу раду правосуддя», якими, зокрема, передбачено, що Вища рада правосуддя затверджує Єдині показники для оцінки доброчесності та професійної етики судді (кандидата на посаду судді) після консультацій з Вищою кваліфікаційною комісією суддів України, Радою суддів України та Громадською радою доброчесності. Крім того, змінами до Закону України «Про судоустрій і статус суддів» передбачено, що інформація про результати кваліфікаційного іспиту є загальнодоступною та оприлюднюється на офіційному веб-сайті Вищої кваліфікаційної комісії суддів України.
 Таким чином, Закон № 3511-ІХ, який набрав чинність 30.12.2023 року забезпечив виконання заходу 2.1.2.4.1.</t>
   </si>
   <si>
     <t>2.1.2.4.2</t>
   </si>
   <si>
     <t>Developing the draft professional profile of a judge</t>
@@ -631,51 +626,51 @@
 У проекті Положення пропонується така вага критеріїв та показників під час кваліфікаційного оцінювання:
 1) Критерії компетентності:
 - Професійна компетентність (визначається за показниками, отриманими під час кваліфікаційного іспиту) – 400 балів.
 - Особиста компетентність – 50 балів.
 - Соціальна компетентність – 50 балів.
 2) Критерії доброчесності та професійної етики – 300 балів.
 Крім того, у проекті положення визначено граничний показник балів, що відводиться на кожний із елементів відповідних компетентностей.
 У разі відповідності судді (кандидата на посаду судді) критеріям доброчесності та професійної етики та виявлення обставин, що вказують на неістотність (одне значне або декілька незначних) порушень ним вимог законодавства, правил професійної етики або інших етичних норм, кількість набраних балів за відповідні критерії може бути знижена на 15 балів. За кожне наступне значне або декілька незначних порушень суддею (кандидатом на посаду судді) вимог законодавства, правил професійної етики або інших етичних норм, кількість набраних балів за критеріями доброчесності та професійної етики може бути знижена на 15 балів відповідно. Суддя (кандидат на посаду судді) не відповідає критеріям доброчесності та професійної етики у разі набрання менше 225 балів після їх зниження. Істотність та неістотність порушень встановлюються Комісією при закритому обговоренні і визначаються шляхом голосування. Кожне зниження балів повинно бути мотивовано в рішенні Комісії. 
 Крім того, рішенням ВККС від 30.04.2025 №99/зп-25 "Про внесення змін до Положення про порядок та методологію кваліфікаційного оцінювання, показники відповідності критеріям кваліфікаційного оцінювання та засоби їх встановлення, затвердженого рішенням Вищої кваліфікаційної комісії суддів України від 22 січня 2025 року № 20/зп-25" було уточнено деякі положення, зокрема, визначено, що суддя (кандидат на посаду судді) вважається таким, що відповідає критеріям соціальної та особистої компетентності, у разі набрання не менше 75 відсотків від суми максимально можливих балів за кожен із цих критеріїв за результатами їх оцінювання на етапі «Дослідження досьє та проведення співбесіди
 ІІ. Стосовно детальних методик Вищої кваліфікаційної комісії суддів України щодо виставлення балів суддям (кандидатам на посаду судді) у процедурах добору суддів.
 Рішенням Вищої кваліфікаційної комісії суддів України 19 червня 2024 року № 185/зп-24 затверджено "Положення про порядок складання кваліфікаційного іспиту та методику оцінювання кандидатів" (далі - Положення про іспит).
 У Положенні про іспит визначається максимально можливий бал на кожному етапі іспиту:
 1. Тестування когнітивних здібностей – 60.
 2. Тестування знань з історії української державності – 40.
 3. Тестування загальних знань у сфері права – 50.
 4. Тестування знань зі спеціалізації відповідного суду – 100.
 5. Виконання практичного завдання зі спеціалізації відповідного суду – 150.
 Кількість балів за кожне модельне судове рішення у разі виконання під час іспиту практичного завдання визначається методичними вказівками з оцінювання практичного завдання (варто врахувати, що згідно з пунктом 2.5 розділу 2 Положення про іспит тип практичного завдання для відповідного етапу іспиту затверджується Комісією та оприлюднюється на офіційному веб-сайті Комісії не пізніше ніж за 30 днів до дня проведення відповідного етапу іспиту). 
 17 липня 2024 року ВККС затвердила методичні вказівки з оцінювання практичного завдання у вигляді модельного судового рішення, виконаного кандидатами на посади суддів апеляційних судів під час кваліфікаційного іспиту:
 - методичні вказівки з оцінювання практичного завдання з адміністративної, господарської та цивільної спеціалізацій, виконаного кандидатами на посади суддів апеляційних судів під час кваліфікаційного іспиту;
 - методичні вказівки з оцінювання практичного завдання з кримінальної спеціалізації, виконаного кандидатами на посади суддів апеляційних судів.
 5 грудня 2024 року ВККС затвердила методичні вказівки з оцінювання практичного завдання, виконаного кандидатами на посади суддів Вищого антикорупційного суду та Апеляційної палати Вищого антикорупційного суду під час кваліфікаційного іспиту.
 29 січня 2025 року рішенням № 228/зп-24 ВККС затвердила зміни до методичних вказівок з оцінювання практичного завдання з кримінальної спеціалізації, яке виконують кандидати на посади суддів апеляційних судів під час кваліфікаційного іспиту.
 30 квітня 2025 року ВККС затвердила методичні вказівки з оцінювання практичного завдання з адміністративної, господарської та цивільної спеціалізацій, виконаного під час кваліфікаційного іспиту кандидатами на посади суддів місцевих судів та суддями, які мають намір бути переведеними до іншого місцевого суду.
 Головний виконавець зауважив, що зазначені методики розроблено на підставі Єдиних показників для оцінки доброчесності та професійної етики судді (кандидата на посаду судді), затверджених рішенням Вищої ради правосуддя після консультацій з Вищою кваліфікаційною комісією суддів України, Радою суддів України та Громадською радою доброчесності.
-З огляду на зазначене, у межах щоквартального моніторингу стану виконання заходів ДАП за 2 квартал 2025 року констатуємо, що захід виконано.</t>
+З огляду на зазначене, у межах щоквартального моніторингу стану виконання заходів ДАП за 2 квартал 2026 року констатуємо, що захід виконано.</t>
   </si>
   <si>
     <t>2.1.2.4.6</t>
   </si>
   <si>
     <t>Holding consultations with the participation of the High Council of Justice, the High Qualification Commission of Judges of Ukraine, the Public Council on Integrity, the Council of Judges of Ukraine, NGOs, and other stakeholders on the draft of detailed methods of the High Qualification Commission of Judges of Ukraine for the scoring of judges (candidates for the position of a judge) at each stage of judge selection and qualification evaluation procedures, obtaining expert opinions, and revising the draft</t>
   </si>
   <si>
     <t>At least one discussion of the draft of detailed methods has been held with the participation of representatives of the High Council of Justice, the High Qualification Commission of Judges of Ukraine, the Public Council on Integrity, the Council of Judges of Ukraine, and NGOs.</t>
   </si>
   <si>
     <t>І. Стосовно детальних методик Вищої кваліфікаційної комісії суддів України щодо виставлення балів під час кваліфікаційного оцінювання
 Вища кваліфікаційна комісія суддів України повідомила, що було підготовлено проект Положення про порядок та методологію кваліфікаційного оцінювання, показники відповідності критеріям кваліфікаційного оцінювання та засоби їх встановлення (далі - проект). Розроблений проект положення забезпечує часткове виконання заходу 2.1.2.4.5 у частині, що стосується процедури кваліфікаційного оцінювання. 
 За інформацією, наданою у 3 кварталі 2024 році, листом Комісії від 03.09.2024 № 21-4888/24 проект Положення про порядок та методологію кваліфікаційного оцінювання, показники відповідності критеріям кваліфікаційного оцінювання та засоби їх встановлення надіслано Вищій раді правосуддя, Раді суддів України, Громадській раді доброчесності для надання пропозицій та зауважень. Також листом Комісії від 04.09.2024 № 21-4889/24 проект Положення про порядок та методологію кваліфікаційного оцінювання, показники відповідності критеріям кваліфікаційного оцінювання та засоби їх встановлення надіслано Проекту Європейського Союзу «Право-Justice» в Україні, Програмі Агентства США з міжнародного розвитку (USAID) «Справедливість для всіх», Міжнародній організації права розвитку (МОПР) в Україні. 
 З метою проведення громадського обговорення 04.11.2024 проект Положення про порядок та методологію кваліфікаційного оцінювання, показники відповідності критеріям кваліфікаційного оцінювання та засоби їх встановлення розміщено на офіційному веб-сайті Комісії, забезпечено можливість надсилання пропозиції, зауваження до проекту, а також заявки для участі в публічному обговоренні.
 20.12.2024 у Комісії відбулося публічне обговорення пропозицій та зауважень до проекту Положення про порядок та методологію кваліфікаційного оцінювання, показники відповідності критеріям кваліфікаційного оцінювання та засоби їх встановлення.
 Участь у заході, зокрема в онлайн-форматі, взяли члени Вищої кваліфікаційної комісії суддів України, Вищої ради правосуддя, Ради суддів України, Громадської ради доброчесності, судді Верховного Суду, представники проектів міжнародної технічної допомоги та громадських організацій. За результатами обговорення сформовано та опубліковано на веб-сайті ВККС узагальнену таблицю пропозицій та зауважень до тексту проекту Положення.  
 ІІ. Стосовно детальних методик Вищої кваліфікаційної комісії суддів України щодо виставлення балів суддям (кандидатам на посаду судді) у процедурах добору суддів. 
 Рішенням Вищої кваліфікаційної комісії суддів України 19 червня 2024 року № 185/зп-24 затверджено "Положення про порядок складання кваліфікаційного іспиту та методику оцінювання кандидатів".
 7 червня 2024 року у Вищій кваліфікаційній комісії суддів України відбулося публічне обговорення пропозицій та зауважень до проекту Положення про порядок складання кваліфікаційного іспиту та методику оцінювання кандидатів. Участь у заході взяли члени Вищої кваліфікаційної комісії суддів України та Вищої ради правосуддя. В онлайн-форматі до обговорення долучилися члени Ради суддів України, представники Національної школи суддів України, представники громадської організації «Центр протидії корупції», представник Правничої асоціації «ДОБРОСУД» та інші автори пропозицій та зауважень до проекту Положення. За результатами обговорення сформовано та опубліковано на веб-сайті ВККС узагальнену таблицю пропозицій та зауважень до тексту проекту Положення.  
 З огляду на зазначене, в межах щоквартального моніторингу стану виконання ДАП за 4 квартал 2024 року констатуємо, що захід виконано.</t>
   </si>
   <si>
     <t>2.1.2.4.7</t>
   </si>
@@ -695,51 +690,51 @@
 У Положенні пропонується така вага критеріїв та показників під час кваліфікаційного оцінювання:
 1) Критерії компетентності:
 - Професійна компетентність (визначається за показниками, отриманими під час кваліфікаційного іспиту) – 400 балів.
 - Особиста компетентність – 50 балів.
 - Соціальна компетентність – 50 балів.
 2) Критерії доброчесності та професійної етики – 300 балів.
 Крім того, у проекті положення визначено граничний показник балів, що відводиться на кожний із елементів відповідних компетентностей.
 У разі відповідності судді (кандидата на посаду судді) критеріям доброчесності та професійної етики та виявлення обставин, що вказують на неістотність (одне значне або декілька незначних) порушень ним вимог законодавства, правил професійної етики або інших етичних норм, кількість набраних балів за відповідні критерії може бути знижена на 15 балів. За кожне наступне значне або декілька незначних порушень суддею (кандидатом на посаду судді) вимог законодавства, правил професійної етики або інших етичних норм, кількість набраних балів за критеріями доброчесності та професійної етики може бути знижена на 15 балів відповідно. Суддя (кандидат на посаду судді) не відповідає критеріям доброчесності та професійної етики у разі набрання менше 225 балів після їх зниження. Істотність та неістотність порушень встановлюються Комісією при закритому обговоренні і визначаються шляхом голосування. Кожне зниження балів повинно бути мотивовано в рішенні Комісії.
 Крім того, рішенням ВККС від 30.04.2025 №99/зп-25 "Про внесення змін до Положення про порядок та методологію кваліфікаційного оцінювання, показники відповідності критеріям кваліфікаційного оцінювання та засоби їх встановлення, затвердженого рішенням Вищої кваліфікаційної комісії суддів України від 22 січня 2025 року № 20/зп-25" було уточнено деякі положення, зокрема, визначено, що суддя (кандидат на посаду судді) вважається таким, що відповідає критеріям соціальної та особистої компетентності, у разі набрання не менше 75 відсотків від суми максимально можливих балів за кожен із цих критеріїв за результатами їх оцінювання на етапі «Дослідження досьє та проведення співбесіди
 ІІ. Стосовно детальних методик Вищої кваліфікаційної комісії суддів України щодо виставлення балів суддям (кандидатам на посаду судді) у процедурах добору суддів.
 Рішенням Вищої кваліфікаційної комісії суддів України 19 червня 2024 року № 185/зп-24 затверджено "Положення про порядок складання кваліфікаційного іспиту та методику оцінювання кандидатів" (далі - Положення про іспит).
 У Положенні про іспит визначається максимально можливий бал на кожному етапі іспиту:
 1. Тестування когнітивних здібностей – 60.
 2. Тестування знань з історії української державності – 40.
 3. Тестування загальних знань у сфері права – 50.
 4. Тестування знань зі спеціалізації відповідного суду – 100.
 5. Виконання практичного завдання зі спеціалізації відповідного суду – 150.
 Кількість балів за кожне модельне судове рішення у разі виконання під час іспиту практичного завдання визначається методичними вказівками з оцінювання практичного завдання (варто врахувати, що згідно з пунктом 2.5 розділу 2 Положення про іспит тип практичного завдання для відповідного етапу іспиту затверджується Комісією та оприлюднюється на офіційному веб-сайті Комісії не пізніше ніж за 30 днів до дня проведення відповідного етапу іспиту).
 17 липня 2024 року ВККС затвердила методичні вказівки з оцінювання практичного завдання у вигляді модельного судового рішення, виконаного кандидатами на посади суддів апеляційних судів під час кваліфікаційного іспиту:
 - методичні вказівки з оцінювання практичного завдання з адміністративної, господарської та цивільної спеціалізацій, виконаного кандидатами на посади суддів апеляційних судів під час кваліфікаційного іспиту;
 - методичні вказівки з оцінювання практичного завдання з кримінальної спеціалізації, виконаного кандидатами на посади суддів апеляційних судів.
 5 грудня 2024 року ВККС затвердила методичні вказівки з оцінювання практичного завдання, виконаного кандидатами на посади суддів Вищого антикорупційного суду та Апеляційної палати Вищого антикорупційного суду під час кваліфікаційного іспиту.
 29 січня 2025 року рішенням № 228/зп-24 ВККС затвердила зміни до методичних вказівок з оцінювання практичного завдання з кримінальної спеціалізації, яке виконують кандидати на посади суддів апеляційних судів під час кваліфікаційного іспиту.
 30 квітня 2025 року ВККС затвердила методичні вказівки з оцінювання практичного завдання з адміністративної, господарської та цивільної спеціалізацій, виконаного під час кваліфікаційного іспиту кандидатами на посади суддів місцевих судів та суддями, які мають намір бути переведеними до іншого місцевого суду.
 Головний виконавець зауважив, що зазначені методики розроблено на підставі Єдиних показників для оцінки доброчесності та професійної етики судді (кандидата на посаду судді), затверджених рішенням Вищої ради правосуддя після консультацій з Вищою кваліфікаційною комісією суддів України, Радою суддів України та Громадською радою доброчесності.
-З огляду на зазначене, у межах щоквартального моніторингу стану виконання заходів ДАП за 2 квартал 2025 року констатуємо, що захід виконано.</t>
+З огляду на зазначене, у межах щоквартального моніторингу стану виконання заходів ДАП за 2 квартал 2026 року констатуємо, що захід виконано.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>