--- v0 (2026-05-07)
+++ v1 (2026-06-27)
@@ -114,51 +114,51 @@
 </t>
   </si>
   <si>
     <t>01.01.2025</t>
   </si>
   <si>
     <t>31.07.2025</t>
   </si>
   <si>
     <t>National Agency on Corruption Prevention</t>
   </si>
   <si>
     <t xml:space="preserve">Ministry of Justice of Ukraine,
 High Council of Justice </t>
   </si>
   <si>
     <t>state budget</t>
   </si>
   <si>
     <t>within the established budget allocations for the relevant year</t>
   </si>
   <si>
     <t>The draft law has been submitted to the Parliament of Ukraine.</t>
   </si>
   <si>
-    <t>Здійснюється підготовка зазначеного законопроекту. 
+    <t>Здійснюється підготовка зазначеного законопроекту.  
 З огляду на те, що настала дата завершення строку виконання відповідного заходу, а законопроект станом на момент звітування не розроблено та не забезпечувалось його подання Кабінетові Міністрів України, такий захід вважається не виконаним.</t>
   </si>
   <si>
     <t>Not implemented</t>
   </si>
   <si>
     <t>0.0</t>
   </si>
   <si>
     <t>2.1.3.2</t>
   </si>
   <si>
     <t>The list and grounds for bringing a judge to disciplinary liability and the kinds of liability have been clarified in a way that allows judges to predict their behavior, in particular, the signs of disciplinary offenses that tarnish the title of judge or undermine the authority of justice have been more clearly defined, and the mechanisms for disciplinary investigation and consideration of disciplinary cases have been improved and simplified</t>
   </si>
   <si>
     <t>2.1.3.2.1</t>
   </si>
   <si>
     <t>Drafting and submitting to the Cabinet of Ministers of Ukraine a draft law proposing to update the list of grounds for bringing a judge to disciplinary liability in keeping with the principle of legal certainty and in accordance with GRECO recommendations</t>
   </si>
   <si>
     <t>01.07.2024</t>
   </si>
   <si>
     <t>31.01.2025</t>
@@ -186,51 +186,51 @@
     <t>Implemented</t>
   </si>
   <si>
     <t>2.1.3.2.3</t>
   </si>
   <si>
     <t>Discussing the conclusions and recommendations outlined in the analytical report indicated in subclause 2.1.3.2.2 with the participation of representatives of government agencies, NGOs, international organizations, participants of international technical assistance projects, and the academic community</t>
   </si>
   <si>
     <t>01.10.2024</t>
   </si>
   <si>
     <t>30.11.2024</t>
   </si>
   <si>
     <t>The conclusions and recommendations outlined in the analytical report have been discussed with the participation of representatives of government agencies, NGOs, international organizations, participants of international technical assistance projects, and the academic community.</t>
   </si>
   <si>
     <t>У ІІІ та IV кварталі 2025 року Міністерство юстиції України повідомило: 
 "Листом Міністерства юстиції України від 25.04.2025 № 59412/11.7/33-25 на виконання пунктів 2.1.2.3.5 та 2.1.3.2.3 ДАП аналітичний звіт про доцільність подальшого удосконалення та спрощення процедур здійснення дисциплінарного провадження щодо суддів та аналітичний звіт про доцільність подальшого удосконалення та спрощення процедур добору суддів, кваліфікаційного оцінювання суддів (кандидатів на посаду судді) з метою уникнення невиправданих затримок було надіслано для опрацювання та висловлення позицій стосовно висновків та рекомендацій, зазначених у вказаних аналітичних звітах, Вищій раді правосуддя, Верховному Суду, Вищій кваліфікаційній комісії суддів України, Раді суддів України, Асоціації правників України, ГО «Центр політико-правих реформ», Національній асоціації адвокатів України, Головному офісу Консультативної місії Європейського Союзу в Україні (EUAM Ukraine), проєкту ЄС «Право-Justice».
 За результатами розгляду вказаних аналітичних звітів надійшли листи:
 - Вищої ради правосуддя від 22.05.2025 № 10580/0/9-25 із пропозиціями в частині аналітичного звіту про доцільність подальшого удосконалення та спрощення процедур здійснення дисциплінарного провадження щодо суддів;
 - Вищої кваліфікаційної комісії суддів України від 23.05.2025 № 21-4280/25, в якому повідомлено про затвердження рішенням ВККСУ від 30.04.2025 № 96/зп-25 методичних вказівки з оцінювання практичного завдання, виконаного під час кваліфікаційного іспиту кандидатами на посади суддів місцевого суду та суддями, які мають намір бути переведеними до іншого місцевого суду, а також повідомлено про налагодження співпраці з ГРД;
 - Верховного Суду від 12.06.2025 № 11а/0/2-25 без пропозицій".
 Водночас варто звернути увагу, що зміст заходу та показник виконання передбачає саме організацію обговорення аналітичного звіту (наприклад, проведення офлайн чи онлайн зустрічі з метою обговорення). Для забезпечення повного виконання заходу необхідним є проведення саме обговорення аналітичного звіту. 
-З огляду на те, що відповідальним виконавцем не було надано інформації щодо проведення протягом жовтня - грудня 2025 року обговорення аналітичного звіту, у межах щоквартального моніторингу стану виконання заходів ДАП за IV квартал 2025 року вимушені констатувати, що захід виконано частково.</t>
+З огляду на те, що відповідальним виконавцем не було надано інформації щодо проведення протягом січня - березня 2026 року обговорення аналітичного звіту, у межах щоквартального моніторингу стану виконання заходів ДАП за 1 квартал 2026 року вимушені констатувати, що захід виконано частково.</t>
   </si>
   <si>
     <t>Partially implemented</t>
   </si>
   <si>
     <t>2.1.3.3</t>
   </si>
   <si>
     <t>The disciplinary practice with respect to judges is consistent, predictable, stable, and open; all decisions of the disciplinary authority are made public on time; disciplinary proceedings against judges are generally open and broadcast in real time</t>
   </si>
   <si>
     <t>2.1.3.3.1</t>
   </si>
   <si>
     <t>Drafting and submitting to the Cabinet of Ministers of Ukraine a draft law that:
 1) stipulates that sessions of Disciplinary Chambers of the High Council of Justice shall be public with real-time video broadcasts;
 2) stipulates that the sessions of the High Council of Justice convened to examine complaints against decisions of Disciplinary Chambers following the review of disciplinary proceedings against a judge shall be public with real-time video broadcasts;
 3) defines the exhaustive list of grounds for an examination behind closed doors during a session of Disciplinary Chambers of the High Council of Justice without real-time video broadcasts;
 4) establishes the exhaustive list of grounds for holding an examination behind closed doors during the session of the High Council of Justice convened to examine complaints against decisions of Disciplinary Chambers following the review of disciplinary proceedings against a judge without real-time video broadcasts;
 5) stipulates that an examination behind closed doors during a session of Disciplinary Chambers of the High Council of Justice without real-time video broadcasts is possible only based on a well-reasoned decision of the Disciplinary Chambers of the High Council of Justice with the substantiation of the existence of the relevant grounds prescribed by law;
 6) stipulates that an examination behind closed doors during a session of the High Council of Justice convened to examine complaints against decisions of Disciplinary Chambers of the High Council of Justice without real-time video broadcasts is possible only based on a well-reasoned decision of the High Council of Justice with the substantiation of the existence of the relevant grounds prescribed by law;
 7) defines a clear time frame for each stage of the disciplinary proceeding, which would rule out the possibility of unreasonable delays in the review of disciplinary complaints;
 8) provides for open and roll-call voting by members of the Disciplinary Chambers of the High Council of Justice and by the High Council of Justice on decisions in disciplinary cases.</t>
   </si>
   <si>
@@ -299,101 +299,101 @@
   </si>
   <si>
     <t>The summaries of disciplinary practice have been discussed with the participation of representatives of government agencies, NGOs, international organizations, participants of international technical assistance projects, and the academic community.</t>
   </si>
   <si>
     <t>За інформацією, наданою Вищою радою правосуддя, 4 жовтня 2024 року проведено обговорення узагальнень практики у дисциплінарних провадженнях щодо суддів за 2023 рік за участю членів Вищої ради правосуддя, секретаря Великої Палати Верховного Суду, Уповноваженого у справах Європейського суду з прав людини, представників Ради суддів України, Вищої кваліфікаційної комісії суддів України, Національної школи суддів України, Проекту ЄС «ПРАВО – JUSTICE», Програми USAID «Справедливість для всіх», Проекту РЄ «Підтримка судової влади України в умовах війни та післявоєнного періоду», громадської організації «Лабораторія законодавчих ініціатив», Громадської ради доброчесності, всеукраїнського об’єднання «Автомайдан».
 За інформацією, наданою головним виконавцем, 25 грудня 2025 року Вищою радою правосуддя проведено обговорення узагальнень практики у дисциплінарних провадженнях щодо суддів за 2024 рік. В обговоренні взяли участь члени Вищої ради правосуддя, дисциплінарні інспектори ВРП, судді Верховного Суду, члени Вищої кваліфікаційної комісії суддів України, Ради суддів України, представники Міністерства юстиції України, Національної школи суддів України, представники секретаріату ВРП, наукової спільноти, громадських організацій. 
 З огляду на зазначене, констатуємо, що захід виконано повністю.</t>
   </si>
   <si>
     <t>2.1.3.4</t>
   </si>
   <si>
     <t>The grounds and mechanisms for discontinuing disciplinary proceedings have been improved, in particular, a mechanism for discontinuing the disciplinary case against a judge in case of their resignation after the initiation of the disciplinary case against them has been introduced</t>
   </si>
   <si>
     <t>2.1.3.4.1</t>
   </si>
   <si>
     <t>Drafting and submitting to the Cabinet of Ministers of Ukraine a draft law that:
 1) prohibits dismissing a judge from their position following their retirement until disciplinary proceedings against this judge have been finalized;
 2) defines the grounds for suspending the retirement and revoking the status of a judge if the retired judge has behaved in a way that is incompatible with the title of a judge;
 3) establishes the procedure for examining the matter of suspending the retirement and revoking the status of a judge if the retired judge has behaved in a way that is incompatible with the title of a judge.</t>
   </si>
   <si>
-    <t>Міністерство юстиції України повідомило: "Стосовно врегулювання на законодавчому рівні питання заборони на звільнення судді з посади за його заявою про відставку до завершення дисциплінарних проваджень щодо судді інформуємо, що наразі на розгляді Верховної Ради України перебуває проєкт Закону України «Про внесення змін до Закону України «Про судоустрій і статус суддів» та інших законодавчих актів України щодо уточнення порядку звільнення суддів у відставку та забезпечення їх утримання» (реєстр. № 9343 від 30.05.2023), яким пропонується закріпити, що заява про відставку судді не розглядається, у разі якщо щодо такого судді здійснюється дисциплінарне провадження, наслідком якого може бути звільнення судді з посади з підстав, передбачених Конституцією України. Щодо питання припинення відставки судді та порядку розгляду такого питання зазначаємо, що у положеннях проблеми 2.1.3. підпункту 2.1. пункту 2 Державної антикорупційної програми на 2023–2025 роки не повністю висвітлена проблематика порушеного питання, що потребувало для підготовки відповідного законопроєкту більш детального аналізу діючих норм законодавства та вивчення відповідного міжнародного досвіду у сфері судоустрою та статусу суддів.  Міністерством юстиції України в межах правового моніторингу проаналізовано питання стосовно функціонування інституту відставки судді, за результатами якого наразі здійснюється підготовка відповідних пропозицій стосовно доцільності внесення змін до законодавства".
-[...3 lines deleted...]
-З огляду на сплив строків виконання заходу та відсутність інформації про розроблення законопроекту, що забезпечував би реалізацію відповідного заходу, у межах щоквартального моніторингу стану виконання заходів за 4 квартал 2025 року вимушені констатувати, що захід не виконано.</t>
+    <t>Міністерство юстиції України повідомило: "Стосовно врегулювання на законодавчому рівні питання заборони на звільнення судді з посади за його заявою про відставку до завершення дисциплінарних проваджень щодо судді інформуємо, що наразі на розгляді Верховної Ради України перебуває проєкт Закону України «Про внесення змін до Закону України «Про судоустрій і статус суддів» та інших законодавчих актів України щодо уточнення порядку звільнення суддів у відставку та забезпечення їх утримання» (реєстр. № 9343 від 30.05.2023), яким пропонується закріпити, що заява про відставку судді не розглядається, у разі якщо щодо такого судді здійснюється дисциплінарне провадження, наслідком якого може бути звільнення судді з посади з підстав, передбачених Конституцією України. Щодо питання припинення відставки судді та порядку розгляду такого питання зазначаємо, що у положеннях проблеми 2.1.3. підпункту 2.1. пункту 2 Державної антикорупційної програми на 2023–2025 роки не повністю висвітлена проблематика порушеного питання, що потребувало для підготовки відповідного законопроєкту більш детального аналізу діючих норм законодавства та вивчення відповідного міжнародного досвіду у сфері судоустрою та статусу суддів. Міністерством юстиції України в межах правового моніторингу проаналізовано питання стосовно функціонування інституту відставки судді, за результатами якого наразі здійснюється підготовка відповідних пропозицій стосовно доцільності внесення змін до законодавства. Напрацьовані пропозиції та результати обговорення будуть опрацьовані під час підготовки проєкту закону №9343 до другого читання".
+Проєкт Закону України «Про внесення змін до Закону України «Про судоустрій і статус суддів» та інших законодавчих актів України щодо уточнення порядку звільнення суддів у відставку та забезпечення їх утримання» (реєстр. № 9343 від 30.05.2023, внесений народними депутатами України) не забезпечить реалізацію заходу 2.1.3.4.1, у разі його прийняття Верховною Радою України з огляду на таке.
+1) Захід 2.1.3.4.1 передбачає розроблення та подання Міністерством юстиції України до КМУ проєкту закону, що передбачав би заборону на звільнення судді з посади за його заявою про відставку до завершення будь-яких дисциплінарних проваджень щодо судді. Водночас у законопроєкті № 9343, на який у своєму повідомленні посилається Міністерство юстиції України, пропонується запровадити обов'язок ВРП не розглядати заяви про відставку судді під час здійснення дисциплінарного провадження щодо судді, наслідком якого може бути звільнення судді з посади з підстав, визначених пунктами 2, 3, 6 частини шостої статті 126 Конституції України. Йдеться про обмежений перелік дисциплінарних проваджень, які порушені у зв'язку з вчиненням суддею істотного дисциплінарного проступку, грубого чи систематичного нехтування обов’язками, що є несумісним зі статусом судді або виявило його невідповідність займаній посаді; порушенням суддею обов’язку підтвердити законність джерела походження майна та порушенням суддею вимог щодо несумісності. Водночас дисциплінарні провадження, порушені з інших підстав, визначених у ч. 1 ст. 106 Закону України "Про судоустрій і статус суддів", залишаються поза увагою.
+2) У законопроєкті № 9343 відсутні положення, які б корелювались із реалізацією підпунктів 2-3 заходу 2.1.3.4.1. Відповідний законопроєкт не визначає підстав для припинення відставки та позбавлення статусу судді у разі допущення суддею у відставці поведінки, яка є несумісною із званням судді та, відповідно, не пропонує встановити порядок розгляду питання про припинення відставки та позбавлення статусу судді у разі допущення суддею у відставці поведінки, яка є несумісною із званням судді.
+З огляду на сплив строків виконання заходу та відсутність інформації про розроблення законопроєкту, що забезпечував би реалізацію відповідного заходу, у межах щоквартального моніторингу стану виконання заходів за 1 квартал 2026 року вимушені констатувати, що захід не виконано.</t>
   </si>
   <si>
     <t>2.1.3.5</t>
   </si>
   <si>
     <t>An effective mechanism has been introduced for verifying the legality of the origin of a judge’s property; judges who have violated the obligation to prove the legality of the source of their property have been dismissed pursuant to Article 126 of the Constitution of Ukraine</t>
   </si>
   <si>
     <t>2.1.3.5.1</t>
   </si>
   <si>
     <t>Drafting and submitting to the Cabinet of Ministers of Ukraine a draft law that:
 1) institutes a separate procedure for checking the legitimacy of the sources of origin of the judge’s assets (outside the scope of the disciplinary proceedings), which will be carried out by the National Agency;
 2) institutes a separate procedure by which the High Council of Justice would review petitions for the dismissal of the judge on account of the violation of the obligation to prove the legitimacy of the origin of assets;
 3) institutes a separate procedure by which the judge or plaintiff (complainant) can appeal decisions, actions, or omissions to act as part of the process of verifying the legitimacy of the origin of the judge’s assets, and dismiss the judge on account of the violation of the obligation to prove the legitimacy of the origin of assets.</t>
   </si>
   <si>
     <t>2.1.3.6</t>
   </si>
   <si>
     <t>Criminal prosecution mechanisms are not used to exert pressure on judges; the institution of criminal liability of judges for arbitrary abuse of their powers has been introduced</t>
   </si>
   <si>
     <t>2.1.3.6.1</t>
   </si>
   <si>
     <t>Drafting and submitting to the Cabinet of Ministers of Ukraine a draft law that:
 1) institutes criminal liability for abuse of office by judges, while adhering to the principle of legal certainty and bearing in mind the legal position expressed in the Ruling of the Constitutional Court of Ukraine dated June 11, 2020, No. 7-r/2020;
 2) defines the particulars of initiation of a criminal proceeding and conducting a pretrial investigation of criminal proceedings involving abuse of office by judges, which would make it impossible to use such proceedings to exert pressure on judges.</t>
   </si>
   <si>
     <t>01.03.2023</t>
   </si>
   <si>
     <t>31.12.2024</t>
   </si>
   <si>
     <t>Prosecutor General’s Office of Ukraine ,
 National Anti-Corruption Bureau of Ukraine</t>
   </si>
   <si>
-    <t>На виконання заходу Національним агентством розроблено відповідний проект Закону України.   
+    <t>На виконання заходу Національним агентством розроблено відповідний проект Закону України.    
 20.10.2023 було проведено громадське обговорення, за результатами якого законопроект доопрацьовано.
 31.10.2023 Національне агентство надіслало законопроект на погодження до Міністерства економіки України, Міністерства фінансів України, Міністерства цифрової трансформації України, Національного антикорупційного бюро України (лист № 10-03/24802-23) та на висловлення позиції до Верховного Суду, Вищої ради правосуддя, Державного бюро розслідувань, Офісу Генерального прокурора, Спеціалізованої антикорупційної прокуратури (лист № 10-03/24801-23).
 Законопроект було доопрацьовано за результатами отриманих пропозицій від заінтересованих органів та направлено на повторне погодження до заінтересованих органів. 
-Станом на 31.12.2025 здійснюється доопрацювання законопроекту з урахуванням оновлених позицій заінтересованих органів.
+Станом на 31.03.2026 здійснюється доопрацювання законопроекту з урахуванням оновлених позицій заінтересованих органів.
 З огляду на те, що настала дата завершення строку виконання відповідного заходу, а законопроект станом на момент звітування не фіналізовано та не забезпечено його подання Кабінетові Міністрів України, такий захід вважається не виконаним.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>