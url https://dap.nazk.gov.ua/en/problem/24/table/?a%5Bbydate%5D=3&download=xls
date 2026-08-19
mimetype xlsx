--- v1 (2026-06-27)
+++ v2 (2026-08-19)
@@ -179,58 +179,55 @@
     <t>The analytical report has been prepared and made public.</t>
   </si>
   <si>
     <t>За інформацією, наданою Міністерством юстиції України, аналітичний звіт про доцільність подальшого удосконалення та спрощення процедур здійснення дисциплінарного провадження щодо суддів розроблено та оприлюднено на веб-сайті Мін'юсту за посиланням https://minjust.gov.ua/files/general/2025/04/22/20250422164842-31.pdf. Зазначене посилання на аналітичний звіт є активним, з огляду на це, у межах щоквартального моніторингу стану виконання заходів за ІІ квартал 2025 року, констатуємо, що захід виконано.
 Водночас зауважуємо, що зазначений аналітичний звіт не вдається знайти шляхом здійснення різного типу запитів у пошукових системах чи дослідження вкладок на веб-сайті Міністерства юстиції України. З огляду на це, Національне агентство долучає до додатків до заходу посилання, надане головним виконавцем разом з повідомленням про виконання заходу, та рекомендує вдосконалити доступ до зазначеного аналітичного звіту на веб-сайті Мін'юсту з метою полегшення доступу читачів до нього.</t>
   </si>
   <si>
     <t>Implemented</t>
   </si>
   <si>
     <t>2.1.3.2.3</t>
   </si>
   <si>
     <t>Discussing the conclusions and recommendations outlined in the analytical report indicated in subclause 2.1.3.2.2 with the participation of representatives of government agencies, NGOs, international organizations, participants of international technical assistance projects, and the academic community</t>
   </si>
   <si>
     <t>01.10.2024</t>
   </si>
   <si>
     <t>30.11.2024</t>
   </si>
   <si>
     <t>The conclusions and recommendations outlined in the analytical report have been discussed with the participation of representatives of government agencies, NGOs, international organizations, participants of international technical assistance projects, and the academic community.</t>
   </si>
   <si>
-    <t>У ІІІ та IV кварталі 2025 року Міністерство юстиції України повідомило: 
-[...6 lines deleted...]
-З огляду на те, що відповідальним виконавцем не було надано інформації щодо проведення протягом січня - березня 2026 року обговорення аналітичного звіту, у межах щоквартального моніторингу стану виконання заходів ДАП за 1 квартал 2026 року вимушені констатувати, що захід виконано частково.</t>
+    <t>У ІІ кварталі 2026 року Міністерство юстиції України повідомило: 
+"Обговорення проведно в письмовому форматі. Листом Міністерства юстиції України від 25.04.2025 № 59412/11.7/33-25 на виконання пунктів 2.1.2.3.5 та 2.1.3.2.3 ДАП аналітичний звіт про доцільність подальшого удосконалення та спрощення процедур здійснення дисциплінарного провадження щодо суддів та аналітичний звіт про доцільність подальшого удосконалення та спрощення процедур добору суддів, кваліфікаційного оцінювання суддів (кандидатів на посаду судді) з метою уникнення невиправданих затримок було надіслано Вищій раді правосуддя, Верховному Суду, Вищій кваліфікаційній комісії суддів України, Раді суддів України, Асоціації правників України, ГО «Центр політико-правих реформ», Національній асоціації адвокатів України, Головному офісу Консультативної місії Європейського Союзу в Україні (EUAM Ukraine), проєкту ЄС «Право-Justice».
+ ВРП у листі від 22.05.2025 № 87754-17-25 зазначило про відсутність пропозицій та зауважень щодо висновків і рекомендацій, викладених в Аналітичному звіті про доцільність подальшого удосконалення та спрощення процедур добору суддів, кваліфікаційного оцінювання суддів (кандидатів на посаду судді) з метою уникнення невиправданих затримок. ВККС у листі від 26.05.2025 № 89169-22-25 проінформувало, що 03.04.3035 затверджено методичні вказівки з оцінювання практичного завдання, а також налагоджено взаємодію з Громадською радою доброчесності. зауваження та пропозиції до звітів відсутні. ВС у листі від 12.06.2025 № 100248-22-25 повідомив, що зауважень та/або пропозицій до вказаних аналітичних звітів немає".
+Водночас варто звернути увагу, що зміст заходу та показник виконання передбачає саме організацію обговорення аналітичного звіту (наприклад, проведення у форматі офлайн чи онлайн зустрічі з метою обговорення висновків, наведених у звіті). Для забезпечення повного виконання заходу необхідним є проведення публічної дискусії щодо висновків, наведених в аналітичному звіті.
+З огляду на те, що відповідальним виконавцем не було надано інформації щодо проведення протягом квітня - червня 2026 року обговорення аналітичного звіту, у межах щоквартального моніторингу стану виконання заходів ДАП за ІІ квартал 2026 року вимушені констатувати, що захід виконано частково.</t>
   </si>
   <si>
     <t>Partially implemented</t>
   </si>
   <si>
     <t>2.1.3.3</t>
   </si>
   <si>
     <t>The disciplinary practice with respect to judges is consistent, predictable, stable, and open; all decisions of the disciplinary authority are made public on time; disciplinary proceedings against judges are generally open and broadcast in real time</t>
   </si>
   <si>
     <t>2.1.3.3.1</t>
   </si>
   <si>
     <t>Drafting and submitting to the Cabinet of Ministers of Ukraine a draft law that:
 1) stipulates that sessions of Disciplinary Chambers of the High Council of Justice shall be public with real-time video broadcasts;
 2) stipulates that the sessions of the High Council of Justice convened to examine complaints against decisions of Disciplinary Chambers following the review of disciplinary proceedings against a judge shall be public with real-time video broadcasts;
 3) defines the exhaustive list of grounds for an examination behind closed doors during a session of Disciplinary Chambers of the High Council of Justice without real-time video broadcasts;
 4) establishes the exhaustive list of grounds for holding an examination behind closed doors during the session of the High Council of Justice convened to examine complaints against decisions of Disciplinary Chambers following the review of disciplinary proceedings against a judge without real-time video broadcasts;
 5) stipulates that an examination behind closed doors during a session of Disciplinary Chambers of the High Council of Justice without real-time video broadcasts is possible only based on a well-reasoned decision of the Disciplinary Chambers of the High Council of Justice with the substantiation of the existence of the relevant grounds prescribed by law;
 6) stipulates that an examination behind closed doors during a session of the High Council of Justice convened to examine complaints against decisions of Disciplinary Chambers of the High Council of Justice without real-time video broadcasts is possible only based on a well-reasoned decision of the High Council of Justice with the substantiation of the existence of the relevant grounds prescribed by law;
 7) defines a clear time frame for each stage of the disciplinary proceeding, which would rule out the possibility of unreasonable delays in the review of disciplinary complaints;
 8) provides for open and roll-call voting by members of the Disciplinary Chambers of the High Council of Justice and by the High Council of Justice on decisions in disciplinary cases.</t>
   </si>
   <si>
@@ -303,97 +300,97 @@
   <si>
     <t>За інформацією, наданою Вищою радою правосуддя, 4 жовтня 2024 року проведено обговорення узагальнень практики у дисциплінарних провадженнях щодо суддів за 2023 рік за участю членів Вищої ради правосуддя, секретаря Великої Палати Верховного Суду, Уповноваженого у справах Європейського суду з прав людини, представників Ради суддів України, Вищої кваліфікаційної комісії суддів України, Національної школи суддів України, Проекту ЄС «ПРАВО – JUSTICE», Програми USAID «Справедливість для всіх», Проекту РЄ «Підтримка судової влади України в умовах війни та післявоєнного періоду», громадської організації «Лабораторія законодавчих ініціатив», Громадської ради доброчесності, всеукраїнського об’єднання «Автомайдан».
 За інформацією, наданою головним виконавцем, 25 грудня 2025 року Вищою радою правосуддя проведено обговорення узагальнень практики у дисциплінарних провадженнях щодо суддів за 2024 рік. В обговоренні взяли участь члени Вищої ради правосуддя, дисциплінарні інспектори ВРП, судді Верховного Суду, члени Вищої кваліфікаційної комісії суддів України, Ради суддів України, представники Міністерства юстиції України, Національної школи суддів України, представники секретаріату ВРП, наукової спільноти, громадських організацій. 
 З огляду на зазначене, констатуємо, що захід виконано повністю.</t>
   </si>
   <si>
     <t>2.1.3.4</t>
   </si>
   <si>
     <t>The grounds and mechanisms for discontinuing disciplinary proceedings have been improved, in particular, a mechanism for discontinuing the disciplinary case against a judge in case of their resignation after the initiation of the disciplinary case against them has been introduced</t>
   </si>
   <si>
     <t>2.1.3.4.1</t>
   </si>
   <si>
     <t>Drafting and submitting to the Cabinet of Ministers of Ukraine a draft law that:
 1) prohibits dismissing a judge from their position following their retirement until disciplinary proceedings against this judge have been finalized;
 2) defines the grounds for suspending the retirement and revoking the status of a judge if the retired judge has behaved in a way that is incompatible with the title of a judge;
 3) establishes the procedure for examining the matter of suspending the retirement and revoking the status of a judge if the retired judge has behaved in a way that is incompatible with the title of a judge.</t>
   </si>
   <si>
     <t>Міністерство юстиції України повідомило: "Стосовно врегулювання на законодавчому рівні питання заборони на звільнення судді з посади за його заявою про відставку до завершення дисциплінарних проваджень щодо судді інформуємо, що наразі на розгляді Верховної Ради України перебуває проєкт Закону України «Про внесення змін до Закону України «Про судоустрій і статус суддів» та інших законодавчих актів України щодо уточнення порядку звільнення суддів у відставку та забезпечення їх утримання» (реєстр. № 9343 від 30.05.2023), яким пропонується закріпити, що заява про відставку судді не розглядається, у разі якщо щодо такого судді здійснюється дисциплінарне провадження, наслідком якого може бути звільнення судді з посади з підстав, передбачених Конституцією України. Щодо питання припинення відставки судді та порядку розгляду такого питання зазначаємо, що у положеннях проблеми 2.1.3. підпункту 2.1. пункту 2 Державної антикорупційної програми на 2023–2025 роки не повністю висвітлена проблематика порушеного питання, що потребувало для підготовки відповідного законопроєкту більш детального аналізу діючих норм законодавства та вивчення відповідного міжнародного досвіду у сфері судоустрою та статусу суддів. Міністерством юстиції України в межах правового моніторингу проаналізовано питання стосовно функціонування інституту відставки судді, за результатами якого наразі здійснюється підготовка відповідних пропозицій стосовно доцільності внесення змін до законодавства. Напрацьовані пропозиції та результати обговорення будуть опрацьовані під час підготовки проєкту закону №9343 до другого читання".
 Проєкт Закону України «Про внесення змін до Закону України «Про судоустрій і статус суддів» та інших законодавчих актів України щодо уточнення порядку звільнення суддів у відставку та забезпечення їх утримання» (реєстр. № 9343 від 30.05.2023, внесений народними депутатами України) не забезпечить реалізацію заходу 2.1.3.4.1, у разі його прийняття Верховною Радою України з огляду на таке.
 1) Захід 2.1.3.4.1 передбачає розроблення та подання Міністерством юстиції України до КМУ проєкту закону, що передбачав би заборону на звільнення судді з посади за його заявою про відставку до завершення будь-яких дисциплінарних проваджень щодо судді. Водночас у законопроєкті № 9343, на який у своєму повідомленні посилається Міністерство юстиції України, пропонується запровадити обов'язок ВРП не розглядати заяви про відставку судді під час здійснення дисциплінарного провадження щодо судді, наслідком якого може бути звільнення судді з посади з підстав, визначених пунктами 2, 3, 6 частини шостої статті 126 Конституції України. Йдеться про обмежений перелік дисциплінарних проваджень, які порушені у зв'язку з вчиненням суддею істотного дисциплінарного проступку, грубого чи систематичного нехтування обов’язками, що є несумісним зі статусом судді або виявило його невідповідність займаній посаді; порушенням суддею обов’язку підтвердити законність джерела походження майна та порушенням суддею вимог щодо несумісності. Водночас дисциплінарні провадження, порушені з інших підстав, визначених у ч. 1 ст. 106 Закону України "Про судоустрій і статус суддів", залишаються поза увагою.
 2) У законопроєкті № 9343 відсутні положення, які б корелювались із реалізацією підпунктів 2-3 заходу 2.1.3.4.1. Відповідний законопроєкт не визначає підстав для припинення відставки та позбавлення статусу судді у разі допущення суддею у відставці поведінки, яка є несумісною із званням судді та, відповідно, не пропонує встановити порядок розгляду питання про припинення відставки та позбавлення статусу судді у разі допущення суддею у відставці поведінки, яка є несумісною із званням судді.
-З огляду на сплив строків виконання заходу та відсутність інформації про розроблення законопроєкту, що забезпечував би реалізацію відповідного заходу, у межах щоквартального моніторингу стану виконання заходів за 1 квартал 2026 року вимушені констатувати, що захід не виконано.</t>
+З огляду на сплив строків виконання заходу та відсутність інформації про розроблення законопроєкту, що забезпечував би реалізацію відповідного заходу, у межах щоквартального моніторингу стану виконання заходів за 2 квартал 2026 року вимушені констатувати, що захід не виконано.</t>
   </si>
   <si>
     <t>2.1.3.5</t>
   </si>
   <si>
     <t>An effective mechanism has been introduced for verifying the legality of the origin of a judge’s property; judges who have violated the obligation to prove the legality of the source of their property have been dismissed pursuant to Article 126 of the Constitution of Ukraine</t>
   </si>
   <si>
     <t>2.1.3.5.1</t>
   </si>
   <si>
     <t>Drafting and submitting to the Cabinet of Ministers of Ukraine a draft law that:
 1) institutes a separate procedure for checking the legitimacy of the sources of origin of the judge’s assets (outside the scope of the disciplinary proceedings), which will be carried out by the National Agency;
 2) institutes a separate procedure by which the High Council of Justice would review petitions for the dismissal of the judge on account of the violation of the obligation to prove the legitimacy of the origin of assets;
 3) institutes a separate procedure by which the judge or plaintiff (complainant) can appeal decisions, actions, or omissions to act as part of the process of verifying the legitimacy of the origin of the judge’s assets, and dismiss the judge on account of the violation of the obligation to prove the legitimacy of the origin of assets.</t>
   </si>
   <si>
     <t>2.1.3.6</t>
   </si>
   <si>
     <t>Criminal prosecution mechanisms are not used to exert pressure on judges; the institution of criminal liability of judges for arbitrary abuse of their powers has been introduced</t>
   </si>
   <si>
     <t>2.1.3.6.1</t>
   </si>
   <si>
     <t>Drafting and submitting to the Cabinet of Ministers of Ukraine a draft law that:
 1) institutes criminal liability for abuse of office by judges, while adhering to the principle of legal certainty and bearing in mind the legal position expressed in the Ruling of the Constitutional Court of Ukraine dated June 11, 2020, No. 7-r/2020;
 2) defines the particulars of initiation of a criminal proceeding and conducting a pretrial investigation of criminal proceedings involving abuse of office by judges, which would make it impossible to use such proceedings to exert pressure on judges.</t>
   </si>
   <si>
     <t>01.03.2023</t>
   </si>
   <si>
     <t>31.12.2024</t>
   </si>
   <si>
     <t>Prosecutor General’s Office of Ukraine ,
 National Anti-Corruption Bureau of Ukraine</t>
   </si>
   <si>
     <t>На виконання заходу Національним агентством розроблено відповідний проект Закону України.    
 20.10.2023 було проведено громадське обговорення, за результатами якого законопроект доопрацьовано.
 31.10.2023 Національне агентство надіслало законопроект на погодження до Міністерства економіки України, Міністерства фінансів України, Міністерства цифрової трансформації України, Національного антикорупційного бюро України (лист № 10-03/24802-23) та на висловлення позиції до Верховного Суду, Вищої ради правосуддя, Державного бюро розслідувань, Офісу Генерального прокурора, Спеціалізованої антикорупційної прокуратури (лист № 10-03/24801-23).
 Законопроект було доопрацьовано за результатами отриманих пропозицій від заінтересованих органів та направлено на повторне погодження до заінтересованих органів. 
-Станом на 31.03.2026 здійснюється доопрацювання законопроекту з урахуванням оновлених позицій заінтересованих органів.
+Станом на 30.06.2026 здійснюється доопрацювання законопроекту з урахуванням оновлених позицій заінтересованих органів.
 З огляду на те, що настала дата завершення строку виконання відповідного заходу, а законопроект станом на момент звітування не фіналізовано та не забезпечено його подання Кабінетові Міністрів України, такий захід вважається не виконаним.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>