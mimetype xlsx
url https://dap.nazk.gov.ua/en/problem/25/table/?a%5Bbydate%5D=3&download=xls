--- v0 (2026-05-07)
+++ v1 (2026-06-24)
@@ -106,82 +106,82 @@
   <si>
     <t>2.1.4.1.1</t>
   </si>
   <si>
     <t xml:space="preserve">Preparing and publicizing an analytical report on the findings of the study of cases where administrative positions in courts have been filled by the same person for more than two terms of office in a row, with recommendations on how to deal with such cases and make their recurrence impossible </t>
   </si>
   <si>
     <t>01.01.2025</t>
   </si>
   <si>
     <t>28.02.2025</t>
   </si>
   <si>
     <t>National Agency on Corruption Prevention</t>
   </si>
   <si>
     <t>state budget and/or international technical assistance funds</t>
   </si>
   <si>
     <t>within the established budget allocations for the relevant year</t>
   </si>
   <si>
     <t xml:space="preserve">The analytical report has been publicized. </t>
   </si>
   <si>
-    <t>Національне агентство підготувало проект аналітичного звіту за результатами дослідження випадків обіймання адміністративних посад у суді понад два строки підряд з рекомендаціями щодо їх унеможливлення та подолання. Станом на 31.12.2025 проект відповідного аналітичного звіту доопрацьовується. 
+    <t>Національне агентство підготувало проєкт аналітичного звіту за результатами дослідження випадків обіймання адміністративних посад у суді понад два строки підряд з рекомендаціями щодо їх унеможливлення та подолання. Станом на 31.03.2026 проєкт відповідного аналітичного звіту доопрацьовується. 
 З огляду на те, що настала дата завершення строку виконання відповідного заходу, а аналітичний звіт станом на момент звітування не фіналізовано та не забезпечено його оприлюднення, такий захід вважається не виконаним.</t>
   </si>
   <si>
     <t>Not implemented</t>
   </si>
   <si>
     <t>0.0</t>
   </si>
   <si>
     <t>2.1.4.1.2</t>
   </si>
   <si>
     <t>Drafting and submitting to the Cabinet of Ministers of Ukraine a draft law proposing to improve the procedure for electing judges to administrative positions and dismissing them from these positions in order to make it impossible for the same person to hold the same administrative position in courts for a long period of time, according to the recommendations outlined in the analytical report indicated in subclause 2.1.4.1.1</t>
   </si>
   <si>
     <t>01.03.2025</t>
   </si>
   <si>
     <t>31.08.2025</t>
   </si>
   <si>
     <t>Ministry of Justice of Ukraine</t>
   </si>
   <si>
     <t>state budget</t>
   </si>
   <si>
     <t>The draft law has been submitted to the Parliament of Ukraine.</t>
   </si>
   <si>
-    <t>Національне агентство на виконання заходу 2.1.4.1.1 підготувало проект аналітичного звіту, який станом на 31.12.2025 доопрацьовується задля подальшої підготовки законопроекту на виконання вимоги заходу 2.1.4.1.2 Державної антикорупційної програми на 2023 - 2025 роки.
+    <t>Національне агентство на виконання заходу 2.1.4.1.1 підготувало проект аналітичного звіту, який станом на 31.03.2026 доопрацьовується задля подальшої підготовки законопроекту на виконання вимоги заходу 2.1.4.1.2 Державної антикорупційної програми на 2023 - 2025 роки. 
 З огляду на те, що настала дата завершення строку виконання відповідного заходу, а законопроект станом на момент звітування не розроблено та не забезпечувалось його подання Кабінетові Міністрів України, такий захід вважається не виконаним.</t>
   </si>
   <si>
     <t>2.1.4.2</t>
   </si>
   <si>
     <t>E-justice has been ensured, in particular by enabling the online consideration of certain categories of cases regardless of the location of the parties and the court, which, in particular, contributes to the even allocation of cases among courts and judges</t>
   </si>
   <si>
     <t>2.1.4.2.1</t>
   </si>
   <si>
     <t>Preparing and publicizing an analytical report with recommendations on determining the categories of cases that can be examined online irrespective of the location of the parties and the court</t>
   </si>
   <si>
     <t>01.01.2024</t>
   </si>
   <si>
     <t>29.02.2024</t>
   </si>
   <si>
     <t>Ministry of Digital Transformation of Ukraine</t>
   </si>
   <si>
     <t>The analytical report has been publicized.</t>
@@ -202,323 +202,324 @@
     <t>01.02.2024</t>
   </si>
   <si>
     <t>31.03.2024</t>
   </si>
   <si>
     <t>The conclusions and recommendations outlined in the analytical report have been discussed with the participation of representatives of government agencies, NGOs, international organizations, participants of international technical assistance projects, and the academic community.</t>
   </si>
   <si>
     <t>The Ministry of Justice of Ukraine reported that it had prepared an analytical study to determine the categories of cases that can be considered online regardless of the location of the parties and the court within the scope of monitoring the implementation and analyzing the effectiveness of adopted laws and regulations. Analysis results are included in the Monitoring Report 2023, published on the official website of the Ministry of Justice of Ukraine (chapter I, problem 1 of the Judiciary and Administration of Justice section).
 Conclusions and recommendations regarding the determination of categories of cases that can be considered online regardless of the location of the parties and the court were discussed during the presentation of the monitoring report on March 4, 2024, with the participation of representatives of public authorities, non-governmental organizations, international organizations, participants in international technical assistance projects, and the academic community.</t>
   </si>
   <si>
     <t>2.1.4.2.3</t>
   </si>
   <si>
     <t>Drafting and submitting to the Cabinet of Ministers of Ukraine a draft law proposing to provide for online judicial examination irrespective of the location of the parties and the court for specific categories of cases, according to the recommendations outlined in the analytical report indicated in subclause 2.1.4.2.1</t>
   </si>
   <si>
     <t>01.03.2024</t>
   </si>
   <si>
     <t>31.08.2024</t>
   </si>
   <si>
-    <t>За інформацією, наданою Міністерством юстиції України у 3 кварталі 2024 року, було розроблено законопроект, яким передбачено здійснення судового розгляду он-лайн незалежно від місцезнаходження сторін і суду для окремих категорій справ. Листом від 18.09.2024 законопроект надіслано до ДСА України для отримання позиції щодо можливості реалізації його положень. 
-У 4 кварталі 2024 року Міністерство юстиції України повідомило, що проект Закону листом від 08.11.2024 № 155229/11.2.2/22-24 надіслано на погодження до Мінекономіки, Мінфіну, Мінцифри, Верховного Суду, ВРП, ДСА України. Листом ДСА України від 16.10.2024  № 15-20339/24 висловлено позицію щодо можливості реалізації положень законопроекту.
+    <t>За інформацією, наданою Міністерством юстиції України у 3 кварталі 2024 року, було розроблено законопроєкт, яким передбачено здійснення судового розгляду он-лайн незалежно від місцезнаходження сторін і суду для окремих категорій справ. Листом від 18.09.2024 законопроєкт надіслано до ДСА України для отримання позиції щодо можливості реалізації його положень. 
+У 4 кварталі 2024 року Міністерство юстиції України повідомило, що проєкт Закону листом від 08.11.2024 № 155229/11.2.2/22-24 надіслано на погодження до Мінекономіки, Мінфіну, Мінцифри, Верховного Суду, ВРП, ДСА України. Листом ДСА України від 16.10.2024  № 15-20339/24 висловлено позицію щодо можливості реалізації положень законопроєкту.
 У 2 кварталі 2025 року Міністерство юстиції України повідомило, що станом на 14.07.2025 очікувалось погодження Верховного Суду.
-У 3 та 4 кварталі 2025 року головний виконавець заходу повідомив, що 15.09.2025 проведено міжнародний захід за участю ЄБРР та представників органів державної влади щодо “гнучкої юрисдикції” розгляду справ (де було представлено проект закону до обговорення та звіт ЄБРР з експертизою вказаного проекту). 
-З огляду на сплив строків виконання заходу, а також на те, що законопроект наразі розроблено, але ще не було внесено на розгляд до КМУ чи ВРУ, як того вимагають зміст заходу та показник його виконання, у межах щоквартального моніторингу за 4 квартал 2025 року вимушені констатувати, що захід виконано частково.</t>
+У 3 та 4 кварталі 2025 року головний виконавець заходу повідомив, що 15.09.2025 проведено міжнародний захід за участю ЄБРР та представників органів державної влади щодо “гнучкої юрисдикції” розгляду справ (де було представлено проєкт закону до обговорення та звіт ЄБРР з експертизою вказаного проєкту). 
+У 1 кварталі 2026 року Міністерство юстиції України повідомило, що здійснюється доопрацювання проєкту Закону, було посилено аналітичне обґрунтування законопроєкту, зокрема шляхом доповнення пояснювальної записки статистичними даними щодо розгляду судами справ у межах цивільного та господарського судочинства за окремими категоріями проваджень з метою забезпечення точності та належного обґрунтування положень пояснювальної записки до проєкту Закону. Наразі статистичні дані узгоджуються з ДСА та в робочому порядку. 
+З огляду на сплив строків виконання заходу, а також на те, що законопроєкт наразі розроблено, але ще не було внесено на розгляд до КМУ чи ВРУ, як того вимагають зміст заходу та показник його виконання, у межах щоквартального моніторингу за 1 квартал 2026 року вимушені констатувати, що захід виконано частково.</t>
   </si>
   <si>
     <t>Partially implemented</t>
   </si>
   <si>
     <t>2.1.4.2.4</t>
   </si>
   <si>
     <t>Conducting an audit of the current status of information technologies in courts, as well as assessing the degree to which they align with the current tasks of the justice system. The audit should produce an assessment of the current IT solutions in accordance with best international practices and bearing in mind the cost effectiveness of the existing infrastructure, as well as the recommendations regarding the continued development and transformation of the architecture of IT systems of the judiciary.</t>
   </si>
   <si>
     <t>01.05.2023</t>
   </si>
   <si>
     <t>31.03.2025</t>
   </si>
   <si>
     <t xml:space="preserve">State Judicial Administration of Ukraine </t>
   </si>
   <si>
     <t>The audit of the current status of information technologies in courts has been conducted.</t>
   </si>
   <si>
-    <t>Державна судова адміністрація України повідомила, що за результатами проведеного функціонального та технічного аудитів ДСА України розроблено Дорожню карту розвитку ІТ-рішень у судовій системі, яку в установленому порядку погоджено з Міністерством цифрової трансформації України та затверджено наказом ДСА України від 02.12.2024 № 534, на основі якої розроблено нову Концепцію розвитку ЄСІТС, яка передбачає створення та впровадження електронного процесуального діловодства.  Наказом ДСА України від 30.04.2025 № 178 затверджено Концепцію ЄСІТС.
+    <t>За інформацією, наданою ДСа України у попередніх кварталах, за результатами проведеного функціонального та технічного аудитів ДСА України розроблено Дорожню карту розвитку ІТ-рішень у судовій системі, яку в установленому порядку погоджено з Міністерством цифрової трансформації України та затверджено наказом ДСА України від 02.12.2024 № 534, на основі якої розроблено нову Концепцію розвитку ЄСІТС, яка передбачає створення та впровадження електронного процесуального діловодства.  Наказом ДСА України від 30.04.2025 № 178 затверджено Концепцію ЄСІТС.
 В березні поточного року нову Концепцію Єдиної судової інформаційно-комунікаційної системи, як галузеву програму інформатизації ДСА України на 2025-2028 роки, погоджено генеральним замовником – Міністерством цифрової трансформації України та Міністерством економіки України. Однак у поточному році фінансування, яке було заплановане згаданою галузевою програмою з боку міжнародних партнерів не надходило, більш того, ДСА України повідомлена, що в подальшому міжнародно-фінансова допомога в реалізації заходів передбачених програмою надана не буде.
 З урахуванням зазначеного ДСА України внесені зміни у Галузеву програму про строки реалізації передбачених заходів та джерело фінансування, у зв’язку з чим змінено назву на "Галузеву програму інформатизації ДСА України на 2026 – 2029 роки" та визначено державний бюджет як джерело фінансування.
-Водночас з огляду на те, що у межах щоквартального моніторингу за 4 квартал 2025 року не було надано інформації щодо конкретних дій, націлених на здійснення аудиту поточного стану інших інформаційних технологій в судах, окрім ЄСІТС, а також оцінки їх відповідності поточним завданням судочинства, вимушені констатувати, що захід виконано частково.</t>
+Водночас з огляду на те, що у межах щоквартального моніторингу не було надано інформації щодо конкретних дій, націлених на здійснення аудиту поточного стану інших інформаційних технологій в судах, окрім ЄСІТС, а також оцінки їх відповідності поточним завданням судочинства, вимушені констатувати, що захід виконано частково.</t>
   </si>
   <si>
     <t>2.1.4.2.5</t>
   </si>
   <si>
     <t>Hiring an independent expert organization to assess the result of the spending of funds on the creation and improvement of services and modules of the Unified Judicial Information and Telecommunication System</t>
   </si>
   <si>
     <t>31.12.2025</t>
   </si>
   <si>
     <t>The assessment has been completed.</t>
   </si>
   <si>
-    <t>З огляду на те, що відомостей щодо кроків, здійснених з метою виконання заходу не було надано, у межах щоквартального моніторингу стану виконання ДАП за 4 кварталі 2025 року вимушені констатувати, що захід не виконано.</t>
+    <t>З огляду на те, що відомостей щодо кроків, здійснених з метою виконання заходу не було надано, у межах щоквартального моніторингу стану виконання ДАП вимушені констатувати, що захід не виконано.</t>
   </si>
   <si>
     <t>2.1.4.2.6</t>
   </si>
   <si>
     <t>Developing and approving the functional requirements for the implementation of the full functionality of the Unified Judicial Information and Telecommunication System (continued improvement of services and modules)</t>
   </si>
   <si>
     <t>01.07.2023</t>
   </si>
   <si>
     <t>31.07.2025</t>
   </si>
   <si>
     <t xml:space="preserve">High Council of Justice </t>
   </si>
   <si>
     <t>The functional requirements for the implementation of the full functionality of the Unified Judicial Information and Telecommunication System have been approved.</t>
   </si>
   <si>
     <t>У межах 3 та 4 кварталу 2025 року Державна судова адміністрація України повідомила:
 "В березні поточного року нову Концепцію Єдиної судової інформаційно-комунікаційної системи, як галузеву програму інформатизації ДСА України на 2025-2028 роки, погоджено генеральним замовником – Міністерством цифрової трансформації України та Міністерством економіки України. Однак у поточному році фінансування, яке було заплановане згаданою галузевою програмою з боку міжнародних партнерів не надходило, більш того, ДСА України повідомлена, що в подальшому міжнародно-фінансова допомога в реалізації заходів передбачених програмою надана не буде.
 З урахуванням зазначеного ДСА України внесені зміни у Галузеву програму про строки реалізації передбачених заходів та джерело фінансування, у зв’язку з чим змінено назву на "Галузеву програму інформатизації ДСА України на 2026 – 2029 роки" та визначено державний бюджет як джерело фінансування".
-Також у 4 кварталі 2025 року головний виконавець повідомив: "ДСА України укладено Договори між ДСА України та Проєктом ЄС "Право-Justice" про прийняття технічних вимог та тендерної документації до модулів: Єдиний державний реєстр виконавчих документів, Єдиний державний реєстр судових рішень, Суддівське досьє, Управління персоналом та фінансово-господарською діяльністю органів судової влади - сервіс бюджетного планування. (Договір від 11.11.2025 
-№ PR PJ-2024 C.2.4.1-01).Також від Проєкту ЄС "Право-Justice" отримано (drafts) технічних вимог на підсистему "Електронний документообіг суду. 1-й етап".  Наразі триває робота з адаптації технічних завдань до оголошення тендеру на реалізацію першого етапу в три черги. Перша черга- розробка технічного завдання та базового фунціоналу системи. Друга черга- розробка інших компонентів описаних технічних вимогах. Третя черга-впровадження в усіх судах.
+У 4 кварталі 2025 року головний виконавець повідомив: "ДСА України укладено Договори між ДСА України та Проєктом ЄС "Право-Justice" про прийняття технічних вимог та тендерної документації до модулів: Єдиний державний реєстр виконавчих документів, Єдиний державний реєстр судових рішень, Суддівське досьє, Управління персоналом та фінансово-господарською діяльністю органів судової влади - сервіс бюджетного планування. (Договір від 11.11.2025 № PR PJ-2024 C.2.4.1-01).Також від Проєкту ЄС "Право-Justice" отримано (drafts) технічних вимог на підсистему "Електронний документообіг суду. 1-й етап".  Наразі триває робота з адаптації технічних завдань до оголошення тендеру на реалізацію першого етапу в три черги. Перша черга - розробка технічного завдання та базового фунціоналу системи. Друга черга - розробка інших компонентів описаних технічних вимогах. Третя черга - впровадження в усіх судах.
 ДСА України вживаються відповідні заходи для проведення процедур закупівлі на розроблення до модулів: Єдиний державний реєстр виконавчих документів, Єдиний державний реєстр судових рішень, Суддівське досьє, Управління персоналом та фінансово-господарською діяльністю органів судової влади - сервіс бюджетного планування".
-З огляду на зазначене вище та враховуючи, що наразі не розроблено функціональні вимоги для підсистем ЄСІТС, тоді як зміст заходу передбачає розроблення та затвердження функціональних вимог для забезпечення реалізації повного функціоналу ЄСІТС, у межах щоквартального моніторингу стану виконання заходів за 4 квартал 2025 року вимушені констатувати, що захід не виконано.</t>
+З огляду на надану у попередньому кварталі інформацію та враховуючи, що наразі не розроблено функціональні вимоги для підсистем ЄСІТС, тоді як зміст заходу передбачає розроблення та затвердження функціональних вимог для забезпечення реалізації повного функціоналу ЄСІТС, у межах щоквартального моніторингу стану виконання заходів вимушені констатувати, що захід не виконано.</t>
   </si>
   <si>
     <t>2.1.4.2.7</t>
   </si>
   <si>
     <t>Developing software and deploying hardware required for the implementation of the full functionality of the Unified Judicial Information and Telecommunication System with the involvement of vendors / contractors selected through competitive and transparent public procurement processes (including the expansion of the functionality of the Unified Judicial Information and Telecommunication System as mandated by provisions of procedural legislation and to provide courts with IT equipment (server, network, and computer hardware, particularly scanners)</t>
   </si>
   <si>
     <t>within the established budget allocations for the relevant year and/or international technical assistance funds</t>
   </si>
   <si>
     <t>The software has been developed, and the hardware required for the implementation of the full functionality of the Unified Judicial Information and Telecommunication System has been deployed.</t>
   </si>
   <si>
-    <t>За інформацією, наданою Державною судовою адміністрацією України, стан виконання цього заходу можливо розділити на дві складові:
+    <t>За інформацією, наданою Державною судовою адміністрацією України у попередніх кварталах, стан виконання цього заходу можливо розділити на дві складові:
 а) запровадження технічного устаткування;
 б) розроблення програмного забезпечення.
 1. Щодо першої складової
 У 4 кварталі 2024 року ДСА повідомила, що відповідно до інформації, отриманої від розпорядників бюджетних коштів нижчого рівня, протягом 2024 року судами та ТУ ДСА України в областях та місті Києві придбано за рахунок поточних видатків 2 783  одиниці засобів інформатизації: 
 - 378 персональних комп’ютерів;
 - 465 одиниць оргтехніки (принтер, багатофункціональний пристрій, сканер);
 - 349 одиниць мережевого обладнання (маршрутизатори, комутатори, тощо);
 - 1591 одиниця комунікаційного обладнання (серверна шафа, джерела безперебійного живлення до персональних комп’ютерів, кабельрости тощо).
 Окрім цього, за рахунок збільшення асигнувань за спеціальним фондом державного бюджету за КПКВК 0501020 "Забезпечення здійснення правосуддя місцевими, апеляційними судами та функціонування органів і установ системи правосуддя" за рахунок понадпланових надходжень зі сплати судового збору розпорядниками бюджетних коштів нижчого рівня придбано 5 652 одиниці обладнання, а саме:  
 - 160 серверів;
 - 645 одиниць обладнання для здійснення аудіо-, відеофіксації судового засідання та відеоконференції (ВКЗ);
 - 2 058 персональних комп’ютерів (моноблоків);
 - 2 306 багатофункціональних пристроїв (БФП);
 - 400 сканерів.
 2. Щодо другої складової
 У 4 кварталі 2024 року ДСА повідомила, що за рахунок міжнародної технічної допомоги Програмою USAID «Справедливість для всіх» укладено договір з ТОВ «СІВІТТА УКРАЇНА» на виконання робіт, що передбачає проведення функціонального аудиту Єдиної судової інформаційно-телекомунікаційної системи. За результатами планується підготовка оновленої концепції та технічного завдання на побудову нової ЄСІТС. Такі заходи планувалось завершити до кінця 2024 року,  водночас інформації щодо результатів здійснення таких заходів не було надано.
 У 1 кварталі 2025 року ДСА повідомила, що ДСА України здійснюється збір інформації від розпорядників бюджетних коштів нижчого рівня, щодо необхідності забезпечення потреби в засобах інформатизації у 2025 році.
 Стосовно другої складової: розроблено Дорожню карту розвитку ІТ-рішень у судовій системі, яку в установленому порядку погоджено з Міністерством цифрової трансформації України та затверджено наказом ДСА України від 02.12.2024 № 534. У 2 та 3  кварталі 2025 року головний виконавець надав ту саму інформацію щодо стану виконання заходу.
 У 4 кварталі 2025 року головним виконавцем повідомлено, що ДСА України укладено Договори між ДСА України та Проєктом ЄС "Право-Justice" про прийняття технічних вимог та тендерної документації до модулів: Єдиний державний реєстр виконавчих документів, Єдиний державний реєстр судових рішень, Суддівське досьє, Управління персоналом та фінансово-господарською діяльністю органів судової влади - сервіс бюджетного планування. (Договори від 11.11.2025 № PR PJ-2024 C.2.4.1-01).
 Додатково проінформовано, що ДСА України також отримано пропозицію від ГО "Лабораторія законодавчих ініціатив" щодо фінансування ЄСІКС. ДСА України здійснюється збір інформації від розпорядників бюджетних коштів нижчого рівня, щодо необхідності забезпечення потреби в засобах інформатизації у 2025 році.
 З огляду на те, що програмне забезпечення не було розроблено, а технічне устаткування, необхідне для забезпечення реалізації повного функціоналу Єдиної судової інформаційно-телекомунікаційної системи не було запроваджено, вимушені констатувати, що захід не виконано.</t>
   </si>
   <si>
     <t>2.1.4.2.8</t>
   </si>
   <si>
     <t>Developing and approving the Regulation on the Unified Judicial Information and Telecommunication System, which would define the procedure for the operation and usage of all subsystems (modules)</t>
   </si>
   <si>
     <t>01.07.2025</t>
   </si>
   <si>
     <t>31.10.2025</t>
   </si>
   <si>
     <t>State Judicial Administration of Ukraine ,
 Council of Judges of Ukraine</t>
   </si>
   <si>
     <t>The regulation governing the procedure of operation of the subsystem designed to create and maintain personal files of judges (personal files of candidates for positions of judges) in electronic form in the Unified Judicial Information and Telecommunication System has taken effect.</t>
   </si>
   <si>
     <t>У 3 кварталі 2025 року Вища рада правосуддя повідомила: "Розроблення та затвердження Положення про Єдину судову інформаційно-телекомунікаційну систему, яке визначає порядок функціонування та застосування усіх підсистем (модулів) можливе лише після затвердження функціональних і технічних вимог щодо цих систем. 
 Галузевою програмою інформатизації ДСА України на 2026-2029 роки визначені наступні підсистеми/компоненти: "Електронний документообіг суду", "Єдиний державний реєстр судових рішень, "Електронна взаємодія», "Суддівське досьє, "Аналітика та звітність, конструктор відкритих даних", "Відеоконференцзв’язок", "Веб портал та Електронний кабінет", "Електронний архів", "Єдиний державний реєстр виконавчих документів", "Управління персоналом та фінансово-господарською діяльністю".
 Наразі ДСА України розроблені технічні вимоги до наступних підсистем: "Єдиний державний реєстр судових рішень"; "Єдиний державний реєстр виконавчих документів"; "Суддівське досьє"; "Управління персоналом та фінансово-господарською діяльністю" (ЕКР) (1-й етап), "Електронна взаємодія". Ці технічні вимоги направлені на погодження до Вищої ради правосуддя, де створено робочу групу для їх опрацювання. 2.10.2025 робоча група повідомила про завершення та результат їх опрацювання. Після остаточного затвердження цих вимог планується розробка та затвердження відповідного положення. ДСА проінформувала про те, що робота над ним уже ведеться".
-У 4 кварталі 2025 року головний виконавець повідомив, що Положення про Єдину судову інформаційно-телекомунікаційну систему, яке визначає порядок функціонування та застосування усіх підсистем (модулів) не розроблено і не затверджено.
+У 4 кварталі 2025 року головний виконавець повідомив, що Положення про Єдину судову інформаційно-телекомунікаційну систему, яке визначає порядок функціонування та застосування усіх підсистем (модулів) не розроблено і не затверджено. 
+У 1 кварталі 2026 року інформація, надана головним виконавцем у попередніх кварталах, залишається актуальною. 
 З огляду на зазначене та сплив строків виконання, вимушені констатувати, що захід не виконано.</t>
   </si>
   <si>
     <t>2.1.4.3</t>
   </si>
   <si>
     <t>The scope of application of methods of alternative dispute resolution and pretrial settlement of disputes has been expanded</t>
   </si>
   <si>
     <t>2.1.4.3.2</t>
   </si>
   <si>
     <t>Supporting the consideration of the Draft Law of Ukraine On Amendments to Select Legislative Acts of Ukraine Towards the Improvement of Operations of Arbitration Courts (registration number 5347 dated April 8, 2021) in the Parliament of Ukraine (particularly if the President of Ukraine vetoes the draft law)</t>
   </si>
   <si>
     <t>01.03.2023</t>
   </si>
   <si>
     <t>01.01.1970</t>
   </si>
   <si>
     <t>The law has been signed by the President of Ukraine.</t>
   </si>
   <si>
     <t>Міністерство юстиції України повідомило: "17.07.2025 законопроєкт відкликано у зв'язку з відставкою Уряду. При цьому повідомляємо, що наразі на розгляді Верховної Ради України перебуває проєкт Закону України «Про внесення змін до Закону України «Про міжнародний комерційний арбітраж» щодо розширення компетенції міжнародного арбітражу» (реєстр. № 12141 від 21.10.2024) (далі - Закон № 12141), який 30.04.2025 прийнято у першому читанні за основу. Рішенням Комітету Верховної Ради України з питань правової політики від 28.08.2025 вказаний законопроєкт реєстр. № 12141 рекомендовано Верховній Раді України прийняти його в другому читанні та в цілому. Міністерство юстиції України підтримує проєкт Закону № 12141 , оскільки його положення частково охоплюють питання, передбачені проєктом Закону № 5347, зокрема в частині запровадження можливості розгляду арбітражем інвестиційних спорів. Інші положення проєкту Закону № 5347, зокрема, щодо встановлення порядку державної реєстрації постійно діючих арбітражних установ втратили свою актуальність, у зв'язку з чим проєкт Закону № 5347 не вносився на розгляд Верховної Ради України повторно".
 З огляду на обсяг дій, здійснених головним виконавцем на реалізацію заходу, констатуємо, що захід виконано частково.</t>
   </si>
   <si>
     <t>2.1.4.4</t>
   </si>
   <si>
     <t>The system of enforcement of court decisions has been improved</t>
   </si>
   <si>
     <t>2.1.4.4.1</t>
   </si>
   <si>
     <t>Supporting the consideration of the Draft Law of Ukraine On Enforcement of Decisions (registration number 5660 dated June 14, 2021) in the Parliament of Ukraine (particularly if the President of Ukraine vetoes the draft law)</t>
   </si>
   <si>
-    <t>За інформацією Міністерства юстиції України проект Закону України «Про примусове виконання рішень» (реєстр. № 5660 від  14 червня 2021 р.) 14.07.2021 прийнято у першому читанні. Водночас Міністерство юстиції України повідомило, що Директоратом правосуддя та кримінальної юстиції було підготовлено комітетські поправки до відповідного проекту Закону. Станом на 13.01.2025 очікується остаточна таблиця до другого читання. З огляду на обсяг дій, здійснених головним виконавцем на реалізацію заходу, констатуємо, що захід виконано частково.</t>
+    <t>За інформацією Міністерства юстиції України проєкт Закону України «Про примусове виконання рішень» (реєстр. № 5660 від  14 червня 2021 р.) 14.07.2021 прийнято у першому читанні. Водночас Міністерство юстиції України повідомило, що Директоратом правосуддя та кримінальної юстиції було підготовлено комітетські поправки до відповідного проєкту Закону. Станом на 13.04.2026 очікується остаточна таблиця до другого читання. З огляду на обсяг дій, здійснених головним виконавцем на реалізацію заходу, констатуємо, що захід виконано частково.</t>
   </si>
   <si>
     <t>2.1.4.4.2</t>
   </si>
   <si>
     <t>Ensuring the connection of banks to the automated system of enforcement proceedings to enable information exchange and ensure automated freezing of funds in accounts of debtors</t>
   </si>
   <si>
     <t>з дня набрання чинності законом, зазначеним у підпункті 2.1.4.4.1</t>
   </si>
   <si>
     <t>протягом шести місяців з дня набрання чинності законом, зазначеним у підпункті 2.1.4.4.1</t>
   </si>
   <si>
     <t>State Enterprise "National Information Systems"</t>
   </si>
   <si>
     <t xml:space="preserve">Ministry of Justice of Ukraine,
 National Bank of Ukraine </t>
   </si>
   <si>
     <t>100 percent of banks have been connected to the automated system of enforcement proceedings to enable information exchange and ensure automated freezing of funds in accounts of debtors</t>
   </si>
   <si>
     <t>За інформацією ДП "Національні інформаційні системи" нормами Порядку автоматизованого арешту коштів боржників на рахунках, відкритих надавачами платіжних послуг з обслуговування рахунків, затвердженого наказом Міністерства юстиції України від 16.04.2019 № 1203/5 та зареєстрованого в Міністерстві юстиції України 16 квітня 2019 року за № 399/33370 передбачено, що в рамках інформаційної взаємодії між державними / приватними виконавцями та надавачами платіжних послуг можуть здійснюватися такі процедури:
 1) прийняття до виконання надавачами платіжних послуг запитів органів державної виконавчої служби / приватних виконавців на отримання інформації стосовно наявності та стану рахунків боржника;
 2) прийняття до виконання надавачами платіжних послуг постанов виконавця про арешт / зняття з арешту коштів боржників на рахунках, відкритих надавачами платіжних послуг у формі електронного документа;
 3) взаємодія виконавців з надавачами платіжних послуг під час визначення поточного рахунку боржника - фізичної особи в банку для здійснення видаткових операцій, а також при припиненні дії такої постанови.
 Згідно з довідковою інформацією, розміщеною на офіційному сайті Національного банку України (https://bank.gov.ua/), станом на грудень 2025 року існує 112 банківських установ, 52 з яких знаходяться в стані ліквідації.
-ДП "Національні інформаційні системи" повідомило, станом на грудень 2025 року та відповідно до заяв надавачів платіжних послуг ДП «НАІС» забезпечено підключення до промислового оточення АСВП в рамках вказаної вище інформаційної взаємодії 29 надавачів платіжних послуг, 16 з яких працюють в рамках процедури розкриття банківської таємниці на запит державних та приватних виконавців, а 4 здійснюють опрацювання постанов про визначення поточного рахунку боржника-фізичної особи для здійснення видаткових операцій, а також повідомлення про припинення дії такої постанови.
-З огляду на обсяг дій, спрямованих на виконання заходу, констатуємо, що станом на грудень 2025 року захід виконано частково.</t>
+ДП "Національні інформаційні системи" повідомило, cтаном на березень 2026 року та відповідно до заяв надавачів платіжних послуг  ДП «НАІС» забезпечено підключення до промислового оточення АСВП в рамках вказаної вище інформаційної взаємодії 29 надавачів платіжних послуг, із них в тому числі 17 надавачів працюють в рамках процедури розкриття банківської таємниці на запит державних та приватних виконавців, також 6 установ здійснюють опрацювання постанов про визначення поточного рахунку боржника-фізичної особи для здійснення видаткових операцій, а також повідомлення про припинення дії такої постанови.
+З огляду на обсяг дій, спрямованих на виконання заходу, констатуємо, що станом на березень 2026 року захід виконано частково.</t>
   </si>
   <si>
     <t>2.1.4.4.3</t>
   </si>
   <si>
     <t>Drafting and submitting to the Cabinet of Ministers of Ukraine a draft law that:
 1) implements efficient and effective judicial control over the enforcement of court decisions;
 2) implements effective procedures for determining or changing the method or procedure of enforcement of decisions unrelated to property;
 3) improves the procedure of enforcement of decisions that obligate the debtor to act or refrain from acting in a certain way;
 4) revises and revokes unjustified moratoriums on the enforcement of decisions in which state-owned enterprises are named as debtors;
 5) improves the procedure for enforcement of decisions of international arbitration courts in Ukraine.</t>
   </si>
   <si>
     <t>31.10.2024</t>
   </si>
   <si>
     <t>21 листопада 2024 року було прийнято Закон України № 4094-IX "Про внесення змін до деяких законодавчих актів України щодо удосконалення положень про судовий контроль за виконанням судових рішень", яким було внесено зміни до Господарського процесуального кодексу України, Цивільного процесуального кодексу України, Кодексу адміністративного судочинства України та інших законодавчих актів, зокрема:
 - встановлено право суду під час здійснення судового контролю за виконанням судового рішення стягнути в дохід державного бюджету з відповідача, боржника чи їх керівників (якщо відповідачем, боржником є юридична особа) штраф у сумі від двадцяти до сорока розмірів прожиткового мінімуму для працездатних осіб;
 - передбачено, що невиконання боржником судового рішення про зобов’язання вчинити певні дії щодо майна стягувача або майна, присудженого на користь стягувача, протягом двох місяців з дня винесення постанови про відкриття виконавчого провадження за заявою стягувача є самостійною підставою для зміни способу і порядку виконання такого судового рішення шляхом стягнення з боржника суми вартості відповідного майна, крім випадків, коли стягувач перешкоджає провадженню виконавчих дій, вартість майна неможливо визначити або майно відповідно до закону не може оцінюватися;
 - впроваджено інститут подання боржником звіту про виконання рішення у спорах немайнового характеру. Суд розглядає звіт про виконання судового рішення протягом десяти днів з дня його надходження в порядку письмового провадження, а за ініціативою суду чи клопотанням сторін - у судовому засіданні. За наслідками розгляду звіту боржника суд постановляє ухвалу про прийняття або відмову у прийнятті звіту. У разі постановлення ухвали про відмову у прийнятті звіту суд застосовує до боржника захід процесуального примусу у виді штрафу, а також додатково може встановити новий строк для подання звіту. 
-Станом на 30.06.2025 у Верховній Раді України зареєстровано проект Закону України № 5660 від 14.06.2021 "Про примусове виконання рішень" (далі - законопроект № 5660).
-Так, законопроект № 5660 пропонує запровадження таких змін до законодавства, які, зокрема, передбачають: 
+Станом на 30.06.2025 у Верховній Раді України зареєстровано проєкт Закону України № 5660 від 14.06.2021 "Про примусове виконання рішень" (далі - законопроєкт № 5660).
+Так, законопроєкт № 5660 пропонує запровадження таких змін до законодавства, які, зокрема, передбачають: 
 - встановлення нових особливих порядків виконання, зокрема, рішення про відібрання дитини; рішення про повернення дитини в державу постійного проживання; рішення про витребування майна, передача стягувачу майна; рішення про витребування доказів; рішення про забезпечення позову; рішення про оплатне вилучення майна. 
 Отже, зазначені вище акти забезпечують лише часткове виконання заходу 2.1.4.4.3. 
-Крім того, у 4 кварталі 2025 року Міністерство юстиції України повідомило про те, що ЄБРР надіслав Первинний звіт для Проєкту: «Україна – Допомога щодо мораторіїв на звернення стягнення на майно та банкрутство державних підприємств». Листом від 03.04.2025 Мін'юст повідомив ЄБРР про відсутність пропозицій і зауважень до змісту Первинного звіту. Наразі ЄБРР за участі залучених експертів та Мін'юсту готується звіт (техніко-економічне обґрунтування доцільності скасування мораторіїв). Так, командою консультантів структуровано чинні мораторії за секторальною подібністю та визначено 11 окремих груп мораторіїв, які потребують індивідуального аналізу для розробки стратегії їх скасування. Цей аналіз стане частиною фінального техніко-економічного обґрунтування та дорожньої карти щодо поетапного скасування, перегляду мораторіїв, лише після чого можлива розробка законопроєкту про внесення змін до відповідних законодавчих актів щодо поетапного скасування, перегляду мораторіїв.
-[...1 lines deleted...]
-Таким чином, у межах щоквартального моніторингу стану виконання заходів ДАП вимушені констатувати, що захід виконано частково (у частині підпункту 1 та частково підпункту 3). Водночас для повного виконання заходу необхідним є розроблення законопроекту, який охопить всі підпункти, що не охоплені згаданими вище Законом України № 4094-IX та законопроектом № 5660.</t>
+Крім того, у 4 кварталі 2025 року Міністерство юстиції України повідомило про те, що ЄБРР надіслав Первинний звіт для Проєкту: «Україна – Допомога щодо мораторіїв на звернення стягнення на майно та банкрутство державних підприємств». Листом від 03.04.2025 Мін'юст повідомив ЄБРР про відсутність пропозицій і зауважень до змісту Первинного звіту. Наразі ЄБРР за участі залучених експертів та Мін'юсту готується звіт (техніко-економічне обґрунтування доцільності скасування мораторіїв). Так, командою консультантів структуровано чинні мораторії за секторальною подібністю та визначено 11 окремих груп мораторіїв, які потребують індивідуального аналізу для розробки стратегії їх скасування. Цей аналіз стане частиною фінального техніко-економічного обґрунтування та дорожньої карти щодо поетапного скасування, перегляду мораторіїв, лише після чого можлива розробка законопроєкту про внесення змін до відповідних законодавчих актів щодо поетапного скасування, перегляду мораторіїв. У 1 кварталі 2026 року головний виконавець повідомив, що ЄБРР за участі залучених експертів та Мін'юсту підготовлено проєкт звіту (техніко-економічного обґрунтування доцільності скасування мораторіїв). 
+Однак у межах щоквартального моніторингу за 1 квартал 2026 року відсутня інформація про законопроєкти, націлені на виконання підпункту 4 заходу 2.1.4.4.3.
+Таким чином, у межах щоквартального моніторингу стану виконання заходів ДАП вимушені констатувати, що захід виконано частково (у частині підпункту 1 та частково підпункту 3). Водночас для повного виконання заходу необхідним є розроблення законопроєкту, який охопить всі підпункти, що не охоплені згаданими вище Законом України № 4094-IX та законопроєктом № 5660.</t>
   </si>
   <si>
     <t>2.1.4.4.4</t>
   </si>
   <si>
     <t>Implementing a Unified State Register of Enforcement Documents taking into account the architecture requirements for subsequent application of data array technologies</t>
   </si>
   <si>
     <t>31.12.2024</t>
   </si>
   <si>
     <t>state budget and/or international technical assistance funds, other sources not prohibited by law</t>
   </si>
   <si>
     <t>within the established budget allocations for the relevant year and/or international technical assistance funds, other sources not prohibited by law</t>
   </si>
   <si>
     <t>The Unified State Register of Enforcement Documents that factors in the architecture requirements for the application of data array analysis technologies has been put into commercial operation.</t>
   </si>
   <si>
     <t>За інформацією, наданою Державною судовою адміністрацією України, за 4 квартал 2023 року:
 1) для забезпечення впровадження Єдиного державного реєстру виконавчих документів (далі – ЄДРВД) та ураховуючи відсутність бюджетних асигнувань за цим напрямом, ДСА України залучено, в рамках надання міжнародної технічної допомоги, Проект Європейського Союзу «Підтримка реформ та цифровізації сектору юстиції України» (Проект ЄС «Право-Justice II»);
 2) за результатами проведеного тендеру між Проектом ЄС «Право-Justice II» та ТОВ «Комп’ютерні інформаційні технології» укладено Договір № 23-М42 від 03.07.2023 щодо розробки ЄДРВД;
 3) ТОВ «Комп’ютерні інформаційні технології» підготовлено технічне завдання на розробку ЄДРВД згідно з першим етапом робіт на виконання вказаного договору;
 4) ДСА України 01 вересня 2023 року погоджено проект технічного завдання на розробку ЄДРВД;
 5) розробником листом від 26.12.2023 поінформовано про завершення створення зразка ЄДРВД, який призначений для дослідної експлуатації;
 6) ДСА України опрацьовано надіслані виконавцем: 
 - загальний опис програмного забезпечення; програма та методика попередніх випробувань;
 - протокол проведення попередніх випробувань;
 - інструкцію з розгортання та відновлення у разі збоїв;
 - інструкцію користувача та інструкція адміністратора.
 У 1 кварталі 2024 року ДСА України повідомила, що Проектом ЄС «Право – Justice» 22 квітня 2024 року було передано документи, які підтверджують передачу майнових прав інтелектуальної власності, у тому числі виключних. У 2 кварталі 2024 року інформації щодо прогресу виконання заходу не надійшло.
 У 3 кварталі 2024 року ДСА України повідомила, що ДП «Інформаційні судові системи» отримано від Проекту ЄС "Право-Justice" та інстальовано прототип ЄДРВД. Після вивчення ДП «Інформаційні судові системи» функціоналу отриманого варіанту ЄДРВД буде прийнято рішення щодо наступного його розвитку.
 У 4 кварталі 2024 році ДСА України повідомила, що надана раніше інформація залишається актуальною. З цього випливає, що у межах звітного періоду Єдиний державний реєстр виконавчих документів не було введено у промислову експлуатацію.
 У 1 кварталі 2025 році ДСА України повідомила, що ДП "Інформаційні судові системи" отримано від Проєкту ЄС "Право-Justice" та інстальовано прототип ЄДРВД, після вивчення функціоналу якого буде прийнято рішення про доцільність його оформлення на баланс ДСА України. Проєкт ЄС "Право-Justice" поінформував ДСА України про початок робіт з формування технічних вимог на доопрацювання ЄДРВД. У грудні 2024 року ДСА України отримала від Проєкту ЄС "Право-Justice" технічні вимоги на створення Єдиного державного реєстру виконавчих документів. Але враховуючи відсутність бюджетного фінансування, ДСА України веде переговори щодо надання міжнародної фінансової допомоги для виконання робіт із створення ЄДРВД. 
 У 2 кварталі 2025 року головний виконавець заходу повідомив, що ДСА України продовжується пошук донорів для здійснення допомоги у впровадженні заходів передбачених Дорожньою картою. У випадку відсутності в подальшому міжнародно-технічної допомоги ДСА України будуть ініційовані зміни до Дорожньої карти які скорегують строки та джерела фінансування.
 У 3 кварталі 2025 року головний виконавець заходу повідомив, що кошторисом на 2025 рік ДСА України за бюджетною програмою 0501020 "Забезпечення здійснення правосуддя місцевими, апеляційними судами та функціонування органів і установ системи правосуддя" за кодом економічної класифікації видатків (КЕКВ) 3160 "Придбання землі та нематеріальних активів" згідно з розрахунками, які обґрунтовують показники видатків бюджету, що включаються до проекту кошторису та є невід’ємною частиною кошторису за напрямком "Єдиний державний реєстр виконавчих документів" коштів не передбачено. До Галузевої програми інформатизації ДСА України на 2025 – 2028 роки внесені зміни, а саме у зв’язку із відсутністю фінансування у поточному році, відтак і можливості розробки запланованих підсистем, змінені строки виконання та визначено джерело фіксування тільки як державний бюджет. Назву змінено на Галузева програма інформатизації ДСА України на 2026 – 2029 роки. Зазначені зміни погоджені Генеральним замовником – Міністерством цифрової трансформації України. Таким чином, подальша розробка та впровадження Єдиного державного реєстру виконавчих документів можлива при наявності відповідного фінансування. Крім того, було повідомлено, що станом на 3 квартал 2025 року реалізовано можливість пред’явлення стягувачами (фізичними та юридичними особами) виконавчих документів виданих у формі електронного документа з використанням підсистем (модулів) ЄСІТС зокрема підсистем "Електронний кабінет", "Електронний суд".
-У 4 кварталі 2025 року ДСА України повідомило, що ДСА України укладено Договори між ДСА України та Проєктом ЄС "Право-Justice" про прийняття технічних вимог та тендерної документації до модулів: Єдиний державний реєстр виконавчих документів, Єдиний державний реєстр судових рішень, Суддівське досьє, Управління персоналом та фінансово-господарською діяльністю органів судової влади - сервіс бюджетного планування (Договори від 11.11.2025  № PR PJ-2024 C.2.4.1-01).
-З огляду на те, що Єдиний державний реєстр виконавчих документів не було введено у промислову експлуатацію та на сплив строків виконання заходу, у межах щоквартального моніторингу стану виконання ДАП у 4 кварталі 2025 року вимушені констатувати, що захід не виконано.</t>
+У 4 кварталі 2025 року ДСА України повідомило, що ДСА України укладено Договори між ДСА України та Проєктом ЄС "Право-Justice" про прийняття технічних вимог та тендерної документації до модулів: Єдиний державний реєстр виконавчих документів, Єдиний державний реєстр судових рішень, Суддівське досьє, Управління персоналом та фінансово-господарською діяльністю органів судової влади - сервіс бюджетного планування (Договори від 11.11.2025 № PR PJ-2024 C.2.4.1-01).
+З огляду на те, що відповідно до наданої у попередніх кварталах інформації Єдиний державний реєстр виконавчих документів не було введено у промислову експлуатацію, у межах щоквартального моніторингу стану виконання ДАП вимушені констатувати, що захід не виконано.</t>
   </si>
   <si>
     <t>2.1.4.5</t>
   </si>
   <si>
     <t>The regulations on transparent planning and allocation of budget resources in the judicial system based on objective and clearly defined criteria have been introduced; the operations of the State Judicial Administration have been audited, particularly in matters of allocation of financial and economic resources for courts and judicial authorities, management of state-owned properties controlled by the State Judicial Administration</t>
   </si>
   <si>
     <t>2.1.4.5.1</t>
   </si>
   <si>
     <t>Conducting activities of state external financial control (audit) over the spending of state budget funds on the administration of justice by local courts and courts of appeal and the functioning of agencies and institutions of the justice system, including in matters of the allocation of financial and economic resources for courts and judicial authorities, management of state-owned properties controlled by the State Judicial Administration (SJA), supporting the creation and operation of specific subsystems (modules) of the Unified Judicial Information and Telecommunication System</t>
   </si>
   <si>
     <t xml:space="preserve">Accounting Chamber of Ukraine </t>
   </si>
   <si>
     <t>The report on the findings of state external financial control (audit) has been approved and published.</t>
   </si>
   <si>
     <t>За інформацією, наданою Рахунковою палатою, планом роботи на 2023 рік було передбачено проведення наступних заходів державного зовнішнього фінансового контролю (аудиту) щодо використання коштів державного бюджету на забезпечення здійснення правосуддя місцевими, апеляційними судами та функціонування органів і установ систем правосуддя:
 1. Аудиту ефективності використання бюджетних коштів, виділених на виконання повноважень та завдань Службою судової охорони, за результатами якого підготовлено та затверджено рішенням Рахункової палати від 23 травня 2023 року № 11-2 відповідний звіт.
 2. Аудит ефективності використання бюджетних коштів на забезпечення виконання функцій та завдань Вищою кваліфікаційною комісією суддів України, за результатами якого підготовлено та затверджено рішенням Рахункової палати від 22.08.2023 року № 17-3 відповідний звіт.
 3. Аудит ефективності використання бюджетних коштів на забезпечення виконання функцій та завдань апеляційними господарськими судами,  за результатами якого підготовлено та затверджено рішенням Рахункової палати від 19.12.2023 року № 30-1 відповідний звіт. 
 Рахункова палата повідомила, що Планом роботи Рахункової палати на 2024 рік передбачено проведення наступних заходів державного зовнішнього фінансового контролю (аудиту) щодо використання коштів державного бюджету на забезпечення здійснення правосуддя місцевими, апеляційними судами та функціонування органів і установ систем правосуддя:
@@ -603,73 +604,74 @@
     <t>Standards of staffing, funding, logistics, and supply of other resources for courts have been approved and publicized.</t>
   </si>
   <si>
     <t>Вища рада правосуддя повідомила, що на виконання вимог ДАП 30 квітня 2024 року було проведено за участю представників Державної судової адміністрації України, Ради суддів України, Програми (USAID) «Справедливість для всіх», Проекту Європейського Союзу «Підтримка реформ у сфері юстиції (Право-Justice III)» обговорення запропонованих проектів нормативів кадрового, фінансового, матеріально-технічного та іншого забезпечення судів з урахуванням отриманих, зокрема від судів, зауважень та пропозицій. 
 Учасники обговорення досягли згоди, що проекти нормативів кадрового, фінансового, матеріально-технічного та іншого забезпечення судів потребують ґрунтовного доопрацювання, зокрема із проведенням досліджень у розрізі окремих питань.
 У 3 кварталі 2024 року Вища рада правосуддя повідомила, що 6 серпня 2024 року рішенням № 2395/0/15-24 утворила робочу групу для розроблення та впровадження нормативів кадрового, фінансового, матеріально-технічного та іншого забезпечення судів України разом з Європейською комісією з питань ефективності правосуддя Ради Європи (CEPEJ) у складі членів Вищої ради правосуддя, представників Верховного Суду, Державної судової адміністрації України, Ради суддів України. 
 У 4 кварталі 2024 року Вища рада правосуддя повідомила, що робочою групою для розроблення та впровадження нормативів кадрового, фінансового, матеріально-технічного та іншого забезпечення судів України підготовлено інформацію щодо 5 пілотних судів та Європейською комісією з питань ефективності правосуддя Ради Європи (CEPEJ), на базі яких здійснюється відповідний аналіз статистичної, аналітичної, кадрової інформації.
 У 1 кварталі 2025 року Вища рада правосуддя повідомила, що за результатами опрацювання наданої Робочою групою для розроблення та впровадження нормативів кадрового, фінансового, матеріально-технічного та іншого забезпечення судів України статистичної, аналітичної, кадрової інформації щодо 5 пілотних судів, Європейською комісією з питань ефективності правосуддя Ради Європи (CEPEJ) у лютому 2025 року підготовлено проект Звіту «Оцінка та діагностика для підвищення ефективності та якості системи правосуддя в Україні за особливих обставин та в довгостроковій перспективі». Наразі проект Звіту опрацьовується членами Робочої групи та представниками 5 пілотних судів.
 У 2 кварталі 2025 року Вища рада правосуддя повідомила, що 10 червня 2025 року ДСА України підготовлено та надіслано до ВРП актуалізовані проекти нормативів кадрового, фінансового, матеріально-технічного та іншого забезпечення судів.
 У 3 кварталі 2025 року Вища рада правосуддя повідомила, що рішенням Вищої ради правосуддя від 30.09.2025 року № 2015/0/15-25 "Про затвердження нормативів кадрового, фінансового та матеріально-технічного забезпечення судів, а також Методики розрахунку чисельності суддів судів першої та апеляційної інстанцій та Методики розрахунку прогнозованої кількості справ судів першої та апеляційної інстанцій" затверджено Нормативи кадрового забезпечення судів,  Нормативи фінансового забезпечення судів, Нормативи матеріально-технічного забезпечення судів,  Методику розрахунку чисельності суддів судів першої та апеляційної інстанцій, Методику розрахунку прогнозованої кількості справ судів першої та апеляційної інстанцій. Оприлюднено Нормативи кадрового забезпечення судів, Нормативи фінансового забезпечення судів, Нормативи матеріально-технічного забезпечення судів, Методику розрахунку чисельності суддів судів першої та апеляційної інстанцій та Методику розрахунку прогнозованої кількості справ судів першої та апеляційної інстанцій на офіційному веб-сайті Вищої ради правосуддя за посиланням: https://hcj.gov.ua/doc/doc/54771.
 Таким чином, у межах щоквартального моніторинг устану виконання заходів ДАП за 3 квартал 2025 року, можемо констатувати, що захід виконано повністю.</t>
   </si>
   <si>
     <t>2.1.4.5.5</t>
   </si>
   <si>
     <t>Drafting the Regulation on transparent planning and allocation of budget resources in the judicial system based on objective and clearly defined criteria, particularly taking into account the standards of staffing, funding, logistics, and supply of other resources for courts</t>
   </si>
   <si>
     <t>30.09.2025</t>
   </si>
   <si>
     <t>The draft Regulation on transparent planning and allocation of budget resources in the judicial system based on objective and clearly defined criteria has been developed and publicized.</t>
   </si>
   <si>
-    <t>ДСА України листом від 17 грудня 2025 року № 11-25313/25 надіслала до Вищої ради правосуддя проєкт Регламенту прозорого планування і розподілу бюджетних ресурсів у системі Державної судової адміністрації України як головного розпорядника бюджетних коштів. 
-Водночас варто звернути увагу, що змістом та показником виконання заходу передбачено не лише розроблення проекту регламенту прозорого планування і розподілу бюджетних ресурсів у судовій системі на підставі об’єктивних та чітко визначених критеріїв, зокрема, з урахуванням нормативів кадрового, фінансового, матеріально-технічного та іншого забезпечення судів, але і оприлюднення відповідного проекту. Головний виконавець не надав відомостей про оприлюднення відповідного проекту до його прийняття. З огляду на зазначене констатуємо, що захід виконано частково.</t>
+    <t>ДСА України листом від 17 грудня 2025 року № 11-25313/25 надіслала до Вищої ради правосуддя проєкт Регламенту прозорого планування і розподілу бюджетних ресурсів у системі Державної судової адміністрації України як головного розпорядника бюджетних коштів.
+Водночас варто звернути увагу, що змістом та показником виконання заходу передбачено не лише розроблення проєкту регламенту прозорого планування і розподілу бюджетних ресурсів у судовій системі на підставі об’єктивних та чітко визначених критеріїв, зокрема, з урахуванням нормативів кадрового, фінансового, матеріально-технічного та іншого забезпечення судів, але і оприлюднення відповідного проєкту. Головний виконавець не надав відомостей про оприлюднення відповідного проєкту до його прийняття. З огляду на зазначене констатуємо, що захід виконано частково.</t>
   </si>
   <si>
     <t>2.1.4.5.6</t>
   </si>
   <si>
     <t>Holding consultations on the draft Regulation on transparent planning and allocation of budget resources in the judicial system based on objective and clearly defined criteria with the participation of the High Council of Justice, the State Judicial Administration, the High Qualification Commission of Judges of Ukraine, the Council of Judges of Ukraine, judges, NGOs, international organizations, and participants of international technical assistance projects; obtaining expert opinions</t>
   </si>
   <si>
     <t>01.09.2025</t>
   </si>
   <si>
     <t>30.10.2025</t>
   </si>
   <si>
     <t>At least one discussion of the draft Regulation on transparent planning and allocation of budget resources in the judicial system based on objective and clearly defined criteria has been conducted with the participation of representatives of the High Council of Justice, the High Qualification Commission of Judges of Ukraine, the Council of Judges of Ukraine, judges, NGOs, international organizations, and participants of international technical assistance projects.</t>
   </si>
   <si>
     <t>За інформацією, наданою головним виконавцем, рішенням Вищої ради правосуддя від 27.12.2025 № 2813/0/15-25 затверджено Регламент прозорого планування і розподілу бюджетних ресурсів у системі Державної судової адміністрації України як головного розпорядника бюджетних коштів; оприлюднено Регламент прозорого планування і розподілу бюджетних ресурсів у системі Державної судової адміністрації України як головного розпорядника бюджетних коштів на офіційному вебсайті Вищої ради правосуддя.
 18 грудня 2025 року Вища рада правосуддя з метою проведення належних консультацій та обговорення проєкту Регламенту звернулася до Вищої кваліфікаційної комісії суддів України, Ради суддів України, апеляційних судів, Проєкту Ради Європи «Підтримка України у впровадженні стандартів Ради Європи щодо судової влади», Проєкту «Посилення відповідності України стандартам Європейського Союзу у сфері верховенства права», Міжнародної організації права розвитку (МОПР) в Україні та Проєкту Європейського Союзу «Підтримка реформ у сфері юстиції (Право-Justice III)». До Вищої ради правосуддя надійшли відповіді від більшості адресатів, у яких переважно повідомлено про відсутність пропозицій та зауважень до проєкту Регламенту. Водночас отримані в межах відповідних консультацій пропозиції та зауваження становлять важливу аналітичну основу для їх подальшого опрацювання і узагальнення Вищою радою правосуддя спільно з ДСА України, зокрема, з метою удосконалення процедур бюджетного планування, фінансового, матеріально-технічного забезпечення та координації діяльності розпорядників бюджетних коштів нижчого рівня в системі ДСА України.
-Водночас варто звернути увагу, що зміст заходу та показник виконання передбачає саме не менше одного обговорення проекту регламенту прозорого планування і розподілу бюджетних ресурсів у судовій системі на підставі об’єктивних та чітко визначених критеріїв за участю представників Вищої ради правосуддя, Вищої кваліфікаційної комісії суддів України, Ради суддів, суддів, неурядових організацій, міжнародних організацій, учасників проектів міжнародної технічної допомоги (тобто проведення зустрічі з метою обговорення у форматі офлайн чи онлайн). 
-З огляду на те, що відповідальним виконавцем не було надано інформації щодо проведення протягом жовтня - грудня 2025 року обговорення, у межах щоквартального моніторингу стану виконання заходів ДАП за IV квартал 2025 року вимушені констатувати, що захід виконано частково.</t>
+Водночас варто звернути увагу, що зміст заходу та показник виконання передбачає саме не менше одного обговорення проєкту регламенту прозорого планування і розподілу бюджетних ресурсів у судовій системі на підставі об’єктивних та чітко визначених критеріїв за участю представників Вищої ради правосуддя, Вищої кваліфікаційної комісії суддів України, Ради суддів, суддів, неурядових організацій, міжнародних організацій, учасників проєктів міжнародної технічної допомоги (тобто проведення зустрічі з метою обговорення у форматі офлайн чи онлайн).
+Крім того, головний виконавець повідомив, що листом від 29 січня 2026 року № 2114/0/9-26 Вища рада правосуддя надіслала ДСА України пропозиції, зауваження, рекомендації апеляційних судів, Ради суддів України, Вищої кваліфікаційної комісії суддів України, міжнародних партнерів щодо проєкту зазначеного Регламенту з метою їх всебічного аналізу та висловила прохання забезпечити їх розгляд і, за умови доцільності внесення змін, надіслати до Вищої ради правосуддя узагальнені та обґрунтовані пропозиції щодо Регламенту для підвищення прозорості й ефективності бюджетного планування та розподілу ресурсів у системі ДСА України. За результатами опрацювання відповідних пропозицій, зауважень та рекомендацій ДСА України у листі від 6 лютого 2026 року № 11-2666/26 повідомила, що Регламент відповідає вимогам чинного бюджетного й фінансового законодавства та наразі не потребує внесення змін.
+З огляду на те, що відповідальним виконавцем не було надано інформації щодо проведення обговорення, Регламент прозорого планування і розподілу бюджетних ресурсів у системі Державної судової адміністрації України як головного розпорядника бюджетних коштів затверджено у грудні 2025 року та не було внесено змін, у межах щоквартального моніторингу стану виконання заходів ДАП за 1 квартал 2026 року вимушені констатувати, що захід виконано частково.</t>
   </si>
   <si>
     <t>2.1.4.5.7</t>
   </si>
   <si>
     <t>Revising and approving the Regulation on transparent planning and allocation of budget resources in the judicial system based on objective and clearly defined criteria, and publicizing it</t>
   </si>
   <si>
     <t>01.11.2025</t>
   </si>
   <si>
     <t>The Regulation on transparent planning and allocation of budget resources in the judicial system based on objective and clearly defined criteria has been approved and publicized.</t>
   </si>
   <si>
     <t>Рішенням Вищої ради правосуддя від 27.12.2025 № 2813/0/15-25 затверджено Регламент прозорого планування і розподілу бюджетних ресурсів у системі Державної судової адміністрації України як головного розпорядника бюджетних коштів; оприлюднено Регламент прозорого планування і розподілу бюджетних ресурсів у системі Державної судової адміністрації України як головного розпорядника бюджетних коштів на офіційному вебсайті Вищої ради правосуддя.
 18 грудня 2025 року Вища рада правосуддя з метою проведення належних консультацій та обговорення проєкту Регламенту звернулася до Вищої кваліфікаційної комісії суддів України, Ради суддів України, апеляційних судів, Проєкту Ради Європи «Підтримка України у впровадженні стандартів Ради Європи щодо судової влади», Проєкту «Посилення відповідності України стандартам Європейського Союзу у сфері верховенства права», Міжнародної організації права розвитку (МОПР) в Україні та Проєкту Європейського Союзу «Підтримка реформ у сфері юстиції (Право-Justice III)».
 До Вищої ради правосуддя надійшли відповіді від більшості адресатів, у яких переважно повідомлено про відсутність пропозицій та зауважень до проєкту Регламенту. Водночас отримані в межах відповідних консультацій пропозиції та зауваження становлять важливу аналітичну основу для їх подальшого опрацювання і узагальнення Вищою радою правосуддя спільно з ДСА України, зокрема, з метою удосконалення процедур бюджетного планування, фінансового, матеріально-технічного забезпечення та координації діяльності розпорядників бюджетних коштів нижчого рівня в системі ДСА України.</t>
   </si>
   <si>
     <t>2.1.4.6</t>
   </si>
   <si>
     <t>A network of local courts has been reviewed and created, taking into account the administrative-territorial reform, the need to ensure direct access to justice, and economic feasibility</t>
   </si>
   <si>
@@ -677,69 +679,69 @@
   </si>
   <si>
     <t>Preparing and publicizing an analytical report on the needs of creation, reorganization, or liquidation of local courts, taking into account the changes to the administrative-territorial system, the need to ensure access to justice and optimize state budget spending</t>
   </si>
   <si>
     <t>The analytical report has been prepared and made public.</t>
   </si>
   <si>
     <t>Вищою радою правосуддя 29 березня 2024 року було організовано та проведено публічну "Дискусію про новочасні виклики для судової влади: розбудова інституційної спроможності в умовах воєнного стану та повоєнного періоду" з участю представників законодавчої та виконавчої влади, міжнародних неурядових організацій. Самостійним питанням  обговорення та дискусії стала проблема спроможностей по оновленню мережі місцевих судів в умовах воєнного стану.
 Вища рада правосуддя повідомила, що на виконання заходу передбаченого п. 2.1.4.6.1 упродовж ІІІ кварталу 2025 року продовжувала проводити поточну аналітичну роботу щодо стану справ в сфері оптимізації мережі місцевих судів. З метою об’єктивного висвітлення зазначеного питання Вища рада правосуддя звернулася до Офісу Президента України, Верховного Суду, Ради суддів України, Комітету Верховної Ради України з питань правової політики з проханням висловити позицію щодо перспектив і шляхів реформування мережі місцевих судів з урахуванням змін адміністративно-територіального устрою України.
 За результатами вказаної роботи Вищою радою правосуддя було підготовлено та оприлюднено аналітичний звіт з питань утворення, реорганізації та ліквідації місцевих судів з урахуванням змін адміністративно-територіального устрою.
 Звіт доступний за посиланням: https://hcj.gov.ua/page/analitychnyy-zvit-z-pytan-utvorennya-reorganizaciyi-ta-likvidaciyi-miscevyh-sudiv-z.</t>
   </si>
   <si>
     <t>2.1.4.6.2</t>
   </si>
   <si>
     <t>01.08.2025</t>
   </si>
   <si>
     <t>30.11.2025</t>
   </si>
   <si>
     <t>У 3 кварталі 2025 року Вища рада правосуддя повідомила, що підготовлено та оприлюднено Аналітичний звіт з питань утворення, реорганізації та ліквідації місцевих судів з урахуванням змін адміністративно-територіального устрою. 
 Звіт доступний за посиланням: https://hcj.gov.ua/page/analitychnyy-zvit-z-pytan-utvorennya-reorganizaciyi-ta-likvidaciyi-miscevyh-sudiv-z
-У 4 кварталі 2025 року головним виконавцем повідомлено, що наразі обговорення висновків та рекомендацій, наведених в аналітичному звіті, проведено за участю представників органів державної влади, неурядових організацій, міжнародних організацій, учасників проектів міжнародної технічної допомоги, наукової спільноти не відбулося. 
+У 4 кварталі 2025 року головним виконавцем повідомлено, що наразі обговорення висновків та рекомендацій, наведених в аналітичному звіті, за участю представників органів державної влади, неурядових організацій, міжнародних організацій, учасників проєктів міжнародної технічної допомоги, наукової спільноти не відбулося. У 1 кварталі 2026 року, надана у попередніх кварталах, інформація залишається актуальною. 
 З огляду на зазначене та сплив строків виконання, вимушені констатувати, що захід не виконано.</t>
   </si>
   <si>
     <t>2.1.4.6.3</t>
   </si>
   <si>
     <t>Drafting laws on the creation, reorganization, or liquidation of local courts, taking into account the recommendations given in the analytical report indicated in subclause 2.1.4.6.1</t>
   </si>
   <si>
     <t>Office of the President of Ukraine</t>
   </si>
   <si>
     <t>The draft laws have been submitted to the Parliament of Ukraine.</t>
   </si>
   <si>
-    <t>Захід 2.1.4.6.3 передбачає розроблення проектів законів щодо утворення, реорганізації або ліквідації місцевих судів з урахуванням рекомендацій, наданих в аналітичному звіті про потреби утворення, реорганізації та ліквідації місцевих судів з урахуванням змін адміністративно-територіального устрою, необхідність забезпечення доступності правосуддя, оптимізацію видатків державного бюджету.   
-[...1 lines deleted...]
-З огляду на відсутність відомостей про розроблення проектів законів щодо утворення, реорганізації або ліквідації місцевих судів, а також з урахуванням того, що строк виконання заходу настав, у межах щоквартального моніторингу за 4 квартал 2025 року вимушені констатувати, що захід не виконано.</t>
+    <t>Захід 2.1.4.6.3 передбачає розроблення проєктів законів щодо утворення, реорганізації або ліквідації місцевих судів з урахуванням рекомендацій, наданих в аналітичному звіті про потреби утворення, реорганізації та ліквідації місцевих судів з урахуванням змін адміністративно-територіального устрою, необхідність забезпечення доступності правосуддя, оптимізацію видатків державного бюджету.
+Водночас варто звернути увагу, що у грудні 2023 року набрав чинності Закон України від 9 грудня 2023 року № 3511-IX «Про внесення змін до Закону України “Про судоустрій і статус суддів” та деяких законодавчих актів України щодо удосконалення процедур суддівської кар’єри», згідно з яким, зокрема, пункт 31 розділу XII «Прикінцеві та перехідні положення» Закону України «Про судоустрій і статус суддів» викладено в новій редакції та визначено, що до набрання чинності законом України щодо зміни системи місцевих судів на території України у зв’язку з утворенням (ліквідацією) районів відповідні місцеві суди продовжують здійснювати свої повноваження у межах територіальної юрисдикції, визначеної до набрання чинності Постановою Верховної Ради України від 17 липня 2020 року № 807-ІХ «Про утворення та ліквідацію районів», але не довше ніж один рік з дня припинення чи скасування воєнного стану на території України, введеного Указом Президента України від 24 лютого 2022 року № 64/2022.
+З огляду на відсутність відомостей про розроблення проєктів законів щодо утворення, реорганізації або ліквідації місцевих судів, а також з урахуванням того, що строк виконання заходу настав, у межах щоквартального моніторингу за 1 квартал 2026 року вимушені констатувати, що захід не виконано.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>