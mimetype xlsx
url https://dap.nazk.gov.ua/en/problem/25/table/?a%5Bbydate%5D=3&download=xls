--- v1 (2026-06-24)
+++ v2 (2026-08-19)
@@ -106,82 +106,82 @@
   <si>
     <t>2.1.4.1.1</t>
   </si>
   <si>
     <t xml:space="preserve">Preparing and publicizing an analytical report on the findings of the study of cases where administrative positions in courts have been filled by the same person for more than two terms of office in a row, with recommendations on how to deal with such cases and make their recurrence impossible </t>
   </si>
   <si>
     <t>01.01.2025</t>
   </si>
   <si>
     <t>28.02.2025</t>
   </si>
   <si>
     <t>National Agency on Corruption Prevention</t>
   </si>
   <si>
     <t>state budget and/or international technical assistance funds</t>
   </si>
   <si>
     <t>within the established budget allocations for the relevant year</t>
   </si>
   <si>
     <t xml:space="preserve">The analytical report has been publicized. </t>
   </si>
   <si>
-    <t>Національне агентство підготувало проєкт аналітичного звіту за результатами дослідження випадків обіймання адміністративних посад у суді понад два строки підряд з рекомендаціями щодо їх унеможливлення та подолання. Станом на 31.03.2026 проєкт відповідного аналітичного звіту доопрацьовується. 
+    <t>Національне агентство підготувало проєкт аналітичного звіту за результатами дослідження випадків обіймання адміністративних посад у суді понад два строки підряд з рекомендаціями щодо їх унеможливлення та подолання. Станом на 30.06.2026 проєкт відповідного аналітичного звіту доопрацьовується. 
 З огляду на те, що настала дата завершення строку виконання відповідного заходу, а аналітичний звіт станом на момент звітування не фіналізовано та не забезпечено його оприлюднення, такий захід вважається не виконаним.</t>
   </si>
   <si>
     <t>Not implemented</t>
   </si>
   <si>
     <t>0.0</t>
   </si>
   <si>
     <t>2.1.4.1.2</t>
   </si>
   <si>
     <t>Drafting and submitting to the Cabinet of Ministers of Ukraine a draft law proposing to improve the procedure for electing judges to administrative positions and dismissing them from these positions in order to make it impossible for the same person to hold the same administrative position in courts for a long period of time, according to the recommendations outlined in the analytical report indicated in subclause 2.1.4.1.1</t>
   </si>
   <si>
     <t>01.03.2025</t>
   </si>
   <si>
     <t>31.08.2025</t>
   </si>
   <si>
     <t>Ministry of Justice of Ukraine</t>
   </si>
   <si>
     <t>state budget</t>
   </si>
   <si>
     <t>The draft law has been submitted to the Parliament of Ukraine.</t>
   </si>
   <si>
-    <t>Національне агентство на виконання заходу 2.1.4.1.1 підготувало проект аналітичного звіту, який станом на 31.03.2026 доопрацьовується задля подальшої підготовки законопроекту на виконання вимоги заходу 2.1.4.1.2 Державної антикорупційної програми на 2023 - 2025 роки. 
+    <t>Національне агентство на виконання заходу 2.1.4.1.1 підготувало проект аналітичного звіту, який станом на 30.06.2026 доопрацьовується задля подальшої підготовки законопроекту на виконання вимоги заходу 2.1.4.1.2 Державної антикорупційної програми на 2023 - 2025 роки. 
 З огляду на те, що настала дата завершення строку виконання відповідного заходу, а законопроект станом на момент звітування не розроблено та не забезпечувалось його подання Кабінетові Міністрів України, такий захід вважається не виконаним.</t>
   </si>
   <si>
     <t>2.1.4.2</t>
   </si>
   <si>
     <t>E-justice has been ensured, in particular by enabling the online consideration of certain categories of cases regardless of the location of the parties and the court, which, in particular, contributes to the even allocation of cases among courts and judges</t>
   </si>
   <si>
     <t>2.1.4.2.1</t>
   </si>
   <si>
     <t>Preparing and publicizing an analytical report with recommendations on determining the categories of cases that can be examined online irrespective of the location of the parties and the court</t>
   </si>
   <si>
     <t>01.01.2024</t>
   </si>
   <si>
     <t>29.02.2024</t>
   </si>
   <si>
     <t>Ministry of Digital Transformation of Ukraine</t>
   </si>
   <si>
     <t>The analytical report has been publicized.</t>
@@ -206,319 +206,326 @@
   </si>
   <si>
     <t>The conclusions and recommendations outlined in the analytical report have been discussed with the participation of representatives of government agencies, NGOs, international organizations, participants of international technical assistance projects, and the academic community.</t>
   </si>
   <si>
     <t>The Ministry of Justice of Ukraine reported that it had prepared an analytical study to determine the categories of cases that can be considered online regardless of the location of the parties and the court within the scope of monitoring the implementation and analyzing the effectiveness of adopted laws and regulations. Analysis results are included in the Monitoring Report 2023, published on the official website of the Ministry of Justice of Ukraine (chapter I, problem 1 of the Judiciary and Administration of Justice section).
 Conclusions and recommendations regarding the determination of categories of cases that can be considered online regardless of the location of the parties and the court were discussed during the presentation of the monitoring report on March 4, 2024, with the participation of representatives of public authorities, non-governmental organizations, international organizations, participants in international technical assistance projects, and the academic community.</t>
   </si>
   <si>
     <t>2.1.4.2.3</t>
   </si>
   <si>
     <t>Drafting and submitting to the Cabinet of Ministers of Ukraine a draft law proposing to provide for online judicial examination irrespective of the location of the parties and the court for specific categories of cases, according to the recommendations outlined in the analytical report indicated in subclause 2.1.4.2.1</t>
   </si>
   <si>
     <t>01.03.2024</t>
   </si>
   <si>
     <t>31.08.2024</t>
   </si>
   <si>
     <t>За інформацією, наданою Міністерством юстиції України у 3 кварталі 2024 року, було розроблено законопроєкт, яким передбачено здійснення судового розгляду он-лайн незалежно від місцезнаходження сторін і суду для окремих категорій справ. Листом від 18.09.2024 законопроєкт надіслано до ДСА України для отримання позиції щодо можливості реалізації його положень. 
 У 4 кварталі 2024 року Міністерство юстиції України повідомило, що проєкт Закону листом від 08.11.2024 № 155229/11.2.2/22-24 надіслано на погодження до Мінекономіки, Мінфіну, Мінцифри, Верховного Суду, ВРП, ДСА України. Листом ДСА України від 16.10.2024  № 15-20339/24 висловлено позицію щодо можливості реалізації положень законопроєкту.
 У 2 кварталі 2025 року Міністерство юстиції України повідомило, що станом на 14.07.2025 очікувалось погодження Верховного Суду.
 У 3 та 4 кварталі 2025 року головний виконавець заходу повідомив, що 15.09.2025 проведено міжнародний захід за участю ЄБРР та представників органів державної влади щодо “гнучкої юрисдикції” розгляду справ (де було представлено проєкт закону до обговорення та звіт ЄБРР з експертизою вказаного проєкту). 
-У 1 кварталі 2026 року Міністерство юстиції України повідомило, що здійснюється доопрацювання проєкту Закону, було посилено аналітичне обґрунтування законопроєкту, зокрема шляхом доповнення пояснювальної записки статистичними даними щодо розгляду судами справ у межах цивільного та господарського судочинства за окремими категоріями проваджень з метою забезпечення точності та належного обґрунтування положень пояснювальної записки до проєкту Закону. Наразі статистичні дані узгоджуються з ДСА та в робочому порядку. 
-З огляду на сплив строків виконання заходу, а також на те, що законопроєкт наразі розроблено, але ще не було внесено на розгляд до КМУ чи ВРУ, як того вимагають зміст заходу та показник його виконання, у межах щоквартального моніторингу за 1 квартал 2026 року вимушені констатувати, що захід виконано частково.</t>
+У 2 кварталі 2026 року Міністерство юстиції України повідомило, що здійснюється доопрацювання проєкту Закону, було посилено аналітичне обґрунтування законопроєкту, зокрема шляхом доповнення пояснювальної записки статистичними даними щодо розгляду судами справ у межах цивільного та господарського судочинства за окремими категоріями проваджень з метою забезпечення точності та належного обґрунтування положень пояснювальної записки до проєкту Закону. Статистичні дані узгоджуються з ДСА та в робочому порядку.  19.06.2026 проведено нараду за участю Прєкту ЄС "Право-Justice", Мін'юсту, Верховного суду, ДСА.
+З огляду на сплив строків виконання заходу, а також на те, що законопроєкт наразі розроблено, але ще не було внесено на розгляд до КМУ чи ВРУ, як того вимагають зміст заходу та показник його виконання, у межах щоквартального моніторингу за 2 квартал 2026 року вимушені констатувати, що захід виконано частково.</t>
   </si>
   <si>
     <t>Partially implemented</t>
   </si>
   <si>
     <t>2.1.4.2.4</t>
   </si>
   <si>
     <t>Conducting an audit of the current status of information technologies in courts, as well as assessing the degree to which they align with the current tasks of the justice system. The audit should produce an assessment of the current IT solutions in accordance with best international practices and bearing in mind the cost effectiveness of the existing infrastructure, as well as the recommendations regarding the continued development and transformation of the architecture of IT systems of the judiciary.</t>
   </si>
   <si>
     <t>01.05.2023</t>
   </si>
   <si>
     <t>31.03.2025</t>
   </si>
   <si>
     <t xml:space="preserve">State Judicial Administration of Ukraine </t>
   </si>
   <si>
     <t>The audit of the current status of information technologies in courts has been conducted.</t>
   </si>
   <si>
-    <t>За інформацією, наданою ДСа України у попередніх кварталах, за результатами проведеного функціонального та технічного аудитів ДСА України розроблено Дорожню карту розвитку ІТ-рішень у судовій системі, яку в установленому порядку погоджено з Міністерством цифрової трансформації України та затверджено наказом ДСА України від 02.12.2024 № 534, на основі якої розроблено нову Концепцію розвитку ЄСІТС, яка передбачає створення та впровадження електронного процесуального діловодства.  Наказом ДСА України від 30.04.2025 № 178 затверджено Концепцію ЄСІТС.
-[...2 lines deleted...]
-Водночас з огляду на те, що у межах щоквартального моніторингу не було надано інформації щодо конкретних дій, націлених на здійснення аудиту поточного стану інших інформаційних технологій в судах, окрім ЄСІТС, а також оцінки їх відповідності поточним завданням судочинства, вимушені констатувати, що захід виконано частково.</t>
+    <t>За інформацією, наданою ДСА України у попередніх кварталах, за результатами проведеного функціонального та технічного аудитів ДСА України розроблено Дорожню карту розвитку ІТ-рішень у судовій системі, яку в установленому порядку погоджено з Міністерством цифрової трансформації України та затверджено наказом ДСА України від 02.12.2024 № 534, на основі якої розроблено нову Концепцію розвитку ЄСІТС, яка передбачає створення та впровадження електронного процесуального діловодства.  Наказом ДСА України від 30.04.2025 № 178 затверджено Концепцію ЄСІТС.
+У ІІ кварталі 2026 року ДСА України повідомила: 
+"Наказом ДСА України від 30.04.2025 №178 (зі змінами) затверджено Концепцію Єдиної судової інформаційно-комунікаційної системи, якою передбачено створення Єдиної судової інформаційно-комунікаційної системи (далі – ЄСІКС), основною метою якої є реалізація ефективного, прозорого та доступного правосуддя для всіх учасників судових процесів та в якій передбачено не лише швидкий і зручний розгляд справ, а й глибоку оптимізацію судових процедур.
+Разом з тим наказом ДСА України від 02.12.2024 № 534 (зі змінами) затверджено Дорожню карту з розроблення IT-рішень в судовій системі, якою передбачено створення ЄСІКС, яка складається з підсистем та модулів, а також визначені строки їх розробки та впровадження".
+Водночас з огляду на те, що у межах щоквартального моніторингу не було надано інформації щодо заходів, націлених на здійснення аудиту поточного стану інших інформаційних технологій в судах, окрім ЄСІТС, а також оцінки їх відповідності поточним завданням судочинства, вимушені констатувати, що захід виконано частково.</t>
   </si>
   <si>
     <t>2.1.4.2.5</t>
   </si>
   <si>
     <t>Hiring an independent expert organization to assess the result of the spending of funds on the creation and improvement of services and modules of the Unified Judicial Information and Telecommunication System</t>
   </si>
   <si>
     <t>31.12.2025</t>
   </si>
   <si>
     <t>The assessment has been completed.</t>
   </si>
   <si>
     <t>З огляду на те, що відомостей щодо кроків, здійснених з метою виконання заходу не було надано, у межах щоквартального моніторингу стану виконання ДАП вимушені констатувати, що захід не виконано.</t>
   </si>
   <si>
     <t>2.1.4.2.6</t>
   </si>
   <si>
     <t>Developing and approving the functional requirements for the implementation of the full functionality of the Unified Judicial Information and Telecommunication System (continued improvement of services and modules)</t>
   </si>
   <si>
     <t>01.07.2023</t>
   </si>
   <si>
     <t>31.07.2025</t>
   </si>
   <si>
     <t xml:space="preserve">High Council of Justice </t>
   </si>
   <si>
     <t>The functional requirements for the implementation of the full functionality of the Unified Judicial Information and Telecommunication System have been approved.</t>
   </si>
   <si>
     <t>У межах 3 та 4 кварталу 2025 року Державна судова адміністрація України повідомила:
 "В березні поточного року нову Концепцію Єдиної судової інформаційно-комунікаційної системи, як галузеву програму інформатизації ДСА України на 2025-2028 роки, погоджено генеральним замовником – Міністерством цифрової трансформації України та Міністерством економіки України. Однак у поточному році фінансування, яке було заплановане згаданою галузевою програмою з боку міжнародних партнерів не надходило, більш того, ДСА України повідомлена, що в подальшому міжнародно-фінансова допомога в реалізації заходів передбачених програмою надана не буде.
 З урахуванням зазначеного ДСА України внесені зміни у Галузеву програму про строки реалізації передбачених заходів та джерело фінансування, у зв’язку з чим змінено назву на "Галузеву програму інформатизації ДСА України на 2026 – 2029 роки" та визначено державний бюджет як джерело фінансування".
-У 4 кварталі 2025 року головний виконавець повідомив: "ДСА України укладено Договори між ДСА України та Проєктом ЄС "Право-Justice" про прийняття технічних вимог та тендерної документації до модулів: Єдиний державний реєстр виконавчих документів, Єдиний державний реєстр судових рішень, Суддівське досьє, Управління персоналом та фінансово-господарською діяльністю органів судової влади - сервіс бюджетного планування. (Договір від 11.11.2025 № PR PJ-2024 C.2.4.1-01).Також від Проєкту ЄС "Право-Justice" отримано (drafts) технічних вимог на підсистему "Електронний документообіг суду. 1-й етап".  Наразі триває робота з адаптації технічних завдань до оголошення тендеру на реалізацію першого етапу в три черги. Перша черга - розробка технічного завдання та базового фунціоналу системи. Друга черга - розробка інших компонентів описаних технічних вимогах. Третя черга - впровадження в усіх судах.
+У 4 кварталі 2025 року головний виконавець повідомив: "ДСА України укладено Договори між ДСА України та Проєктом ЄС "Право-Justice" про прийняття технічних вимог та тендерної документації до модулів: Єдиний державний реєстр виконавчих документів, Єдиний державний реєстр судових рішень, Суддівське досьє, Управління персоналом та фінансово-господарською діяльністю органів судової влади - сервіс бюджетного планування. (Договір від 11.11.2025 № PR PJ-2024 C.2.4.1-01).Також від Проєкту ЄС "Право-Justice" отримано (drafts) технічних вимог на підсистему "Електронний документообіг суду. 1-й етап". Наразі триває робота з адаптації технічних завдань до оголошення тендеру на реалізацію першого етапу в три черги. Перша черга - розробка технічного завдання та базового фунціоналу системи. Друга черга - розробка інших компонентів описаних технічних вимогах. Третя черга - впровадження в усіх судах.
 ДСА України вживаються відповідні заходи для проведення процедур закупівлі на розроблення до модулів: Єдиний державний реєстр виконавчих документів, Єдиний державний реєстр судових рішень, Суддівське досьє, Управління персоналом та фінансово-господарською діяльністю органів судової влади - сервіс бюджетного планування".
-З огляду на надану у попередньому кварталі інформацію та враховуючи, що наразі не розроблено функціональні вимоги для підсистем ЄСІТС, тоді як зміст заходу передбачає розроблення та затвердження функціональних вимог для забезпечення реалізації повного функціоналу ЄСІТС, у межах щоквартального моніторингу стану виконання заходів вимушені констатувати, що захід не виконано.</t>
+У 2 кварталі 2026 року головним виконавцем не було надано інформації про стан виконання заходу. 
+З огляду на надану у попередньому кварталі інформацію та враховуючи, що наразі відсутня інформація про розробку функціональних вимог для підсистем ЄСІТС, тоді як зміст заходу передбачає розроблення та затвердження функціональних вимог для забезпечення реалізації повного функціоналу ЄСІТС, у межах щоквартального моніторингу стану виконання заходів вимушені констатувати, що захід не виконано.</t>
   </si>
   <si>
     <t>2.1.4.2.7</t>
   </si>
   <si>
     <t>Developing software and deploying hardware required for the implementation of the full functionality of the Unified Judicial Information and Telecommunication System with the involvement of vendors / contractors selected through competitive and transparent public procurement processes (including the expansion of the functionality of the Unified Judicial Information and Telecommunication System as mandated by provisions of procedural legislation and to provide courts with IT equipment (server, network, and computer hardware, particularly scanners)</t>
   </si>
   <si>
     <t>within the established budget allocations for the relevant year and/or international technical assistance funds</t>
   </si>
   <si>
     <t>The software has been developed, and the hardware required for the implementation of the full functionality of the Unified Judicial Information and Telecommunication System has been deployed.</t>
   </si>
   <si>
     <t>За інформацією, наданою Державною судовою адміністрацією України у попередніх кварталах, стан виконання цього заходу можливо розділити на дві складові:
 а) запровадження технічного устаткування;
 б) розроблення програмного забезпечення.
 1. Щодо першої складової
 У 4 кварталі 2024 року ДСА повідомила, що відповідно до інформації, отриманої від розпорядників бюджетних коштів нижчого рівня, протягом 2024 року судами та ТУ ДСА України в областях та місті Києві придбано за рахунок поточних видатків 2 783  одиниці засобів інформатизації: 
 - 378 персональних комп’ютерів;
 - 465 одиниць оргтехніки (принтер, багатофункціональний пристрій, сканер);
 - 349 одиниць мережевого обладнання (маршрутизатори, комутатори, тощо);
 - 1591 одиниця комунікаційного обладнання (серверна шафа, джерела безперебійного живлення до персональних комп’ютерів, кабельрости тощо).
 Окрім цього, за рахунок збільшення асигнувань за спеціальним фондом державного бюджету за КПКВК 0501020 "Забезпечення здійснення правосуддя місцевими, апеляційними судами та функціонування органів і установ системи правосуддя" за рахунок понадпланових надходжень зі сплати судового збору розпорядниками бюджетних коштів нижчого рівня придбано 5 652 одиниці обладнання, а саме:  
 - 160 серверів;
 - 645 одиниць обладнання для здійснення аудіо-, відеофіксації судового засідання та відеоконференції (ВКЗ);
 - 2 058 персональних комп’ютерів (моноблоків);
 - 2 306 багатофункціональних пристроїв (БФП);
 - 400 сканерів.
 2. Щодо другої складової
 У 4 кварталі 2024 року ДСА повідомила, що за рахунок міжнародної технічної допомоги Програмою USAID «Справедливість для всіх» укладено договір з ТОВ «СІВІТТА УКРАЇНА» на виконання робіт, що передбачає проведення функціонального аудиту Єдиної судової інформаційно-телекомунікаційної системи. За результатами планується підготовка оновленої концепції та технічного завдання на побудову нової ЄСІТС. Такі заходи планувалось завершити до кінця 2024 року,  водночас інформації щодо результатів здійснення таких заходів не було надано.
 У 1 кварталі 2025 року ДСА повідомила, що ДСА України здійснюється збір інформації від розпорядників бюджетних коштів нижчого рівня, щодо необхідності забезпечення потреби в засобах інформатизації у 2025 році.
 Стосовно другої складової: розроблено Дорожню карту розвитку ІТ-рішень у судовій системі, яку в установленому порядку погоджено з Міністерством цифрової трансформації України та затверджено наказом ДСА України від 02.12.2024 № 534. У 2 та 3  кварталі 2025 року головний виконавець надав ту саму інформацію щодо стану виконання заходу.
 У 4 кварталі 2025 року головним виконавцем повідомлено, що ДСА України укладено Договори між ДСА України та Проєктом ЄС "Право-Justice" про прийняття технічних вимог та тендерної документації до модулів: Єдиний державний реєстр виконавчих документів, Єдиний державний реєстр судових рішень, Суддівське досьє, Управління персоналом та фінансово-господарською діяльністю органів судової влади - сервіс бюджетного планування. (Договори від 11.11.2025 № PR PJ-2024 C.2.4.1-01).
 Додатково проінформовано, що ДСА України також отримано пропозицію від ГО "Лабораторія законодавчих ініціатив" щодо фінансування ЄСІКС. ДСА України здійснюється збір інформації від розпорядників бюджетних коштів нижчого рівня, щодо необхідності забезпечення потреби в засобах інформатизації у 2025 році.
+У 2 кварталі 2026 року ДСА України повідомила: "ДСА України укладено Договори між ДСА України та Проєктом ЄС "Право-Justice" про прийняття технічних вимог та тендерної документації до модулів: Єдиний державний реєстр виконавчих документів, Єдиний державний реєстр судових рішень, Суддівське досьє, Управління персоналом та фінансово-господарською діяльністю органів судової влади - сервіс бюджетного планування. (Договіри від 11.11.2025    № PR PJ-2024 C.2.4.1-01). Таким чином, подальша розробка та впровадження Єдиного державного реєстру виконавчих документів можлива при наявності відповідного фінансування. 
+Наразі реалізовано можливість пред’явлення стягувачами (фізичними та юридичними особами) виконавчих документів виданих у формі електронного документа з використанням підсистем (модулів) ЄСІТС зокрема підсистем "Електронний кабінет", "Електронний суд". Додатково інформуємо, що також отримано пропозицію від Проєкту Шведського агентства міжнародного розвитку (SIDA) "Зміцнення Європейського виміру української державної служби у сферах законотворчості, правосуддя та публічних фінансів" щодо фінансування ЄСІКС. Секретаріатом Кабінету Міністрів України проведено реєстрацію проєкту "Зміцнення європейського виміру української державної служби у сферах законотворчості, правосуддя та публічних фінансів" (реєстраційна картка проєкту (програми) № 6287)".
 З огляду на те, що програмне забезпечення не було розроблено, а технічне устаткування, необхідне для забезпечення реалізації повного функціоналу Єдиної судової інформаційно-телекомунікаційної системи не було запроваджено, вимушені констатувати, що захід не виконано.</t>
   </si>
   <si>
     <t>2.1.4.2.8</t>
   </si>
   <si>
     <t>Developing and approving the Regulation on the Unified Judicial Information and Telecommunication System, which would define the procedure for the operation and usage of all subsystems (modules)</t>
   </si>
   <si>
     <t>01.07.2025</t>
   </si>
   <si>
     <t>31.10.2025</t>
   </si>
   <si>
     <t>State Judicial Administration of Ukraine ,
 Council of Judges of Ukraine</t>
   </si>
   <si>
     <t>The regulation governing the procedure of operation of the subsystem designed to create and maintain personal files of judges (personal files of candidates for positions of judges) in electronic form in the Unified Judicial Information and Telecommunication System has taken effect.</t>
   </si>
   <si>
     <t>У 3 кварталі 2025 року Вища рада правосуддя повідомила: "Розроблення та затвердження Положення про Єдину судову інформаційно-телекомунікаційну систему, яке визначає порядок функціонування та застосування усіх підсистем (модулів) можливе лише після затвердження функціональних і технічних вимог щодо цих систем. 
 Галузевою програмою інформатизації ДСА України на 2026-2029 роки визначені наступні підсистеми/компоненти: "Електронний документообіг суду", "Єдиний державний реєстр судових рішень, "Електронна взаємодія», "Суддівське досьє, "Аналітика та звітність, конструктор відкритих даних", "Відеоконференцзв’язок", "Веб портал та Електронний кабінет", "Електронний архів", "Єдиний державний реєстр виконавчих документів", "Управління персоналом та фінансово-господарською діяльністю".
 Наразі ДСА України розроблені технічні вимоги до наступних підсистем: "Єдиний державний реєстр судових рішень"; "Єдиний державний реєстр виконавчих документів"; "Суддівське досьє"; "Управління персоналом та фінансово-господарською діяльністю" (ЕКР) (1-й етап), "Електронна взаємодія". Ці технічні вимоги направлені на погодження до Вищої ради правосуддя, де створено робочу групу для їх опрацювання. 2.10.2025 робоча група повідомила про завершення та результат їх опрацювання. Після остаточного затвердження цих вимог планується розробка та затвердження відповідного положення. ДСА проінформувала про те, що робота над ним уже ведеться".
 У 4 кварталі 2025 року головний виконавець повідомив, що Положення про Єдину судову інформаційно-телекомунікаційну систему, яке визначає порядок функціонування та застосування усіх підсистем (модулів) не розроблено і не затверджено. 
-У 1 кварталі 2026 року інформація, надана головним виконавцем у попередніх кварталах, залишається актуальною. 
+У 2 кварталі 2026 року інформація, надана головним виконавцем у попередніх кварталах, залишається актуальною. 
 З огляду на зазначене та сплив строків виконання, вимушені констатувати, що захід не виконано.</t>
   </si>
   <si>
     <t>2.1.4.3</t>
   </si>
   <si>
     <t>The scope of application of methods of alternative dispute resolution and pretrial settlement of disputes has been expanded</t>
   </si>
   <si>
     <t>2.1.4.3.2</t>
   </si>
   <si>
     <t>Supporting the consideration of the Draft Law of Ukraine On Amendments to Select Legislative Acts of Ukraine Towards the Improvement of Operations of Arbitration Courts (registration number 5347 dated April 8, 2021) in the Parliament of Ukraine (particularly if the President of Ukraine vetoes the draft law)</t>
   </si>
   <si>
     <t>01.03.2023</t>
   </si>
   <si>
     <t>01.01.1970</t>
   </si>
   <si>
     <t>The law has been signed by the President of Ukraine.</t>
   </si>
   <si>
     <t>Міністерство юстиції України повідомило: "17.07.2025 законопроєкт відкликано у зв'язку з відставкою Уряду. При цьому повідомляємо, що наразі на розгляді Верховної Ради України перебуває проєкт Закону України «Про внесення змін до Закону України «Про міжнародний комерційний арбітраж» щодо розширення компетенції міжнародного арбітражу» (реєстр. № 12141 від 21.10.2024) (далі - Закон № 12141), який 30.04.2025 прийнято у першому читанні за основу. Рішенням Комітету Верховної Ради України з питань правової політики від 28.08.2025 вказаний законопроєкт реєстр. № 12141 рекомендовано Верховній Раді України прийняти його в другому читанні та в цілому. Міністерство юстиції України підтримує проєкт Закону № 12141 , оскільки його положення частково охоплюють питання, передбачені проєктом Закону № 5347, зокрема в частині запровадження можливості розгляду арбітражем інвестиційних спорів. Інші положення проєкту Закону № 5347, зокрема, щодо встановлення порядку державної реєстрації постійно діючих арбітражних установ втратили свою актуальність, у зв'язку з чим проєкт Закону № 5347 не вносився на розгляд Верховної Ради України повторно".
 З огляду на обсяг дій, здійснених головним виконавцем на реалізацію заходу, констатуємо, що захід виконано частково.</t>
   </si>
   <si>
     <t>2.1.4.4</t>
   </si>
   <si>
     <t>The system of enforcement of court decisions has been improved</t>
   </si>
   <si>
     <t>2.1.4.4.1</t>
   </si>
   <si>
     <t>Supporting the consideration of the Draft Law of Ukraine On Enforcement of Decisions (registration number 5660 dated June 14, 2021) in the Parliament of Ukraine (particularly if the President of Ukraine vetoes the draft law)</t>
   </si>
   <si>
-    <t>За інформацією Міністерства юстиції України проєкт Закону України «Про примусове виконання рішень» (реєстр. № 5660 від  14 червня 2021 р.) 14.07.2021 прийнято у першому читанні. Водночас Міністерство юстиції України повідомило, що Директоратом правосуддя та кримінальної юстиції було підготовлено комітетські поправки до відповідного проєкту Закону. Станом на 13.04.2026 очікується остаточна таблиця до другого читання. З огляду на обсяг дій, здійснених головним виконавцем на реалізацію заходу, констатуємо, що захід виконано частково.</t>
+    <t>За інформацією Міністерства юстиції України проєкт Закону України «Про примусове виконання рішень» (реєстр. № 5660 від  14 червня 2021 р.) 14.07.2021 прийнято у першому читанні. Водночас Міністерство юстиції України повідомило, що Директоратом правосуддя та кримінальної юстиції було підготовлено комітетські поправки до відповідного проєкту Закону. Станом на 14.07.2026 очікується остаточна таблиця до другого читання. З огляду на обсяг дій, здійснених головним виконавцем на реалізацію заходу, констатуємо, що захід виконано частково.</t>
   </si>
   <si>
     <t>2.1.4.4.2</t>
   </si>
   <si>
     <t>Ensuring the connection of banks to the automated system of enforcement proceedings to enable information exchange and ensure automated freezing of funds in accounts of debtors</t>
   </si>
   <si>
     <t>з дня набрання чинності законом, зазначеним у підпункті 2.1.4.4.1</t>
   </si>
   <si>
     <t>протягом шести місяців з дня набрання чинності законом, зазначеним у підпункті 2.1.4.4.1</t>
   </si>
   <si>
     <t>State Enterprise "National Information Systems"</t>
   </si>
   <si>
     <t xml:space="preserve">Ministry of Justice of Ukraine,
 National Bank of Ukraine </t>
   </si>
   <si>
     <t>100 percent of banks have been connected to the automated system of enforcement proceedings to enable information exchange and ensure automated freezing of funds in accounts of debtors</t>
   </si>
   <si>
     <t>За інформацією ДП "Національні інформаційні системи" нормами Порядку автоматизованого арешту коштів боржників на рахунках, відкритих надавачами платіжних послуг з обслуговування рахунків, затвердженого наказом Міністерства юстиції України від 16.04.2019 № 1203/5 та зареєстрованого в Міністерстві юстиції України 16 квітня 2019 року за № 399/33370 передбачено, що в рамках інформаційної взаємодії між державними / приватними виконавцями та надавачами платіжних послуг можуть здійснюватися такі процедури:
 1) прийняття до виконання надавачами платіжних послуг запитів органів державної виконавчої служби / приватних виконавців на отримання інформації стосовно наявності та стану рахунків боржника;
 2) прийняття до виконання надавачами платіжних послуг постанов виконавця про арешт / зняття з арешту коштів боржників на рахунках, відкритих надавачами платіжних послуг у формі електронного документа;
 3) взаємодія виконавців з надавачами платіжних послуг під час визначення поточного рахунку боржника - фізичної особи в банку для здійснення видаткових операцій, а також при припиненні дії такої постанови.
-Згідно з довідковою інформацією, розміщеною на офіційному сайті Національного банку України (https://bank.gov.ua/), станом на грудень 2025 року існує 112 банківських установ, 52 з яких знаходяться в стані ліквідації.
-[...1 lines deleted...]
-З огляду на обсяг дій, спрямованих на виконання заходу, констатуємо, що станом на березень 2026 року захід виконано частково.</t>
+Згідно з довідковою інформацією, розміщеною на офіційному сайті Національного банку України (https://bank.gov.ua/), станом на червень 2026 року існує 112 банківських установ, 53 з яких знаходяться в стані ліквідації.
+ДП "Національні інформаційні системи" повідомило, cтаном на червень 2026 року та відповідно до заяв надавачів платіжних послуг  ДП «НАІС» забезпечено підключення до промислового оточення АСВП в рамках вказаної вище інформаційної взаємодії 30 надавачів платіжних послуг, із них в тому числі 17 надавачів працюють в рамках процедури розкриття банківської таємниці на запит державних та приватних виконавців, також 6 установ здійснюють опрацювання постанов про визначення поточного рахунку боржника-фізичної особи для здійснення видаткових операцій, а також повідомлення про припинення дії такої постанови. 
+З огляду на обсяг дій, спрямованих на виконання заходу, констатуємо, що станом на червень 2026 року захід виконано частково.</t>
   </si>
   <si>
     <t>2.1.4.4.3</t>
   </si>
   <si>
     <t>Drafting and submitting to the Cabinet of Ministers of Ukraine a draft law that:
 1) implements efficient and effective judicial control over the enforcement of court decisions;
 2) implements effective procedures for determining or changing the method or procedure of enforcement of decisions unrelated to property;
 3) improves the procedure of enforcement of decisions that obligate the debtor to act or refrain from acting in a certain way;
 4) revises and revokes unjustified moratoriums on the enforcement of decisions in which state-owned enterprises are named as debtors;
 5) improves the procedure for enforcement of decisions of international arbitration courts in Ukraine.</t>
   </si>
   <si>
     <t>31.10.2024</t>
   </si>
   <si>
     <t>21 листопада 2024 року було прийнято Закон України № 4094-IX "Про внесення змін до деяких законодавчих актів України щодо удосконалення положень про судовий контроль за виконанням судових рішень", яким було внесено зміни до Господарського процесуального кодексу України, Цивільного процесуального кодексу України, Кодексу адміністративного судочинства України та інших законодавчих актів, зокрема:
 - встановлено право суду під час здійснення судового контролю за виконанням судового рішення стягнути в дохід державного бюджету з відповідача, боржника чи їх керівників (якщо відповідачем, боржником є юридична особа) штраф у сумі від двадцяти до сорока розмірів прожиткового мінімуму для працездатних осіб;
 - передбачено, що невиконання боржником судового рішення про зобов’язання вчинити певні дії щодо майна стягувача або майна, присудженого на користь стягувача, протягом двох місяців з дня винесення постанови про відкриття виконавчого провадження за заявою стягувача є самостійною підставою для зміни способу і порядку виконання такого судового рішення шляхом стягнення з боржника суми вартості відповідного майна, крім випадків, коли стягувач перешкоджає провадженню виконавчих дій, вартість майна неможливо визначити або майно відповідно до закону не може оцінюватися;
 - впроваджено інститут подання боржником звіту про виконання рішення у спорах немайнового характеру. Суд розглядає звіт про виконання судового рішення протягом десяти днів з дня його надходження в порядку письмового провадження, а за ініціативою суду чи клопотанням сторін - у судовому засіданні. За наслідками розгляду звіту боржника суд постановляє ухвалу про прийняття або відмову у прийнятті звіту. У разі постановлення ухвали про відмову у прийнятті звіту суд застосовує до боржника захід процесуального примусу у виді штрафу, а також додатково може встановити новий строк для подання звіту. 
 Станом на 30.06.2025 у Верховній Раді України зареєстровано проєкт Закону України № 5660 від 14.06.2021 "Про примусове виконання рішень" (далі - законопроєкт № 5660).
 Так, законопроєкт № 5660 пропонує запровадження таких змін до законодавства, які, зокрема, передбачають: 
 - встановлення нових особливих порядків виконання, зокрема, рішення про відібрання дитини; рішення про повернення дитини в державу постійного проживання; рішення про витребування майна, передача стягувачу майна; рішення про витребування доказів; рішення про забезпечення позову; рішення про оплатне вилучення майна. 
 Отже, зазначені вище акти забезпечують лише часткове виконання заходу 2.1.4.4.3. 
-Крім того, у 4 кварталі 2025 року Міністерство юстиції України повідомило про те, що ЄБРР надіслав Первинний звіт для Проєкту: «Україна – Допомога щодо мораторіїв на звернення стягнення на майно та банкрутство державних підприємств». Листом від 03.04.2025 Мін'юст повідомив ЄБРР про відсутність пропозицій і зауважень до змісту Первинного звіту. Наразі ЄБРР за участі залучених експертів та Мін'юсту готується звіт (техніко-економічне обґрунтування доцільності скасування мораторіїв). Так, командою консультантів структуровано чинні мораторії за секторальною подібністю та визначено 11 окремих груп мораторіїв, які потребують індивідуального аналізу для розробки стратегії їх скасування. Цей аналіз стане частиною фінального техніко-економічного обґрунтування та дорожньої карти щодо поетапного скасування, перегляду мораторіїв, лише після чого можлива розробка законопроєкту про внесення змін до відповідних законодавчих актів щодо поетапного скасування, перегляду мораторіїв. У 1 кварталі 2026 року головний виконавець повідомив, що ЄБРР за участі залучених експертів та Мін'юсту підготовлено проєкт звіту (техніко-економічного обґрунтування доцільності скасування мораторіїв). 
-Однак у межах щоквартального моніторингу за 1 квартал 2026 року відсутня інформація про законопроєкти, націлені на виконання підпункту 4 заходу 2.1.4.4.3.
+Крім того, у 4 кварталі 2025 року Міністерство юстиції України повідомило про те, що ЄБРР надіслав Первинний звіт для Проєкту: «Україна – Допомога щодо мораторіїв на звернення стягнення на майно та банкрутство державних підприємств». Листом від 03.04.2025 Мін'юст повідомив ЄБРР про відсутність пропозицій і зауважень до змісту Первинного звіту. Наразі ЄБРР за участі залучених експертів та Мін'юсту готується звіт (техніко-економічне обґрунтування доцільності скасування мораторіїв). Так, командою консультантів структуровано чинні мораторії за секторальною подібністю та визначено 11 окремих груп мораторіїв, які потребують індивідуального аналізу для розробки стратегії їх скасування. Цей аналіз стане частиною фінального техніко-економічного обґрунтування та дорожньої карти щодо поетапного скасування, перегляду мораторіїв, лише після чого можлива розробка законопроєкту про внесення змін до відповідних законодавчих актів щодо поетапного скасування, перегляду мораторіїв. 
+У 1 кварталі 2026 року головний виконавець повідомив, що ЄБРР за участі залучених експертів та Мін'юсту підготовлено проєкт звіту (техніко-економічного обґрунтування доцільності скасування мораторіїв). 
+У 2 кварталі 2026 року Міністерство юстиції України повідомило, що проєкт Звіту листом Мін’юсту від 19.05.2026 № 72346/87276-30-26/11.6.1 надіслано для опрацювання, висловлення пропозицій і зауважень до заінтересованих центральних органів виконавчої влади, установ та організацій (строк виконання до 12 червня 2026 року). Відповідні пропозиції узагальнені та надіслані команді консультантів для доопрацювання проєкту Звіту та здійснення розробки проєкту дорожньої карти в рамках фази II Проєкту листом від 02.07.2026 № 98152/92247-30-26/11.6.1.
+Однак у межах щоквартального моніторингу за 2 квартал 2026 року відсутня інформація про законопроєкти, націлені на виконання підпункту 4 заходу 2.1.4.4.3.
 Таким чином, у межах щоквартального моніторингу стану виконання заходів ДАП вимушені констатувати, що захід виконано частково (у частині підпункту 1 та частково підпункту 3). Водночас для повного виконання заходу необхідним є розроблення законопроєкту, який охопить всі підпункти, що не охоплені згаданими вище Законом України № 4094-IX та законопроєктом № 5660.</t>
   </si>
   <si>
     <t>2.1.4.4.4</t>
   </si>
   <si>
     <t>Implementing a Unified State Register of Enforcement Documents taking into account the architecture requirements for subsequent application of data array technologies</t>
   </si>
   <si>
     <t>31.12.2024</t>
   </si>
   <si>
     <t>state budget and/or international technical assistance funds, other sources not prohibited by law</t>
   </si>
   <si>
     <t>within the established budget allocations for the relevant year and/or international technical assistance funds, other sources not prohibited by law</t>
   </si>
   <si>
     <t>The Unified State Register of Enforcement Documents that factors in the architecture requirements for the application of data array analysis technologies has been put into commercial operation.</t>
   </si>
   <si>
     <t>За інформацією, наданою Державною судовою адміністрацією України, за 4 квартал 2023 року:
 1) для забезпечення впровадження Єдиного державного реєстру виконавчих документів (далі – ЄДРВД) та ураховуючи відсутність бюджетних асигнувань за цим напрямом, ДСА України залучено, в рамках надання міжнародної технічної допомоги, Проект Європейського Союзу «Підтримка реформ та цифровізації сектору юстиції України» (Проект ЄС «Право-Justice II»);
 2) за результатами проведеного тендеру між Проектом ЄС «Право-Justice II» та ТОВ «Комп’ютерні інформаційні технології» укладено Договір № 23-М42 від 03.07.2023 щодо розробки ЄДРВД;
 3) ТОВ «Комп’ютерні інформаційні технології» підготовлено технічне завдання на розробку ЄДРВД згідно з першим етапом робіт на виконання вказаного договору;
 4) ДСА України 01 вересня 2023 року погоджено проект технічного завдання на розробку ЄДРВД;
 5) розробником листом від 26.12.2023 поінформовано про завершення створення зразка ЄДРВД, який призначений для дослідної експлуатації;
-6) ДСА України опрацьовано надіслані виконавцем: 
+6) ДСА України опрацьовано надіслані виконавцем:
 - загальний опис програмного забезпечення; програма та методика попередніх випробувань;
 - протокол проведення попередніх випробувань;
 - інструкцію з розгортання та відновлення у разі збоїв;
 - інструкцію користувача та інструкція адміністратора.
 У 1 кварталі 2024 року ДСА України повідомила, що Проектом ЄС «Право – Justice» 22 квітня 2024 року було передано документи, які підтверджують передачу майнових прав інтелектуальної власності, у тому числі виключних. У 2 кварталі 2024 року інформації щодо прогресу виконання заходу не надійшло.
-У 3 кварталі 2024 року ДСА України повідомила, що ДП «Інформаційні судові системи» отримано від Проекту ЄС "Право-Justice" та інстальовано прототип ЄДРВД. Після вивчення ДП «Інформаційні судові системи» функціоналу отриманого варіанту ЄДРВД буде прийнято рішення щодо наступного його розвитку.
+У 3 кварталі 2024 року ДСА України повідомила, що ДП «Інформаційні судові системи» отримано від Проекту ЄС ""Право-Justice"" та інстальовано прототип ЄДРВД. Після вивчення ДП «Інформаційні судові системи» функціоналу отриманого варіанту ЄДРВД буде прийнято рішення щодо наступного його розвитку.
 У 4 кварталі 2024 році ДСА України повідомила, що надана раніше інформація залишається актуальною. З цього випливає, що у межах звітного періоду Єдиний державний реєстр виконавчих документів не було введено у промислову експлуатацію.
-У 1 кварталі 2025 році ДСА України повідомила, що ДП "Інформаційні судові системи" отримано від Проєкту ЄС "Право-Justice" та інстальовано прототип ЄДРВД, після вивчення функціоналу якого буде прийнято рішення про доцільність його оформлення на баланс ДСА України. Проєкт ЄС "Право-Justice" поінформував ДСА України про початок робіт з формування технічних вимог на доопрацювання ЄДРВД. У грудні 2024 року ДСА України отримала від Проєкту ЄС "Право-Justice" технічні вимоги на створення Єдиного державного реєстру виконавчих документів. Але враховуючи відсутність бюджетного фінансування, ДСА України веде переговори щодо надання міжнародної фінансової допомоги для виконання робіт із створення ЄДРВД. 
+У 1 кварталі 2025 році ДСА України повідомила, що ДП ""Інформаційні судові системи"" отримано від Проєкту ЄС ""Право-Justice"" та інстальовано прототип ЄДРВД, після вивчення функціоналу якого буде прийнято рішення про доцільність його оформлення на баланс ДСА України. Проєкт ЄС ""Право-Justice"" поінформував ДСА України про початок робіт з формування технічних вимог на доопрацювання ЄДРВД. У грудні 2024 року ДСА України отримала від Проєкту ЄС ""Право-Justice"" технічні вимоги на створення Єдиного державного реєстру виконавчих документів. Але враховуючи відсутність бюджетного фінансування, ДСА України веде переговори щодо надання міжнародної фінансової допомоги для виконання робіт із створення ЄДРВД.
 У 2 кварталі 2025 року головний виконавець заходу повідомив, що ДСА України продовжується пошук донорів для здійснення допомоги у впровадженні заходів передбачених Дорожньою картою. У випадку відсутності в подальшому міжнародно-технічної допомоги ДСА України будуть ініційовані зміни до Дорожньої карти які скорегують строки та джерела фінансування.
-У 3 кварталі 2025 року головний виконавець заходу повідомив, що кошторисом на 2025 рік ДСА України за бюджетною програмою 0501020 "Забезпечення здійснення правосуддя місцевими, апеляційними судами та функціонування органів і установ системи правосуддя" за кодом економічної класифікації видатків (КЕКВ) 3160 "Придбання землі та нематеріальних активів" згідно з розрахунками, які обґрунтовують показники видатків бюджету, що включаються до проекту кошторису та є невід’ємною частиною кошторису за напрямком "Єдиний державний реєстр виконавчих документів" коштів не передбачено. До Галузевої програми інформатизації ДСА України на 2025 – 2028 роки внесені зміни, а саме у зв’язку із відсутністю фінансування у поточному році, відтак і можливості розробки запланованих підсистем, змінені строки виконання та визначено джерело фіксування тільки як державний бюджет. Назву змінено на Галузева програма інформатизації ДСА України на 2026 – 2029 роки. Зазначені зміни погоджені Генеральним замовником – Міністерством цифрової трансформації України. Таким чином, подальша розробка та впровадження Єдиного державного реєстру виконавчих документів можлива при наявності відповідного фінансування. Крім того, було повідомлено, що станом на 3 квартал 2025 року реалізовано можливість пред’явлення стягувачами (фізичними та юридичними особами) виконавчих документів виданих у формі електронного документа з використанням підсистем (модулів) ЄСІТС зокрема підсистем "Електронний кабінет", "Електронний суд".
-У 4 кварталі 2025 року ДСА України повідомило, що ДСА України укладено Договори між ДСА України та Проєктом ЄС "Право-Justice" про прийняття технічних вимог та тендерної документації до модулів: Єдиний державний реєстр виконавчих документів, Єдиний державний реєстр судових рішень, Суддівське досьє, Управління персоналом та фінансово-господарською діяльністю органів судової влади - сервіс бюджетного планування (Договори від 11.11.2025 № PR PJ-2024 C.2.4.1-01).
+У 3 кварталі 2025 року головний виконавець заходу повідомив, що кошторисом на 2025 рік ДСА України за бюджетною програмою 0501020 ""Забезпечення здійснення правосуддя місцевими, апеляційними судами та функціонування органів і установ системи правосуддя"" за кодом економічної класифікації видатків (КЕКВ) 3160 ""Придбання землі та нематеріальних активів"" згідно з розрахунками, які обґрунтовують показники видатків бюджету, що включаються до проекту кошторису та є невід’ємною частиною кошторису за напрямком ""Єдиний державний реєстр виконавчих документів"" коштів не передбачено. До Галузевої програми інформатизації ДСА України на 2025 – 2028 роки внесені зміни, а саме у зв’язку із відсутністю фінансування у поточному році, відтак і можливості розробки запланованих підсистем, змінені строки виконання та визначено джерело фіксування тільки як державний бюджет. Назву змінено на Галузева програма інформатизації ДСА України на 2026 – 2029 роки. Зазначені зміни погоджені Генеральним замовником – Міністерством цифрової трансформації України. Таким чином, подальша розробка та впровадження Єдиного державного реєстру виконавчих документів можлива при наявності відповідного фінансування. Крім того, було повідомлено, що станом на 3 квартал 2025 року реалізовано можливість пред’явлення стягувачами (фізичними та юридичними особами) виконавчих документів виданих у формі електронного документа з використанням підсистем (модулів) ЄСІТС зокрема підсистем ""Електронний кабінет"", ""Електронний суд"".
+У 4 кварталі 2025 року ДСА України повідомило, що ДСА України укладено Договори між ДСА України та Проєктом ЄС ""Право-Justice"" про прийняття технічних вимог та тендерної документації до модулів: Єдиний державний реєстр виконавчих документів, Єдиний державний реєстр судових рішень, Суддівське досьє, Управління персоналом та фінансово-господарською діяльністю органів судової влади - сервіс бюджетного планування (Договори від 11.11.2025 № PR PJ-2024 C.2.4.1-01).
+У 2 кварталі 2026 року головним виконавцем не було надано інформації про стан виконання заходу. 
 З огляду на те, що відповідно до наданої у попередніх кварталах інформації Єдиний державний реєстр виконавчих документів не було введено у промислову експлуатацію, у межах щоквартального моніторингу стану виконання ДАП вимушені констатувати, що захід не виконано.</t>
   </si>
   <si>
     <t>2.1.4.5</t>
   </si>
   <si>
     <t>The regulations on transparent planning and allocation of budget resources in the judicial system based on objective and clearly defined criteria have been introduced; the operations of the State Judicial Administration have been audited, particularly in matters of allocation of financial and economic resources for courts and judicial authorities, management of state-owned properties controlled by the State Judicial Administration</t>
   </si>
   <si>
     <t>2.1.4.5.1</t>
   </si>
   <si>
     <t>Conducting activities of state external financial control (audit) over the spending of state budget funds on the administration of justice by local courts and courts of appeal and the functioning of agencies and institutions of the justice system, including in matters of the allocation of financial and economic resources for courts and judicial authorities, management of state-owned properties controlled by the State Judicial Administration (SJA), supporting the creation and operation of specific subsystems (modules) of the Unified Judicial Information and Telecommunication System</t>
   </si>
   <si>
     <t xml:space="preserve">Accounting Chamber of Ukraine </t>
   </si>
   <si>
     <t>The report on the findings of state external financial control (audit) has been approved and published.</t>
   </si>
   <si>
     <t>За інформацією, наданою Рахунковою палатою, планом роботи на 2023 рік було передбачено проведення наступних заходів державного зовнішнього фінансового контролю (аудиту) щодо використання коштів державного бюджету на забезпечення здійснення правосуддя місцевими, апеляційними судами та функціонування органів і установ систем правосуддя:
 1. Аудиту ефективності використання бюджетних коштів, виділених на виконання повноважень та завдань Службою судової охорони, за результатами якого підготовлено та затверджено рішенням Рахункової палати від 23 травня 2023 року № 11-2 відповідний звіт.
 2. Аудит ефективності використання бюджетних коштів на забезпечення виконання функцій та завдань Вищою кваліфікаційною комісією суддів України, за результатами якого підготовлено та затверджено рішенням Рахункової палати від 22.08.2023 року № 17-3 відповідний звіт.
 3. Аудит ефективності використання бюджетних коштів на забезпечення виконання функцій та завдань апеляційними господарськими судами,  за результатами якого підготовлено та затверджено рішенням Рахункової палати від 19.12.2023 року № 30-1 відповідний звіт. 
@@ -625,53 +632,56 @@
   <si>
     <t>The draft Regulation on transparent planning and allocation of budget resources in the judicial system based on objective and clearly defined criteria has been developed and publicized.</t>
   </si>
   <si>
     <t>ДСА України листом від 17 грудня 2025 року № 11-25313/25 надіслала до Вищої ради правосуддя проєкт Регламенту прозорого планування і розподілу бюджетних ресурсів у системі Державної судової адміністрації України як головного розпорядника бюджетних коштів.
 Водночас варто звернути увагу, що змістом та показником виконання заходу передбачено не лише розроблення проєкту регламенту прозорого планування і розподілу бюджетних ресурсів у судовій системі на підставі об’єктивних та чітко визначених критеріїв, зокрема, з урахуванням нормативів кадрового, фінансового, матеріально-технічного та іншого забезпечення судів, але і оприлюднення відповідного проєкту. Головний виконавець не надав відомостей про оприлюднення відповідного проєкту до його прийняття. З огляду на зазначене констатуємо, що захід виконано частково.</t>
   </si>
   <si>
     <t>2.1.4.5.6</t>
   </si>
   <si>
     <t>Holding consultations on the draft Regulation on transparent planning and allocation of budget resources in the judicial system based on objective and clearly defined criteria with the participation of the High Council of Justice, the State Judicial Administration, the High Qualification Commission of Judges of Ukraine, the Council of Judges of Ukraine, judges, NGOs, international organizations, and participants of international technical assistance projects; obtaining expert opinions</t>
   </si>
   <si>
     <t>01.09.2025</t>
   </si>
   <si>
     <t>30.10.2025</t>
   </si>
   <si>
     <t>At least one discussion of the draft Regulation on transparent planning and allocation of budget resources in the judicial system based on objective and clearly defined criteria has been conducted with the participation of representatives of the High Council of Justice, the High Qualification Commission of Judges of Ukraine, the Council of Judges of Ukraine, judges, NGOs, international organizations, and participants of international technical assistance projects.</t>
   </si>
   <si>
     <t>За інформацією, наданою головним виконавцем, рішенням Вищої ради правосуддя від 27.12.2025 № 2813/0/15-25 затверджено Регламент прозорого планування і розподілу бюджетних ресурсів у системі Державної судової адміністрації України як головного розпорядника бюджетних коштів; оприлюднено Регламент прозорого планування і розподілу бюджетних ресурсів у системі Державної судової адміністрації України як головного розпорядника бюджетних коштів на офіційному вебсайті Вищої ради правосуддя.
 18 грудня 2025 року Вища рада правосуддя з метою проведення належних консультацій та обговорення проєкту Регламенту звернулася до Вищої кваліфікаційної комісії суддів України, Ради суддів України, апеляційних судів, Проєкту Ради Європи «Підтримка України у впровадженні стандартів Ради Європи щодо судової влади», Проєкту «Посилення відповідності України стандартам Європейського Союзу у сфері верховенства права», Міжнародної організації права розвитку (МОПР) в Україні та Проєкту Європейського Союзу «Підтримка реформ у сфері юстиції (Право-Justice III)». До Вищої ради правосуддя надійшли відповіді від більшості адресатів, у яких переважно повідомлено про відсутність пропозицій та зауважень до проєкту Регламенту. Водночас отримані в межах відповідних консультацій пропозиції та зауваження становлять важливу аналітичну основу для їх подальшого опрацювання і узагальнення Вищою радою правосуддя спільно з ДСА України, зокрема, з метою удосконалення процедур бюджетного планування, фінансового, матеріально-технічного забезпечення та координації діяльності розпорядників бюджетних коштів нижчого рівня в системі ДСА України.
-Водночас варто звернути увагу, що зміст заходу та показник виконання передбачає саме не менше одного обговорення проєкту регламенту прозорого планування і розподілу бюджетних ресурсів у судовій системі на підставі об’єктивних та чітко визначених критеріїв за участю представників Вищої ради правосуддя, Вищої кваліфікаційної комісії суддів України, Ради суддів, суддів, неурядових організацій, міжнародних організацій, учасників проєктів міжнародної технічної допомоги (тобто проведення зустрічі з метою обговорення у форматі офлайн чи онлайн).
-[...1 lines deleted...]
-З огляду на те, що відповідальним виконавцем не було надано інформації щодо проведення обговорення, Регламент прозорого планування і розподілу бюджетних ресурсів у системі Державної судової адміністрації України як головного розпорядника бюджетних коштів затверджено у грудні 2025 року та не було внесено змін, у межах щоквартального моніторингу стану виконання заходів ДАП за 1 квартал 2026 року вимушені констатувати, що захід виконано частково.</t>
+31 грудня 2025 року Вища рада правосуддя звернулася до Проєкту Ради Європи «Підтримка України у впровадженні стандартів Ради Європи щодо судової влади», Проєкту «Посилення відповідності України стандартам Європейського Союзу у сфері верховенства права», Міжнародної організації права розвитку (МОПР) в Україні, а також Проєкту Європейського Союзу «Підтримка реформ у сфері юстиції (Право-Justice III)» із листами, в яких запропонувала надати експертні висновки щодо Регламенту прозорого планування і розподілу бюджетних ресурсів у системі Державної судової адміністрації України як головного розпорядника бюджетних коштів, затвердженого рішенням Вищої ради правосуддя від 27 грудня 2025 року № 2813/0/15-25 (далі – Регламент), які слугуватимуть важливою аналітичною та методологічною основою для вдосконалення його положень та, за потреби, внесення необхідних змін.
+На звернення Вищої ради правосуддя Проєкт «Посилення відповідності України стандартам Європейського Союзу у сфері верховенства права» у листі від 8 січня 2026 року б/н (вх. № 306/0/8-26) повідомив про підготовку до підтримки проведення комплексного функціонального аудиту Державної судової адміністрації України (далі – ДСА України), який планується здійснити до другого кварталу 2026 року. Відповідно, аналіз Регламенту має бути включеним як складова зазначеного аудиту.
+Листом від 29 січня 2026 року № 2114/0/9-26 Вища рада правосуддя надіслала ДСА України пропозиції, зауваження, рекомендації апеляційних судів, Ради суддів України, Вищої кваліфікаційної комісії суддів України, міжнародних партнерів щодо проєкту зазначеного Регламенту з метою їх всебічного аналізу та висловила прохання забезпечити їх розгляд і, за умови доцільності внесення змін, надіслати до Вищої ради правосуддя узагальнені та обґрунтовані пропозиції щодо Регламенту для підвищення прозорості й ефективності бюджетного планування та розподілу ресурсів у системі ДСА України.
+За результатами опрацювання відповідних пропозицій, зауважень та рекомендацій ДСА України у листі від 6 лютого 2026 року № 11-2666/26 повідомила, що Регламент відповідає вимогам чинного бюджетного й фінансового законодавства та наразі не потребує внесення змін.
+У 2 кварталі 2026 року головний виконавець повідомив, що 27 травня 2026 року Вища рада правосуддя повторно звернулася до Міжнародної організації права розвитку (МОПР) в Україні, Проєкту Ради Європи «Підтримка України у впровадженні стандартів Ради Європи щодо судової влади», Проєкту Європейського Союзу «Підтримка реформ у сфері юстиції (Право-Justice III)» та Проєкту «Посилення відповідності України стандартам Європейського Союзу у сфері верховенства права» із листами, в яких запропонувала надати експертні висновки щодо Регламенту, які слугуватимуть важливою аналітичною та методологічною основою для вдосконалення його положень та забезпечення його відповідності кращим європейським практикам. Міжнародна організація права розвитку (МОПР) в Україні у листі від 2 червня 2026 року № 26/086 повідомила про розгляд нею можливості започаткування проєкту міжнародної технічної допомоги, спрямованого, з-поміж іншого, на підтримку проведення функціонального аудиту ДСА України, передбаченого Дорожньою картою з питань верховенства права, схваленою розпорядженням Кабінету Міністрів України від 14 травня 2025 року № 475-р. У разі початку його впровадження МОПР матиме змогу забезпечити цілісне та методологічне узгоджене опрацювання Регламенту як складової такого аудиту, що дозволить досягти повноти та внутрішньої узгодженості рекомендацій.
+Водночас варто звернути увагу, що зміст заходу та показник виконання передбачає саме не менше одного обговорення проєкту регламенту прозорого планування і розподілу бюджетних ресурсів у судовій системі на підставі об’єктивних та чітко визначених критеріїв за участю представників Вищої ради правосуддя, Вищої кваліфікаційної комісії суддів України, Ради суддів, суддів, неурядових організацій, міжнародних організацій, учасників проєктів міжнародної технічної допомоги (тобто проведення публічної дискусії з метою обговорення проекту акта у форматі офлайн чи онлайн). З огляду на те, що відповідальним виконавцем не було надано інформації щодо проведення обговорення, а Регламент прозорого планування і розподілу бюджетних ресурсів у системі Державної судової адміністрації України як головного розпорядника бюджетних коштів затверджено у грудні 2025 року та не було внесено змін, у межах щоквартального моніторингу стану виконання заходів ДАП за 2 квартал 2026 року вимушені констатувати, що захід виконано частково.</t>
   </si>
   <si>
     <t>2.1.4.5.7</t>
   </si>
   <si>
     <t>Revising and approving the Regulation on transparent planning and allocation of budget resources in the judicial system based on objective and clearly defined criteria, and publicizing it</t>
   </si>
   <si>
     <t>01.11.2025</t>
   </si>
   <si>
     <t>The Regulation on transparent planning and allocation of budget resources in the judicial system based on objective and clearly defined criteria has been approved and publicized.</t>
   </si>
   <si>
     <t>Рішенням Вищої ради правосуддя від 27.12.2025 № 2813/0/15-25 затверджено Регламент прозорого планування і розподілу бюджетних ресурсів у системі Державної судової адміністрації України як головного розпорядника бюджетних коштів; оприлюднено Регламент прозорого планування і розподілу бюджетних ресурсів у системі Державної судової адміністрації України як головного розпорядника бюджетних коштів на офіційному вебсайті Вищої ради правосуддя.
 18 грудня 2025 року Вища рада правосуддя з метою проведення належних консультацій та обговорення проєкту Регламенту звернулася до Вищої кваліфікаційної комісії суддів України, Ради суддів України, апеляційних судів, Проєкту Ради Європи «Підтримка України у впровадженні стандартів Ради Європи щодо судової влади», Проєкту «Посилення відповідності України стандартам Європейського Союзу у сфері верховенства права», Міжнародної організації права розвитку (МОПР) в Україні та Проєкту Європейського Союзу «Підтримка реформ у сфері юстиції (Право-Justice III)».
 До Вищої ради правосуддя надійшли відповіді від більшості адресатів, у яких переважно повідомлено про відсутність пропозицій та зауважень до проєкту Регламенту. Водночас отримані в межах відповідних консультацій пропозиції та зауваження становлять важливу аналітичну основу для їх подальшого опрацювання і узагальнення Вищою радою правосуддя спільно з ДСА України, зокрема, з метою удосконалення процедур бюджетного планування, фінансового, матеріально-технічного забезпечення та координації діяльності розпорядників бюджетних коштів нижчого рівня в системі ДСА України.</t>
   </si>
   <si>
     <t>2.1.4.6</t>
   </si>
   <si>
     <t>A network of local courts has been reviewed and created, taking into account the administrative-territorial reform, the need to ensure direct access to justice, and economic feasibility</t>
   </si>
   <si>
@@ -679,69 +689,69 @@
   </si>
   <si>
     <t>Preparing and publicizing an analytical report on the needs of creation, reorganization, or liquidation of local courts, taking into account the changes to the administrative-territorial system, the need to ensure access to justice and optimize state budget spending</t>
   </si>
   <si>
     <t>The analytical report has been prepared and made public.</t>
   </si>
   <si>
     <t>Вищою радою правосуддя 29 березня 2024 року було організовано та проведено публічну "Дискусію про новочасні виклики для судової влади: розбудова інституційної спроможності в умовах воєнного стану та повоєнного періоду" з участю представників законодавчої та виконавчої влади, міжнародних неурядових організацій. Самостійним питанням  обговорення та дискусії стала проблема спроможностей по оновленню мережі місцевих судів в умовах воєнного стану.
 Вища рада правосуддя повідомила, що на виконання заходу передбаченого п. 2.1.4.6.1 упродовж ІІІ кварталу 2025 року продовжувала проводити поточну аналітичну роботу щодо стану справ в сфері оптимізації мережі місцевих судів. З метою об’єктивного висвітлення зазначеного питання Вища рада правосуддя звернулася до Офісу Президента України, Верховного Суду, Ради суддів України, Комітету Верховної Ради України з питань правової політики з проханням висловити позицію щодо перспектив і шляхів реформування мережі місцевих судів з урахуванням змін адміністративно-територіального устрою України.
 За результатами вказаної роботи Вищою радою правосуддя було підготовлено та оприлюднено аналітичний звіт з питань утворення, реорганізації та ліквідації місцевих судів з урахуванням змін адміністративно-територіального устрою.
 Звіт доступний за посиланням: https://hcj.gov.ua/page/analitychnyy-zvit-z-pytan-utvorennya-reorganizaciyi-ta-likvidaciyi-miscevyh-sudiv-z.</t>
   </si>
   <si>
     <t>2.1.4.6.2</t>
   </si>
   <si>
     <t>01.08.2025</t>
   </si>
   <si>
     <t>30.11.2025</t>
   </si>
   <si>
     <t>У 3 кварталі 2025 року Вища рада правосуддя повідомила, що підготовлено та оприлюднено Аналітичний звіт з питань утворення, реорганізації та ліквідації місцевих судів з урахуванням змін адміністративно-територіального устрою. 
 Звіт доступний за посиланням: https://hcj.gov.ua/page/analitychnyy-zvit-z-pytan-utvorennya-reorganizaciyi-ta-likvidaciyi-miscevyh-sudiv-z
-У 4 кварталі 2025 року головним виконавцем повідомлено, що наразі обговорення висновків та рекомендацій, наведених в аналітичному звіті, за участю представників органів державної влади, неурядових організацій, міжнародних організацій, учасників проєктів міжнародної технічної допомоги, наукової спільноти не відбулося. У 1 кварталі 2026 року, надана у попередніх кварталах, інформація залишається актуальною. 
+У 4 кварталі 2025 року головним виконавцем повідомлено, що наразі обговорення висновків та рекомендацій, наведених в аналітичному звіті, за участю представників органів державної влади, неурядових організацій, міжнародних організацій, учасників проєктів міжнародної технічної допомоги, наукової спільноти не відбулося. У 2 кварталі 2026 року, надана у попередніх кварталах, інформація залишається актуальною. 
 З огляду на зазначене та сплив строків виконання, вимушені констатувати, що захід не виконано.</t>
   </si>
   <si>
     <t>2.1.4.6.3</t>
   </si>
   <si>
     <t>Drafting laws on the creation, reorganization, or liquidation of local courts, taking into account the recommendations given in the analytical report indicated in subclause 2.1.4.6.1</t>
   </si>
   <si>
     <t>Office of the President of Ukraine</t>
   </si>
   <si>
     <t>The draft laws have been submitted to the Parliament of Ukraine.</t>
   </si>
   <si>
     <t>Захід 2.1.4.6.3 передбачає розроблення проєктів законів щодо утворення, реорганізації або ліквідації місцевих судів з урахуванням рекомендацій, наданих в аналітичному звіті про потреби утворення, реорганізації та ліквідації місцевих судів з урахуванням змін адміністративно-територіального устрою, необхідність забезпечення доступності правосуддя, оптимізацію видатків державного бюджету.
-Водночас варто звернути увагу, що у грудні 2023 року набрав чинності Закон України від 9 грудня 2023 року № 3511-IX «Про внесення змін до Закону України “Про судоустрій і статус суддів” та деяких законодавчих актів України щодо удосконалення процедур суддівської кар’єри», згідно з яким, зокрема, пункт 31 розділу XII «Прикінцеві та перехідні положення» Закону України «Про судоустрій і статус суддів» викладено в новій редакції та визначено, що до набрання чинності законом України щодо зміни системи місцевих судів на території України у зв’язку з утворенням (ліквідацією) районів відповідні місцеві суди продовжують здійснювати свої повноваження у межах територіальної юрисдикції, визначеної до набрання чинності Постановою Верховної Ради України від 17 липня 2020 року № 807-ІХ «Про утворення та ліквідацію районів», але не довше ніж один рік з дня припинення чи скасування воєнного стану на території України, введеного Указом Президента України від 24 лютого 2022 року № 64/2022.
-З огляду на відсутність відомостей про розроблення проєктів законів щодо утворення, реорганізації або ліквідації місцевих судів, а також з урахуванням того, що строк виконання заходу настав, у межах щоквартального моніторингу за 1 квартал 2026 року вимушені констатувати, що захід не виконано.</t>
+Водночас варто звернути увагу, що у грудні 2023 року набрав чинності Закон України від 9 грудня 2023 року № 3511-IX «Про внесення змін до Закону України “Про судоустрій і статус суддів” та деяких законодавчих актів України щодо удосконалення процедур суддівської кар’єри», згідно з яким, зокрема, пункт 3-1 розділу XII «Прикінцеві та перехідні положення» Закону України «Про судоустрій і статус суддів» викладено в новій редакції та визначено, що до набрання чинності законом України щодо зміни системи місцевих судів на території України у зв’язку з утворенням (ліквідацією) районів відповідні місцеві суди продовжують здійснювати свої повноваження у межах територіальної юрисдикції, визначеної до набрання чинності Постановою Верховної Ради України від 17 липня 2020 року № 807-ІХ «Про утворення та ліквідацію районів», але не довше ніж один рік з дня припинення чи скасування воєнного стану на території України, введеного Указом Президента України від 24 лютого 2022 року № 64/2022. Крім того, у частині 1 статті 10 Закону України "Про правовий режим воєнного стану" встановлено, що у  період дії воєнного стану не можуть бути припинені повноваження судів. 
+З огляду на відсутність відомостей про розроблення проєктів законів щодо утворення, реорганізації або ліквідації місцевих судів, а також з урахуванням того, що строк виконання заходу, визначений у Державній антикорупційній програмі на 2023-2030, настав, у межах щоквартального моніторингу за 2 квартал 2026 року вимушені констатувати, що захід не виконано.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>