--- v0 (2026-05-07)
+++ v1 (2026-06-25)
@@ -108,79 +108,79 @@
   </si>
   <si>
     <t>Developing and launching an electronic human resources management system (e-HR) of prosecutorial authorities, with an integrated system for evaluating the performance of prosecutors</t>
   </si>
   <si>
     <t>01.03.2023</t>
   </si>
   <si>
     <t>31.12.2025</t>
   </si>
   <si>
     <t xml:space="preserve">Prosecutor General’s Office of Ukraine </t>
   </si>
   <si>
     <t>state budget and/or international technical assistance funds</t>
   </si>
   <si>
     <t>within the established budget allocations for the relevant year and/or international technical assistance funds</t>
   </si>
   <si>
     <t>The electronic human resources management system (e-HR) of prosecutorial authorities has been put into operation.</t>
   </si>
   <si>
     <t>За інформацією, наданою Офісом Генерального прокурора (далі - ОГП) за минулі квартали, розроблено Генеральний дизайн та детальні функціональні специфікації для електронної системи кадрового управління. ОГП інформувало, що на основі Генерального дизайну та з урахуванням змін у законодавстві підготовлено технічні вимоги до закупівлі послуг із створення та впровадження електронної системи управління персоналом органів прокуратури (e-HR) (з придбанням виключних майнових прав на програмне забезпечення). ОГП повідомляло, що після отримання пропозицій щодо строків і вартості реалізації вказаних технічних вимог у червні 2025 року ініційовано проведення відповідної закупівлі згаданих вище послуг. Зазначено, що у ході підготовки до проведення закупівлі додаткового доопрацьовувались технічні вимоги до предмету закупівлі.
 ОГП також інформувало, що на реалізацію відповідного заходу Законом України «Про Державний бюджет України на 2025 рік» передбачено видатки ОГП за бюджетною програмою за КПКВК 0901010 у сумі 54 810,0 тис. гривень. Водночас у зв’язку з реалізацією Указу Президента України від 23.07.2025 № 544/2025 та відповідних доручень Кабінету Міністрів України ОГП додатково опрацювало можливості переспрямування додаткових ресурсів для сектору безпеки і оборони. ОГП повідомляло, що за наслідками такого опрацювання визначено доцільним максимальне спрямування державних ресурсів, зокрема виділених видатків у сумі 54 810,00 тис. гривень, для захисту незалежності України та посилення її обороноздатності в умовах триваючої воєнної агресії російської федерації для першочергового забезпечення потреб на виробництво та закупівлю технологічних видів озброєння, військової та спеціальної техніки для потреб сектору безпеки і оборони.
-Разом з тим, ОГП зазначало, що питання реалізації завдань зі створення та впровадження електронної системи управління персоналом органів прокуратури (e-HR) опрацьовувалось спільно з міжнародними партнерами, зокрема в частині можливостей залучення міжнародної технічної допомоги, з метою виконання відповідного заходу без додаткового навантаження на державний бюджет.
-[...2 lines deleted...]
-Водночас ОГП напрацьовано проект Закону України «Про внесення змін до Закону України «Про прокуратуру», зокрема з питань оцінювання якості роботи прокурорів, яким визначено мету, період та критерії оцінювання якості роботи прокурорів, вимоги до членів та порядок формування складу комісії з оцінювання якості роботи прокурорів, передбачено можливість апеляційного оскарження результатів оцінювання та залучення до процесу оцінювання Ради прокурорів України.
+ОГП також зазначає, що Верховною Радою України 21.10.2025 прийнято Закон № 4648-IX «Про внесення змін до Закону України "Про Державний бюджет України на 2025 рік" щодо фінансового забезпечення сектору безпеки і оборони», яким спрямовано виділені Офісу Генерального прокурора видатки у сумі 54 810,00 тис. грн, для захисту незалежності України.
+Водночас, станом на момент звітування, ОГП повідомляє, що питання реалізації завдань зі створення та впровадження електронної системи управління персоналом органів прокуратури (e-HR) опрацьовується спільно з міжнародними партнерами, зокрема в частині можливостей залучення міжнародної технічної допомоги, з метою виконання відповідного заходу без додаткового навантаження на державний бюджет.
 З огляду на настання дати завершення строку виконання, зважаючи на недосягнення показника (індикатора) виконання, відповідний захід не може вважатися виконаним.</t>
   </si>
   <si>
     <t>Not implemented</t>
   </si>
   <si>
     <t>0.0</t>
   </si>
   <si>
     <t>2.1.5.1.2</t>
   </si>
   <si>
     <t>Launching a system for evaluating the performance of prosecutors based on the e-HR system</t>
   </si>
   <si>
     <t>The system for evaluating the performance of prosecutors is operating as part of the electronic human resources management system (e-HR) of prosecutorial authorities.</t>
   </si>
   <si>
     <t>Наказом Генерального прокурора від 29.12.2021 № 407 (зі змінами) затверджено Положення про систему оцінювання якості роботи прокурорів, яке мало б набрати чинності 01.01.2026.
 Офіс Генерального прокурора (далі - ОГП) повідомляв, що 2023 році вказане оцінювання в тестовому режиму проведено в окремих структурних підрозділах ОГП і деяких прокуратурах обласного та окружного рівнів.
 Наказом Генерального прокурора від 25.12.2023 № 336 продовжено оцінювання якості роботи прокурорів у тестовому режимі на 2024 рік в окремих структурних підрозділах Офісу Генерального прокурора, Житомирській обласній прокуратурі та окружних прокуратурах Житомирської області.
 Наказом Генерального прокурора від 24.12.2024 року № 317 продовжено вищезазначене оцінювання якості роботи прокурорів у тестовому режимі на 2025 рік в Закарпатській, Івано-Франківській та Кіровоградській обласних прокуратурах та окружних прокуратурах цих областей.
-Водночас ОГП повідомляє, що одним із зобов’язань, визначених в Дорожній карті з питань верховенства права, є розроблення та прийняття закону та підзаконних нормативно-правових актів, спрямованих на впровадження з використанням цифрових інструментів єдиної системи регулярного оцінювання якості роботи прокурорів на основі заздалегідь установлених і об’єктивних критеріїв за активної участі прокурорів в оцінюванні, із можливістю оскарження та залученням органів прокурорського самоврядування.
+Водночас ОГП повідомляє, що з метою виконання зобов’язань України, передбачених переговорною рамкою Європейського Союзу, схваленого рішенням Ради Європейського Союзу від 21.06.2024 за кластером 1 «Основи процесу вступу до ЄС», розпорядженням Кабінету Міністрів України від 14.05.2025 № 475-р схвалено Дорожню карту з питань верховенства права, одним із зобов’язань якої є розроблення та прийняття закону та підзаконних нормативно-правових актів, спрямованих на впровадження з використанням цифрових інструментів єдиної системи регулярного оцінювання якості роботи прокурорів на основі заздалегідь установлених і об’єктивних критеріїв за активної участі прокурорів в оцінюванні, із можливістю оскарження та залученням органів прокурорського самоврядування.
 ОГП зазначає, що система оцінювання, яка здійснювалася в тестовому режимі (відповідно до Положення про систему оцінювання якості роботи прокурорів, затвердженого наказом Генерального прокурора від 29.12.2021 № 407) не охоплювала вказані вимоги, у зв’язку з чим вищезгадане положення наказом Генерального прокурора від 19.11.2025 № 370 визнано таким, що втратило чинність.
-Водночас ОГП напрацьовано проект Закону України «Про внесення змін до Закону України «Про прокуратуру», зокрема з питань оцінювання якості роботи прокурорів, яким визначено мету, період та критерії оцінювання якості роботи прокурорів, вимоги до членів та порядок формування складу комісії з оцінювання якості роботи прокурорів, передбачено можливість апеляційного оскарження результатів оцінювання та залучення до процесу оцінювання Ради прокурорів України.
+Разом з тим, ОГП напрацьовано проект Закону України «Про внесення змін до Закону України «Про прокуратуру», зокрема з питань оцінювання якості роботи прокурорів, який 30.12.2025 направлено до Кабінету Міністрів України для подальшого внесення на розгляд Верховної Ради України. Зазначено, що Уряд доручив Міністерству юстиції опрацювати зазначений законопроект.
+ОГП також інформує, що 26.02.2026 через Кабінет Міністрів України надійшла спільна консолідована оцінка цього законопроекту, підготовлена проектом Європейського Союзу «Право-Justice», Офісом Ради Європи в Україні та Консультативної місії Європейського Союзу в Україні, як офіційна позиція Європейської Комісії.
+ОГП повідомляє про опрацювання цих коментарів та уточнення порівняльної таблиці законопроекту, який 30.03.2026 скеровано до Міністерства юстиції України.
 З огляду на настання дати завершення строку виконання, зважаючи на недосягнення показника (індикатора) виконання, відповідний захід не може вважатися виконаним.</t>
   </si>
   <si>
     <t>2.1.5.2</t>
   </si>
   <si>
     <t>Amendments have been made to the Law of Ukraine On the Prosecutor’s Office; they define an exhaustive list of grounds for dismissal and termination of powers of prosecutors, including the Prosecutor General, which makes it impossible to apply them without justification</t>
   </si>
   <si>
     <t>2.1.5.2.1</t>
   </si>
   <si>
     <t>Analyzing the activities of the relevant authority tasked with conducting disciplinary proceedings against prosecutors</t>
   </si>
   <si>
     <t>31.01.2024</t>
   </si>
   <si>
     <t>state budget</t>
   </si>
   <si>
     <t>within the established budget allocations for the relevant year</t>
   </si>
   <si>
     <t>The results of analysis of the activities of the relevant authority tasked with conducting disciplinary proceedings against prosecutors have been publicized.</t>
@@ -192,52 +192,53 @@
     <t>Implemented</t>
   </si>
   <si>
     <t>2.1.5.2.2</t>
   </si>
   <si>
     <t>Drafting and submitting to the Cabinet of Ministers of Ukraine a draft law proposing to amend the Law of Ukraine On Prosecutorial Authorities to improve the disciplinary procedure through:
 1) optimizing the grounds for disciplinary liability of prosecutors; 
 2) providing clear definitions of disciplinary misconduct by prosecutors and observance of the prosecutorial code of ethics by prosecutors;
 3) compiling the list of specific details that must be included in a disciplinary complaint about disciplinary misconduct by a prosecutor, and implementing a mechanism for rejecting a disciplinary complaint;
 4) expanding the list of disciplinary sanctions in order to make them more proportional and effective, as well as stipulating the general conditions for imposing the sanctions, and the circumstances mitigating or aggravating the liability of a prosecutor;
 5) revising the exhaustive list of grounds on which prosecutors can be dismissed, the kinds of disciplinary penalties, and the term within which prosecutors can face disciplinary liability.</t>
   </si>
   <si>
     <t>01.02.2024</t>
   </si>
   <si>
     <t>28.02.2025</t>
   </si>
   <si>
     <t>The draft law has been submitted to the Parliament of Ukraine.</t>
   </si>
   <si>
     <t>Офіс Генерального прокурора розробив проект Закону України «Про внесення змін до Закону України «Про прокуратуру» (щодо виконання рекомендацій Групи держав проти корупції та вимог Антикорупційної стратегії на 2021 – 2025 роки в частині удосконалення дисциплінарної процедури стосовно прокурорів)».
 Відповідний законопроект направлено до Кабінету Міністрів України листом від 04.03.2025 № 06/2/1-42ВИХ-25.
-Кабінет Міністрів України доручив опрацювання відповідного законопроекту Міністерству юстиції України, яке скерувало яке у свою чергу направило його на погодження заінтересованим органам. Міністерство юстиції України також надіслало відповідний законопроект для опрацювання Проекту ЄС «Право-Джастіс» та Офісу Ради Європи в Україні з проханням про надання коментарів. За результатами отримання експертниї коментарів вищезазачений законопроект було доопрацьовано
-З огляду на те, що показник (індикатор) виконання не досягнуто (вищезазначений законопроект не подано до Верховної Ради України), захід не може вважатись таким, що виконаний повністю.</t>
+Кабінет Міністрів України доручив опрацювання відповідного законопроекту Міністерству юстиції України, яке скерувало яке у свою чергу направило його на погодження заінтересованим органам. Міністерство юстиції України також надіслало відповідний законопроект для опрацювання Проекту ЄС «Право-Justice» та Офісу Ради Європи в Україні з проханням про надання коментарів. За результатами отримання експертниї коментарів вищезазачений законопроект було доопрацьовано.
+Офіс Генерального прокурора інформує, що Міністерством юстиції України вказаний законопроєкт листом від 31.03.2026 № 44271/3299-4-25/11.3.2 надіслано до Кабінету Міністрів України для подальшого внесення на розгляд до Верховної Ради України.
+Водночас з огляду на те, що показник (індикатор) виконання не досягнуто (вищезазначений законопроект не подано до Верховної Ради України), захід не може вважатись таким, що виконаний повністю.</t>
   </si>
   <si>
     <t>Partially implemented</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>