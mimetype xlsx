--- v1 (2026-06-25)
+++ v2 (2026-08-19)
@@ -106,74 +106,74 @@
   <si>
     <t>2.1.5.1.1</t>
   </si>
   <si>
     <t>Developing and launching an electronic human resources management system (e-HR) of prosecutorial authorities, with an integrated system for evaluating the performance of prosecutors</t>
   </si>
   <si>
     <t>01.03.2023</t>
   </si>
   <si>
     <t>31.12.2025</t>
   </si>
   <si>
     <t xml:space="preserve">Prosecutor General’s Office of Ukraine </t>
   </si>
   <si>
     <t>state budget and/or international technical assistance funds</t>
   </si>
   <si>
     <t>within the established budget allocations for the relevant year and/or international technical assistance funds</t>
   </si>
   <si>
     <t>The electronic human resources management system (e-HR) of prosecutorial authorities has been put into operation.</t>
   </si>
   <si>
-    <t>За інформацією, наданою Офісом Генерального прокурора (далі - ОГП) за минулі квартали, розроблено Генеральний дизайн та детальні функціональні специфікації для електронної системи кадрового управління. ОГП інформувало, що на основі Генерального дизайну та з урахуванням змін у законодавстві підготовлено технічні вимоги до закупівлі послуг із створення та впровадження електронної системи управління персоналом органів прокуратури (e-HR) (з придбанням виключних майнових прав на програмне забезпечення). ОГП повідомляло, що після отримання пропозицій щодо строків і вартості реалізації вказаних технічних вимог у червні 2025 року ініційовано проведення відповідної закупівлі згаданих вище послуг. Зазначено, що у ході підготовки до проведення закупівлі додаткового доопрацьовувались технічні вимоги до предмету закупівлі.
-[...2 lines deleted...]
-Водночас, станом на момент звітування, ОГП повідомляє, що питання реалізації завдань зі створення та впровадження електронної системи управління персоналом органів прокуратури (e-HR) опрацьовується спільно з міжнародними партнерами, зокрема в частині можливостей залучення міжнародної технічної допомоги, з метою виконання відповідного заходу без додаткового навантаження на державний бюджет.
+    <t>За інформацією, наданою Офісом Генерального прокурора (далі — ОГП) за минулі квартали, розроблено Генеральний дизайн та детальні функціональні специфікації для електронної системи кадрового управління. ОГП інформувало, що на основі Генерального дизайну та з урахуванням змін у законодавстві підготовлено технічні вимоги до закупівлі послуг зі створення та впровадження електронної системи управління персоналом органів прокуратури (e-HR). ОГП повідомляло, що після отримання пропозицій щодо строків і вартості реалізації вказаних технічних вимог у червні 2025 року ініційовано проведення відповідної закупівлі згаданих вище послуг. Зазначено, що у ході підготовки до проведення закупівлі додаткового доопрацьовувались технічні вимоги до предмету закупівлі.
+ОГП також інформувало, що на реалізацію відповідного заходу Законом України «Про Державний бюджет України на 2025 рік» передбачено видатки ОГП за бюджетною програмою за КПКВК 0901010 у сумі 54 810,0 тис. гривень. Водночас у зв’язку з реалізацією Указу Президента України від 23.07.2025 № 544/2025 та відповідних доручень Кабінету Міністрів України ОГП додатково опрацювало можливості переспрямування додаткових ресурсів для сектору безпеки і оборони. ОГП повідомляло, що за наслідками такого опрацювання визначено доцільним максимальне спрямування державних ресурсів, зокрема виділених видатків у сумі 54 810,00 тис. гривень, для захисту незалежності України та посилення її обороноздатності.
+ОГП також зазначає, що Верховною Радою України 21.10.2025 прийнято Закон № 4648-IX «Про внесення змін до Закону України "Про Державний бюджет України на 2025 рік" щодо фінансового забезпечення сектору безпеки і оборони», яким спрямовано виділені Офісу Генерального прокурора видатки у сумі 54 810,00 тис. грн, для захисту незалежності України та посилення її обороноздатності.
+Водночас станом на момент звітування ОГП повідомляє, що питання реалізації завдань зі створення та впровадження електронної системи управління персоналом органів прокуратури (e-HR) опрацьовується спільно з міжнародними партнерами, зокрема в частині можливостей залучення міжнародної технічної допомоги, з метою виконання відповідного заходу без додаткового навантаження на державний бюджет.
 З огляду на настання дати завершення строку виконання, зважаючи на недосягнення показника (індикатора) виконання, відповідний захід не може вважатися виконаним.</t>
   </si>
   <si>
     <t>Not implemented</t>
   </si>
   <si>
     <t>0.0</t>
   </si>
   <si>
     <t>2.1.5.1.2</t>
   </si>
   <si>
     <t>Launching a system for evaluating the performance of prosecutors based on the e-HR system</t>
   </si>
   <si>
     <t>The system for evaluating the performance of prosecutors is operating as part of the electronic human resources management system (e-HR) of prosecutorial authorities.</t>
   </si>
   <si>
     <t>Наказом Генерального прокурора від 29.12.2021 № 407 (зі змінами) затверджено Положення про систему оцінювання якості роботи прокурорів, яке мало б набрати чинності 01.01.2026.
-Офіс Генерального прокурора (далі - ОГП) повідомляв, що 2023 році вказане оцінювання в тестовому режиму проведено в окремих структурних підрозділах ОГП і деяких прокуратурах обласного та окружного рівнів.
+Офіс Генерального прокурора (далі — ОГП) повідомляв, що 2023 році вказане оцінювання в тестовому режиму проведено в окремих структурних підрозділах ОГП і деяких прокуратурах обласного та окружного рівнів.
 Наказом Генерального прокурора від 25.12.2023 № 336 продовжено оцінювання якості роботи прокурорів у тестовому режимі на 2024 рік в окремих структурних підрозділах Офісу Генерального прокурора, Житомирській обласній прокуратурі та окружних прокуратурах Житомирської області.
 Наказом Генерального прокурора від 24.12.2024 року № 317 продовжено вищезазначене оцінювання якості роботи прокурорів у тестовому режимі на 2025 рік в Закарпатській, Івано-Франківській та Кіровоградській обласних прокуратурах та окружних прокуратурах цих областей.
 Водночас ОГП повідомляє, що з метою виконання зобов’язань України, передбачених переговорною рамкою Європейського Союзу, схваленого рішенням Ради Європейського Союзу від 21.06.2024 за кластером 1 «Основи процесу вступу до ЄС», розпорядженням Кабінету Міністрів України від 14.05.2025 № 475-р схвалено Дорожню карту з питань верховенства права, одним із зобов’язань якої є розроблення та прийняття закону та підзаконних нормативно-правових актів, спрямованих на впровадження з використанням цифрових інструментів єдиної системи регулярного оцінювання якості роботи прокурорів на основі заздалегідь установлених і об’єктивних критеріїв за активної участі прокурорів в оцінюванні, із можливістю оскарження та залученням органів прокурорського самоврядування.
 ОГП зазначає, що система оцінювання, яка здійснювалася в тестовому режимі (відповідно до Положення про систему оцінювання якості роботи прокурорів, затвердженого наказом Генерального прокурора від 29.12.2021 № 407) не охоплювала вказані вимоги, у зв’язку з чим вищезгадане положення наказом Генерального прокурора від 19.11.2025 № 370 визнано таким, що втратило чинність.
 Разом з тим, ОГП напрацьовано проект Закону України «Про внесення змін до Закону України «Про прокуратуру», зокрема з питань оцінювання якості роботи прокурорів, який 30.12.2025 направлено до Кабінету Міністрів України для подальшого внесення на розгляд Верховної Ради України. Зазначено, що Уряд доручив Міністерству юстиції опрацювати зазначений законопроект.
 ОГП також інформує, що 26.02.2026 через Кабінет Міністрів України надійшла спільна консолідована оцінка цього законопроекту, підготовлена проектом Європейського Союзу «Право-Justice», Офісом Ради Європи в Україні та Консультативної місії Європейського Союзу в Україні, як офіційна позиція Європейської Комісії.
 ОГП повідомляє про опрацювання цих коментарів та уточнення порівняльної таблиці законопроекту, який 30.03.2026 скеровано до Міністерства юстиції України.
 З огляду на настання дати завершення строку виконання, зважаючи на недосягнення показника (індикатора) виконання, відповідний захід не може вважатися виконаним.</t>
   </si>
   <si>
     <t>2.1.5.2</t>
   </si>
   <si>
     <t>Amendments have been made to the Law of Ukraine On the Prosecutor’s Office; they define an exhaustive list of grounds for dismissal and termination of powers of prosecutors, including the Prosecutor General, which makes it impossible to apply them without justification</t>
   </si>
   <si>
     <t>2.1.5.2.1</t>
   </si>
   <si>
     <t>Analyzing the activities of the relevant authority tasked with conducting disciplinary proceedings against prosecutors</t>
   </si>
   <si>
     <t>31.01.2024</t>
   </si>
   <si>
@@ -192,51 +192,51 @@
     <t>Implemented</t>
   </si>
   <si>
     <t>2.1.5.2.2</t>
   </si>
   <si>
     <t>Drafting and submitting to the Cabinet of Ministers of Ukraine a draft law proposing to amend the Law of Ukraine On Prosecutorial Authorities to improve the disciplinary procedure through:
 1) optimizing the grounds for disciplinary liability of prosecutors; 
 2) providing clear definitions of disciplinary misconduct by prosecutors and observance of the prosecutorial code of ethics by prosecutors;
 3) compiling the list of specific details that must be included in a disciplinary complaint about disciplinary misconduct by a prosecutor, and implementing a mechanism for rejecting a disciplinary complaint;
 4) expanding the list of disciplinary sanctions in order to make them more proportional and effective, as well as stipulating the general conditions for imposing the sanctions, and the circumstances mitigating or aggravating the liability of a prosecutor;
 5) revising the exhaustive list of grounds on which prosecutors can be dismissed, the kinds of disciplinary penalties, and the term within which prosecutors can face disciplinary liability.</t>
   </si>
   <si>
     <t>01.02.2024</t>
   </si>
   <si>
     <t>28.02.2025</t>
   </si>
   <si>
     <t>The draft law has been submitted to the Parliament of Ukraine.</t>
   </si>
   <si>
     <t>Офіс Генерального прокурора розробив проект Закону України «Про внесення змін до Закону України «Про прокуратуру» (щодо виконання рекомендацій Групи держав проти корупції та вимог Антикорупційної стратегії на 2021 – 2025 роки в частині удосконалення дисциплінарної процедури стосовно прокурорів)».
 Відповідний законопроект направлено до Кабінету Міністрів України листом від 04.03.2025 № 06/2/1-42ВИХ-25.
-Кабінет Міністрів України доручив опрацювання відповідного законопроекту Міністерству юстиції України, яке скерувало яке у свою чергу направило його на погодження заінтересованим органам. Міністерство юстиції України також надіслало відповідний законопроект для опрацювання Проекту ЄС «Право-Justice» та Офісу Ради Європи в Україні з проханням про надання коментарів. За результатами отримання експертниї коментарів вищезазачений законопроект було доопрацьовано.
+Кабінет Міністрів України доручив опрацювання відповідного законопроекту Міністерству юстиції України, яке скерувало яке своєю чергою направило його на погодження заінтересованим органам. Міністерство юстиції України також надіслало відповідний законопроект для опрацювання Проекту ЄС «Право-Justice» та Офісу Ради Європи в Україні з проханням про надання коментарів. За результатами отримання експертних коментарів вищезазначений законопроект було доопрацьовано.
 Офіс Генерального прокурора інформує, що Міністерством юстиції України вказаний законопроєкт листом від 31.03.2026 № 44271/3299-4-25/11.3.2 надіслано до Кабінету Міністрів України для подальшого внесення на розгляд до Верховної Ради України.
 Водночас з огляду на те, що показник (індикатор) виконання не досягнуто (вищезазначений законопроект не подано до Верховної Ради України), захід не може вважатись таким, що виконаний повністю.</t>
   </si>
   <si>
     <t>Partially implemented</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>