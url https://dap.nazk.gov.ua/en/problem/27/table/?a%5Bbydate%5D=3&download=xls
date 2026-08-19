--- v0 (2026-06-14)
+++ v1 (2026-08-19)
@@ -166,56 +166,57 @@
   <si>
     <t>On September 29, 2023, a public discussion of the report based on the findings of the analytical study specified in subclause 2.1.6.1.1 of the Program took place with the participation of representatives of international and non-governmental organizations, representatives of local self-government bodies. The report was published on the website of the Ministry of Internal Affairs of Ukraine.</t>
   </si>
   <si>
     <t>2.1.6.1.3</t>
   </si>
   <si>
     <t>Drafting and submitting to the Cabinet of Ministers of Ukraine a draft law that:
 1) stipulates that appointments to senior positions with the police, which involve performing managerial functions, shall be made exclusively on the terms of a competitive selection process;
 2) defines integrity as one of the criteria to be satisfied by a police officer applying for a senior position;
 3) provides for changes to be made taking into account the recommendations on ways to improve the effectiveness and quality of work of police committees and the selection procedure issued following the analytical study indicated in subclause 2.1.6.1.1.</t>
   </si>
   <si>
     <t>01.10.2023</t>
   </si>
   <si>
     <t>31.12.2024</t>
   </si>
   <si>
     <t>state budget</t>
   </si>
   <si>
     <t>The draft law has been submitted to the Parliament of Ukraine.</t>
   </si>
   <si>
-    <t>На виконання відповідного заходу Міністерство внутрішніх справ України (далі - МВС) спільно з Національною поліцією України розробили проекту Закону України «Про внесення змін до Закону України «Про Національну поліцію» щодо вдосконалення службової діяльності поліції».
+    <t>На виконання відповідного заходу Міністерство внутрішніх справ України (далі — МВС) спільно з Національною поліцією України розробили проекту Закону України «Про внесення змін до Закону України «Про Національну поліцію» щодо вдосконалення службової діяльності поліції».
 Зазначена законодавча ініціатива 21.08.2024 листом МВС № 24159/01/38-2024 подана на розгляд Уряду.
 28.10.2024 відповідний законопроект зареєстровано у Верховній Раді України як проект Закону України "Про внесення змін до Закону України "Про Національну поліцію" щодо підвищення ефективності службової діяльності поліції" (реєстр. № 12159).
 Водночас 17.07.2025 законопроект реєстр. № 12159 від 28.10.2024 знято з розгляду (відкликано відповідно до ч. 3 ст. 105 Закону України "Про Регламент Верховної Ради України" у зв'язку з припиненням повноважень Кабінету Міністрів України).
 31.07.2025 МВС подало на розгляд Уряду проект Закону України "Про внесення змін до Закону України "Про Національну поліцію" щодо підвищення ефективності службової діяльності поліції", який схвалено Кабінетом Міністрів України 26.08.2025 та 29.08.2025 зареєстровано у Верховній Раді України за № 13716.
-Законопроект від 29.08.2025 № 13716 частково відповідає положенням п.п. 1 та 2 п. 2.1.6.1.3 додатка 2 до Державної антикорупційної програми на 2023 - 2025 роки (далі - Програма), у зв'язку з чим, захід не може вважатися таким, що виконаний повністю.
+МВС також інформувало про супроводження законопроекту від 29.08.2025 № 13716, який протягом звітного кварталу опрацьовувався в Комітеті Верховної Ради України з питань правоохоронної діяльності.
+Водночас законопроект від 29.08.2025 № 13716 частково відповідає положенням п.п. 1 та 2 п. 2.1.6.1.3 додатка 2 до Державної антикорупційної програми на 2023 - 2025 роки (далі — Програма), у зв'язку з чим, захід не може вважатися таким, що виконаний повністю.
 Так, відповідно до п.п. 1 п. 2.1.6.1.3 додатка 2 до Програми законопроектом має бути встановлено, що «призначення на вищу посаду в поліції, яка передбачає здійснення керівних функцій, здійснюється виключно на умовах конкурсу».
 Змінами до ч. 3 ст. 52 Закону України «Про Національну поліцію», запропонованими у законопроекті від 29.08.2025 № 13716, передбачено, що конкурс на посаду поліцейського обов’язково проводиться «серед кандидатів для призначення на керівні посади згідно з переліком, який затверджується Міністерством внутрішніх справ України». Запропонована редакція абз. 3 ч. 3 ст. 52 Закону України «Про Національну поліцію» містить ризики її тлумачення у спосіб, за якого Міністр внутрішніх справ України визначатиме не перелік керівних посад у поліції як такий, а перелік керівних посад, призначення на які має здійснюватися на умовах конкурсу. Такий підхід, на думку Національного агентства, істотно звужує потенціал закладеної в Програму реформи добору на керівні посади в поліції, до того ж надаючи керівнику МВС нічим не регламентовану дискрецію щодо виокремлення серед керівних посад тих, призначення на які має здійснюватися на засадах конкурсу.
 До того ж згідно з положеннями п.п. 2 п. 2.1.6.1.3 додатка 2 до Програми, законопроектом має бути визначено, що доброчесність є одним із критеріїв, яким повинен відповідати поліцейський, який претендує на зайняття вищої посади.
 Отже, з огляду на зміст Програми критерій доброчесності мав би бути імплементований в процедури проведення:
 а) конкурсу на посаду, яка передбачає здійснення керівних функцій;
 б) добору на вищу посаду в порядку атестування, передбаченого п. 1 ч. 2 ст. 57 Закону України «Про Національну поліцію».
 Натомість законопроектом прямо передбачено впровадження оцінки доброчесності лише щодо процедури атестування (зміна до абз. 1 ч. 1 ст. 57 Закону України «Про Національну поліцію»), яка з урахуванням інших змін, передбачених законопроектом, не поширюється на добір на вищі посади в поліції, що передбачають здійснення керівних функцій.</t>
   </si>
   <si>
     <t>Partially implemented</t>
   </si>
   <si>
     <t>2.1.6.2</t>
   </si>
   <si>
     <t>The practice of application of provisions of the Disciplinary Regulations of the National Police has been studied, and amendments to the Regulations have been proposed</t>
   </si>
   <si>
     <t>2.1.6.2.1</t>
   </si>
   <si>
     <t>Arranging an analytical study to analyze the effectiveness of application of the provisions of the Disciplinary Regulations of the National Police of Ukraine between 2018 and 2022, specifying (with data grouped separately for junior, middle, and senior positions with the police):
 1) the total number of internal investigations conducted;
 2) the number of recorded statements, complaints, and reports from citizens, officials, and other police officers, the media about offenses committed by police officers showing signs of disciplinary misconduct;
 3) the number of internal investigations based on reports about violations of constitutional human and civil rights and freedoms by police officers;
@@ -244,84 +245,86 @@
     <t>The expert discussion has been conducted and its results have been published.</t>
   </si>
   <si>
     <t>On November 30, 2023, an expert discussion of the report on the findings of the analytical study analyzing the effectiveness of the application of the Disciplinary Regulations of the National Police of Ukraine from 2018 to February 2022 took place, and a report was prepared and published on the website of the Ministry of Internal Affairs of Ukraine.</t>
   </si>
   <si>
     <t>2.1.6.2.3</t>
   </si>
   <si>
     <t>Drafting and submitting to the Cabinet of Ministers of Ukraine a draft law providing for:
 1) development and operation of 2 types of disciplinary committees:
 conducting official investigation based on information regarding the policemen’s violation of the service discipline;
 consideration of issues regarding the policemen’s violation of huma/citizen rights;
 2) inclusion of no less than 50% of influential and famous representatives of the public and/or human rights organizations to the disciplinary committees investigating issues regarding the policemen’s violation of human/citizen rights;
 3) mandating that the number and composition of disciplinary committees of the central administrative agency of the police shall be approved by the Minister of Internal Affairs, and the number and composition of disciplinary committees of territorial (in particular, including interregional) agencies of the police shall be approved by the Chief of the National Police;
 4) the right of the disciplinary committee to submit—while exercising its powers—queries to agencies (units) of the police, other government agencies, local self-government bodies, and legal entities and request materials required for the internal investigation; the timeframes, grounds, and forms of disclosure of information by agencies (units) of the police, other government agencies, local self-government bodies, and legal entities to the disciplinary committees, as well as grounds for withholding such information;
 5) that the disciplinary committee’s decision based on results of official investigation shall be approved by the authority who ordered to conduct the official investigation;
 6) that the policeman’s manager authorized to impose disciplinary action, speculating whether or not to impose the disciplinary action, shall be governed by the disciplinary committee’s decision on the policemen’s violation of human/citizen rights, and in case of disagreement with its decision the committee shall add the written separate opinion with justification of such legal position, it also reserves the right to impose the disciplinary action, contrary to the one suggested by the disciplinary committee on the policemen’s violation of human/citizen rights, but no greater than 1 stage;
 7) Policemen signs and list of disciplinary offenses violating human/citizen rights and freedoms; the disciplinary committee on the policemen’s violation of human/citizen rights, may recommend to apply the disciplinary action, such as dismissal from the position with remaining in service or discharge from the service;
 8) making changes taking into account the recommendations on ways to improve the effectiveness and quality of work of disciplinary committee and the selection procedure issued based on the findings of the study indicated in subclause 2.1.6.2.1.</t>
   </si>
   <si>
     <t>01.12.2023</t>
   </si>
   <si>
-    <t>Відповідно до постанови Кабінету Міністрів України від 18.10.2024 № 1194 "Про внесення змін до Державної антикорупційної програми на 2023–2025 роки" внесено зміни до змісту заходу. З огляду на це Національна поліція України (далі - НПУ) розробила оновлений проект Закону України «Про внесення змін до Дисциплінарного статуту Національної поліції України щодо вдосконалення порядку проведення службових розслідувань та забезпечення незалежності дисциплінарних комісій» . Зазначений законопроект погоджено з усіма заінтересованими органами, у тому числі правоохоронними органами, на працівників яких поширюється дія Дисциплінарного статуту НПУ, а також проведено відповідні експертизи відповідно до положень Регламенту Кабінету Міністрів України, затвердженого постановою Кабінету Міністрів України від 18.07.2007 № 950.
+    <t>Відповідно до постанови Кабінету Міністрів України від 18.10.2024 № 1194 "Про внесення змін до Державної антикорупційної програми на 2023–2025 роки" внесено зміни до змісту заходу. З огляду на це Національна поліція України (далі — НПУ) розробила оновлений проект Закону України «Про внесення змін до Дисциплінарного статуту Національної поліції України щодо вдосконалення порядку проведення службових розслідувань та забезпечення незалежності дисциплінарних комісій». Зазначений законопроект погоджено з усіма заінтересованими органами, у тому числі правоохоронними органами, на працівників яких поширюється дія Дисциплінарного статуту НПУ, а також проведено відповідні експертизи відповідно до положень Регламенту Кабінету Міністрів України, затвердженого постановою Кабінету Міністрів України від 18.07.2007 № 950.
 24.06.2025 доопрацьований з урахуванням зауважень Секретаріату Кабінету Міністрів відповідний законопроект внесено на розгляд Уряду.
 08.07.2025 проект Закону України «Про внесення змін до Дисциплінарного статуту Національної поліції України щодо вдосконалення порядку проведення службових розслідувань та забезпечення незалежності дисциплінарних комісій» зареєстровано у Верховній Раді України за № 13458.
 Водночас 17.07.2025 законопроект від 08.07.2025 № 13458 знято з розгляду (відкликано відповідно до ч. 3 ст. 105 Закону України "Про Регламент Верховної Ради України" у зв'язку з припиненням повноважень Кабінету Міністрів України).
 29.07.2025 МВС повторно подало на розгляд Уряду вище згаданий законопроект, який схвалено Кабінетом Міністрів України 26.08.2025 та 29.08.2025 зареєстровано у Верховній Раді України за № 13713.
-Водночас законопроект від 29.08.2025 № 13713 частково відповідає положенням п.п. 2, 3 та 6 п. 2.1.6.2.3 додатка 2 до Державної антикорупційної програми на 2023 - 2025 роки (далі - Програма), у зв'язку з чим, захід не може вважатися таким, що виконаний повністю.
+МВС також інформувало про супроводження законопроекту від 29.08.2025 № 13713, який протягом звітного кварталу опрацьовувався в Комітеті Верховної Ради України з питань правоохоронної діяльності.
+Водночас законопроект від 29.08.2025 № 13713 частково відповідає положенням п.п. 2, 3 та 6 п. 2.1.6.2.3 додатка 2 до Державної антикорупційної програми на 2023 - 2025 роки (далі — Програма), у зв'язку з чим, захід не може вважатися таким, що виконаний повністю.
 Так, відповідно до п.п. 2 п. 2.1.6.2.3 додатка 2 до Програми законопроектом має бути передбачено «включення до складу дисциплінарних комісій з розгляду питань щодо порушення поліцейськими прав людини або громадянина не менше половини членів, які є авторитетними і відомими представниками громадськості, правозахисних організацій». Разом з тим, законопроект від 29.08.2025 № 13713 не містить відповідних положень.
 До того ж, згідно з положеннями п.п. 3 п. 2.1.6.2.3 додатка 2 до Програми, йдеться про повноваження Міністра внутрішніх справ чи Голови Національної поліції України затверджувати кількість та склад дисциплінарних комісій, водночас законопроектом пропонується наділити зазначених суб'єктів повноваженням затвердження лише складу.
-Відповідно до абз. 2 ч. 8 ст. 19 Дисциплінарного статуту Національної поліції України (у редакції законопроекту): "У разі розгляду висновку службового розслідування та незгоди уповноваженого керівника із запропонованим у ньому дисциплінарним стягненням" використано формулювання "у разі", що створює ризики тлумачення в такий спосіб, що встановлює нічим не регламентовану дискрецію щодо розгляду чи не розгляду висновку службового рослідування. Такий підхід не повною мірою узгоджується з положеннями п.п. 6 п. 2.1.6.2.3 додатка 2 до Програми.</t>
+Відповідно до абз. 2 ч. 8 ст. 19 Дисциплінарного статуту Національної поліції України (у редакції законопроекту): "У разі розгляду висновку службового розслідування та незгоди уповноваженого керівника із запропонованим у ньому дисциплінарним стягненням" використано формулювання "у разі", що створює ризики тлумачення в такий спосіб, що встановлює нічим не регламентовану дискрецію щодо розгляду чи не розгляду висновку службового розслідування. Такий підхід не повною мірою узгоджується з положеннями п.п. 6 п. 2.1.6.2.3 додатка 2 до Програми.</t>
   </si>
   <si>
     <t>2.1.6.3</t>
   </si>
   <si>
     <t>A system for evaluating the performance of employees of the National Police as well as an electronic human resources management system have been developed</t>
   </si>
   <si>
     <t>2.1.6.3.1</t>
   </si>
   <si>
     <t>Drafting and submitting to the Cabinet of Ministers of Ukraine a draft law stipulating that:
 1) the procedure of certification of police officers must include the mandatory evaluation of the effectiveness of police officers, and the existing criteria must be supplemented with such evaluation criteria as integrity (using the reasonable doubt approach), managerial competencies (for managers), and job performance;
 2) the evaluation of a police officer’s effectiveness as part of certification shall be carried out in the electronic human resources management system (e-HR);
 3) the consolidated results of evaluation of the effectiveness of police officers as part of certification shall be published on the official website of the National Police;
 4) an interview as a method of evaluation of managerial competencies shall be conducted only for police officers in managerial positions by a committee at least 25 percent of whose members are representatives of the public;
 5) the evaluation rating of police officers and the recommendations of the electronic evaluation system must be considered when approving managerial and staffing decisions at the National Police, including with respect to awarding additional kinds of monthly allowances, bonuses.</t>
   </si>
   <si>
-    <t>На виконання відповідного заходу Міністерство внутрішніх справ України (далі - МВС) спільно з Національною поліцією України розробили проекту Закону України "Про внесення змін до Закону України "Про Національну поліцію" щодо вдосконалення службової діяльності поліції".
+    <t>На виконання відповідного заходу Міністерство внутрішніх справ України (далі — МВС) спільно з Національною поліцією України розробили проекту Закону України "Про внесення змін до Закону України "Про Національну поліцію" щодо вдосконалення службової діяльності поліції".
 Зазначена законодавча ініціатива 21.08.2024 листом МВС № 24159/01/38-2024 подана на розгляд Уряду.
 28.10.2024 відповідний законопроект зареєстровано у Верховній Раді України як проект Закону "Про внесення змін до Закону України "Про Національну поліцію" щодо підвищення ефективності службової діяльності поліції" (реєстр. 12159).
 Водночас 17.07.2025 законопроект реєстр. № 12159 від 28.10.2024 знято з розгляду (відкликано відповідно до ч. 3 ст. 105 Закону України "Про Регламент Верховної Ради України" у зв'язку з припиненням повноважень Кабінету Міністрів України).
 31.07.2025 МВС подало на розгляд Уряду проект Закону України "Про внесення змін до Закону України "Про Національну поліцію" щодо підвищення ефективності службової діяльності поліції", який схвалено Кабінетом Міністрів України 26.08.2025 та 29.08.2025 зареєстровано у Верховній Раді України за № 13716.
-Законопроект від 29.08.2025 № 13716 частково відповідає положенням п.п. 1, 2, 3 та 5 п. 2.1.6.3.1 додатка 2 до Державної антикорупційної програми на 2023 - 2025 роки (далі - Програма), у зв'язку з чим, захід не може вважатися таким, що виконаний повністю.
+МВС також інформувало про супроводження законопроекту від 29.08.2025 № 13716, який протягом звітного кварталу опрацьовувався в Комітеті Верховної Ради України з питань правоохоронної діяльності.
+Водночас законопроект від 29.08.2025 № 13716 частково відповідає положенням п.п. 1, 2, 3 та 5 п. 2.1.6.3.1 додатка 2 до Державної антикорупційної програми на 2023 - 2025 роки (далі — Програма), у зв'язку з чим, захід не може вважатися таким, що виконаний повністю.
 Так, відповідно до п.п. 1 п. 2.1.6.3.1 додатка 2 до Програми у рамках процедури атестування поліцейських законопроект від 29.08.2025 № 13716 мав би додатково до наявних впровадити такий критерій оцінювання, як результативність роботи, водночас відповідні пропозиції у ньому відсутні.
 Крім того, вимоги п.п. 2, 3, 5 п. 2.1.6.3.1 додатка 2 до Програми про проведення оцінювання ефективності поліцейського в рамках атестування в електронній системі управління персоналом, про оприлюднення узагальнених результатів оцінювання ефективності поліцейських, а також про врахування результатів атестування під час ухвалення управлінських кадрових рішень поширено лише на процедуру атестування поліцейських, які обіймають керівні посади.</t>
   </si>
   <si>
     <t>2.1.6.3.6</t>
   </si>
   <si>
     <t>Arranging an analytical study focused on the prospects of improvement of the staffing policy and changes in the conditions of remuneration of police officers with a view to enhancing the competitive ability of police service in the labor market, including proposals regarding justified options of resolution of the policemen’s low salary</t>
   </si>
   <si>
     <t>31.10.2023</t>
   </si>
   <si>
     <t>МВС забезпечено проведення аналітичного дослідження, предметом якого є перспективи вдосконалення кадрової політики та зміни умов оплати праці поліцейських з метою підвищення конкурентоспроможності служби в поліції на ринку праці.
 За результатами моніторингу встановлено, що звіт характеризується загалом високим рівнем доказовості в частині визначення проблеми, оскільки ґрунтується на об'єктивних даних. Звіт також містить пропозиції щодо обґрунтованих варіантів вирішення проблеми низької оплати праці поліцейських.
 З огляду на фактичну відповідність вжитих дій вимогам Державної антикорупційної програми на 2023 - 2025 роки, захід може вважатися таким, що виконано повністю.</t>
   </si>
   <si>
     <t>2.1.6.3.7</t>
   </si>
   <si>
     <t>Presenting a report on the findings of the analytical study indicated in subclause 2.1.6.3.6, conducing an expert discussion of the report, reviewing suggestions and critical comments</t>
   </si>
   <si>
     <t>01.11.2023</t>