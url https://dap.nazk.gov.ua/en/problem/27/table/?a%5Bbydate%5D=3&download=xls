--- v1 (2026-08-19)
+++ v2 (2026-10-23)
@@ -1,457 +1,43 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
-</file>
-[...412 lines deleted...]
-</styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
@@ -703,669 +289,50 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-[...617 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Заходи</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>