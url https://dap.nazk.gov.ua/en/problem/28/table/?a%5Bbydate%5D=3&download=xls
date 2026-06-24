--- v0 (2026-05-07)
+++ v1 (2026-06-24)
@@ -106,51 +106,51 @@
   <si>
     <t>2.1.7.2.1</t>
   </si>
   <si>
     <t>Drafting and submitting to the Cabinet of Ministers of Ukraine a draft law under which law enforcement officers can be dismissed following a binding court decision to hold them administratively or criminally liable for committing corruption or a corruption-related offense, which imposed a penalty or punishment on the officer in the form of a prohibition from filling positions or engaging in activities involving the performance of the functions of state or local self-government</t>
   </si>
   <si>
     <t>01.07.2025</t>
   </si>
   <si>
     <t>31.12.2025</t>
   </si>
   <si>
     <t>National Agency on Corruption Prevention</t>
   </si>
   <si>
     <t>state budget</t>
   </si>
   <si>
     <t>within the established budget allocations for the relevant year</t>
   </si>
   <si>
     <t>The draft law has been submitted to the Parliament of Ukraine.</t>
   </si>
   <si>
-    <t>Здійснюється підготовка зазначеного законопроекту. 
+    <t>Здійснюється підготовка зазначеного законопроекту.  
 З огляду на те, що настала дата завершення строку виконання відповідного заходу, а законопроект станом на момент звітування не розроблено та не забезпечувалось його подання Кабінетові Міністрів України, такий захід вважається не виконаним.</t>
   </si>
   <si>
     <t>Not implemented</t>
   </si>
   <si>
     <t>0.0</t>
   </si>
   <si>
     <t>2.1.7.3</t>
   </si>
   <si>
     <t>An effective mechanism for conducting an independent evaluation (audit) of the performance of the National Anticorruption Bureau of Ukraine and the Specialized Anticorruption Prosecutor’s Office has been introduced</t>
   </si>
   <si>
     <t>2.1.7.3.1</t>
   </si>
   <si>
     <t>Drafting and submitting to the Cabinet of Ministers of Ukraine a draft law proposing to institute a periodic external independent assessment (audit) of the performance of the Specialized Anticorruption Prosecutor’s Office, which will be carried out by reputed international experts proposed by international and foreign organizations that have provided international technical assistance to Ukraine in matters of preventing and combating corruption</t>
   </si>
   <si>
     <t>01.01.2024</t>
   </si>
   <si>
     <t>30.11.2024</t>