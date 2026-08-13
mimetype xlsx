--- v0 (2026-06-12)
+++ v1 (2026-08-13)
@@ -238,405 +238,386 @@
     <t>01.09.2025</t>
   </si>
   <si>
     <t>31.10.2025</t>
   </si>
   <si>
     <t>The Procedure and Methodology have been approved.</t>
   </si>
   <si>
     <t>Виконання заходу 1.1.3.2.5. не розпочато, оскільки потребує завершення здійснення аналізу, передбаченого заходом 1.1.3.2.2, а також розроблення пропозицій, передбачених заходом 1.1.3.2.3. Станом на 31.03.2026 не завершено здійснення відповідного аналізу та не розпочато розроблення відповідних пропозицій.</t>
   </si>
   <si>
     <t>1.1.3.2.6</t>
   </si>
   <si>
     <t>Ensuring that the Ministry of Justice (prior to the delegation of these powers to the National Agency) and the National Agency (after receiving the relevant powers) carry out anticorruption expert examination of all draft acts submitted to the Cabinet of Ministers of Ukraine for review</t>
   </si>
   <si>
     <t>31.12.2025</t>
   </si>
   <si>
     <t>Anticorruption expert examinations by the Ministry of Justice / National Agency cover 100 percent of draft laws submitted to the Cabinet of Ministers of Ukraine for review.</t>
   </si>
   <si>
     <t>Протягом 2023-2025 років Міністерством юстиції України забезпечено проведення антикорупційної експертизи всіх проектів актів, поданих на розгляд Кабінету Міністрів України.
-Додатково Міністерством юстиції України повідомляється, що протягом І кварталу 2026 року продовжується забезпечення проведення 100% антикорупційної експертизи проектів актів.
+Додатково Міністерством юстиції України повідомляється, що протягом І півріччя 2026 року продовжувалось забезпечення проведення 100% антикорупційної експертизи проектів актів.
 Відповідні звіти розміщено на офіційному веб-сайті Міністерства юстиції України.</t>
   </si>
   <si>
     <t>1.1.3.3</t>
   </si>
   <si>
     <t>Conflicts, gaps, and other factors fostering corruption, which contribute to ambiguous interpretation and violation of the principle of legal certainty as well as corruption risks have been eliminated in the domain of anticorruption efforts and in the priority sectors identified in Section 3 of the Anticorruption Strategy</t>
   </si>
   <si>
     <t>1.1.3.3.1 (7)</t>
   </si>
   <si>
     <t>Conducting legal monitoring activities: systemic, comprehensive efforts aimed at overseeing, analyzing, and assessing the effectiveness of enforcement of sector-specific legislation that governs social relations in sectors outlined in Section 3 of the Anticorruption Strategy, with a view to identifying issues and shortcomings and, by extension, needs for continued improvement of legislation</t>
   </si>
   <si>
     <t>01.01.2024</t>
   </si>
   <si>
     <t>Ministry of Culture and Strategic Communications of Ukraine</t>
   </si>
   <si>
     <t>Legal monitoring has been conducted and its results have been made public.</t>
   </si>
   <si>
-    <t>Міністерство культури та стратегічних комунікацій України повідомляє про утворення 22.10.2025 робочої групи з питань удосконалення законодавства у сфері охорони культурної спадщини на період 2025-2026 року та затвердження переліку НПА, які є пріоритетними для запобігання корупції та створення правової визначеності.
-Водночас станом на 31.03.2026 правовий моніторинг не проведено та не оприлюднено його результати.
+    <t>Міністерство культури та стратегічних комунікацій України (далі - Мінкульт) повідомляє про утворення 22.10.2025 робочої групи з питань удосконалення законодавства у сфері охорони культурної спадщини на період 2025-2026 року та затвердження переліку НПА, які є пріоритетними для запобігання корупції та створення правової визначеності.
+Водночас станом на 30.06.2026 Мінкульт не надав інформації про здійснені заходи правового моніторингу — систематичної, комплексної діяльності, спрямованої на спостереження, аналіз та оцінку ефективності застосування галузевого законодавствапро з метою виявлення проблем та недоліків, а отже, і потреб у його подальшому вдосконаленні, що свідчить про недосягнення показника виконання.
 Таким чином, у зв’язку із настанням строку виконання заходу та недосягненням показника його виконання, захід є невиконаним.</t>
   </si>
   <si>
     <t>1.1.3.3.1 (11)</t>
   </si>
   <si>
     <t>Economic Security Bureau of Ukraine</t>
   </si>
   <si>
     <t>Бюро економічної безпеки України повідомляє.
-З січня 2024 по березень 2026 рр. було розроблено 46 пропозицій щодо внесення змін до нормативно-правових актів з питань усунення передумов створення схем протиправної діяльності у сфері економіки, зокрема:
+З січня 2024 по березень 2026 рр. було розроблено 48 пропозицій щодо внесення змін до нормативно-правових актів з питань усунення передумов створення схем протиправної діяльності у сфері економіки, зокрема:
 - щодо запровадження механізму опрацювання ризиків у сфері публічних закупівель з метою запобігання бюджетним втратам та усунення передумов створення схем протиправної діяльності;
 - щодо мінімізації та усунення схем виготовлення та розповсюдження фальсифікованих лікарських засобів і медичних виробів шляхом створення єдиної державної системи відстеження руху лікарських засобів і медичних виробів;
 - щодо мінімізації загроз економічній безпеці держави, спричинених порушенням податкового законодавства та непрозорою реалізацією транспортних засобів шляхом доповнення окремих пунктів Порядку державної реєстрації (перереєстрації), зняття з обліку автомобілів, автобусів, а також самохідних машин, сконструйованих на шасі автомобілів, мотоциклів усіх типів, марок і моделей, причепів, напівпричепів, мотоколясок, інших прирівняних до них транспортних засобів та мопедів;
 - щодо запровадження проактивного механізму ризик-орієнтованого автоматичного опрацювання відомостей учасників публічних закупівель та їх субпідрядників / співвиконавців з метою ідентифікації ризиків, пов’язаних з обмеженнями щодо участі в процедурі закупівлі, та підстав відхилення тендерної пропозиції;
 - щодо зменшення масштабів незаконного виробництва та обігу на території України спирту етилового, спиртових дистилятів, біоетанолу, тютюнових виробів і тютюнової сировини шляхом надання БЕБ віддаленого доступу до цілодобової системи відеоспостереження за протоколом TCP/IP через глобальну мережу Інтернет і програмне забезпечення, що дає змогу переглядати відеозаписи з робочих місць;
-- щодо внесення змін Порядку надання послуг з тимчасового розміщення (проживання), затвердженого постановою Кабінету Міністрів України від 15 березня 2006 року № 297, у частині заміни цифр «30» цифрами «10».
-- щодо звіряння VIN-коду автотранспортного засобу, який реєструється, з даними, які продавець автотранспортного засобу зазначив у податковій накладній;
 - щодо запровадження механізму протидії контрабанді засобів зв’язку, яким запропоновано запровадження системи моніторингу ланцюга постачання товарів від кордону до кінцевого споживача та ефективного алгоритму обміну даними між Держмитслужбою, ДПС, БЕБ, Національною поліцією України та операторами мобільного зв’язку;
 - щодо орієнтовного переліку автоматичних індикаторів ризиків до визначених підстав для відмови в участі у процедурі закупівлі;
-- про запобігання загрозам економічній безпеці держави внаслідок недекларування податкових зобов’язань;
-[...3 lines deleted...]
-Надана БЕБ інформація свідчить про проведення аналітичної роботи у сфері економічної безпеки. Водночас відсутні узагальнені та оприлюднені результати правового моніторингу. У зв’язку з цим відповідний захід не може вважатись виконаним повністю.</t>
+- про впровадження автоматичних індикаторів ризиків, якою запропоновано впровадженні механізму автоматизованого опрацювання ризиків у сфері публічних закупівель.
+Надана БЕБ інформація свідчить про проведення аналітичної роботи у сфері економічної безпеки. 
+Водночас відсутні узагальнені та оприлюднені результати правового моніторингу. У зв’язку з цим відповідний захід не може вважатись виконаним повністю.</t>
   </si>
   <si>
     <t>1.1.3.3.1 (10)</t>
   </si>
   <si>
     <t>Ministry of Education and Science of Ukraine</t>
   </si>
   <si>
     <t>Міністерство освіти і науки України повідомляє.
 Постанова Кабінету Міністрів України від 17 травня 2024 р. № 574, котрою затверджено Порядок здійснення правового моніторингу щодо підзаконних нормативно-правових актів, набирає чинності одночасно з введенням в дію Закону України "Про правотворчу діяльність" (через один рік з дня припинення або скасування воєнного стану в Україні, введеного Указом Президента України "Про введення воєнного стану в Україні" від 24 лютого 2022 року № 64/2022, затвердженим Законом України "Про затвердження Указу Президента України "Про введення воєнного стану в Україні" від 24 лютого 2022 року № 2102-IX).
 Водночас у зв’язку із настанням строку виконання заходу та недосягненням показника його виконання, захід є невиконаним.</t>
   </si>
   <si>
     <t>1.1.3.3.1 (9)</t>
   </si>
   <si>
     <t>Ministry of Health of Ukraine</t>
   </si>
   <si>
     <t>Міністерством охорони здоров’я України протягом 2024-2025 рр. забезпечено здійснення заходів правового моніторингу — систематичної, комплексної діяльності, спрямованої на спостереження, аналіз та оцінку ефективності застосування галузевого законодавства, що регулює суспільні відносини у сфері охорони здоров’я.
 Відповідні результати узагальнено та оприлюднено на офіційному вебсайт МОЗ.</t>
   </si>
   <si>
     <t>1.1.3.3.1 (8)</t>
   </si>
   <si>
     <t>Ministry of Defenсe of Ukraine</t>
   </si>
   <si>
     <t>Міністерство оборони України повідомляє.
 Департаментом з питань запобігання та виявлення корупції Міністерства оборони України протягом 2024-2025 років проводився аналіз та оцінка ефективності застосування галузевого законодавства, що регулює суспільні відносини у сфері оборони з метою виявлення проблем та недоліків. 
 Результати правового моніторингу оприлюднено на вебсайті Міністерства оборони України.</t>
   </si>
   <si>
     <t>1.1.3.3.1 (5)</t>
   </si>
   <si>
     <t>Ministry of Finance of Ukraine</t>
   </si>
   <si>
-    <t>Міністерство фінансів України повідомляє.
-[...4 lines deleted...]
-З метою удосконалення митного законодавства Крім того Мінфін повідомляє, що з метою удосконалення митного законодавства протягом 2024, 2025 та І кварталу 2026 років прийнято низку нормативно-правових актів.
+    <t>Міністерство фінансів України (далі - Мінфін) повідомляє.
+Мінфіном визначено необхідність подальшого удосконалення законодавства щодо:
+1) рентної плати за користування радіочастотним ресурсом України з метою спрощення адміністрування, створення рівних умов для всіх операторів мобільного зв’язку, зокрема шляхом відміни усіх підвищувальних та понижувальних коефіцієнтів до ставок для стільникового зв’язку (законопроєкт реєстр. № 10423 від 22.01.2024; Закон України від 21.05.2024 № 3721). На виконання вимог цього Закону триває робота щодо підготовки проєкту наказу «Про затвердження Змін до форми Податкової декларації з рентної плати»;
+2) приведення податкового законодавства України до норм законодавства ЄС в частині поступового до 2028 р. підвищення ставок акцизного податку на тютюнові вироби до досягнення мінімального рівня в ЄС; визначення грошової одиниці виміру ставки акцизного податку на тютюнові вироби у євро; уточнення окремих положень адміністрування (законопроєкт реєстр. № 11090 від 18.03.2024; Закон України від 04.12.2024 № 4115). На виконання вимог цього Закону прийнято постанову КМУ від 10.09.2025 № 1118 та наказ Мінфіну від 01.08.2025 № 383;
+3) наближення законодавства України до законодавства ЄС шляхом встановлення графіку щорічного збільшення ставок акцизного податку на пальне протягом чотирьох років – до 31 грудня 2027 р. включно (законопроєкт реєстр. № 11256 від 13.05.2024; Закон України від 3878 від 18.07.2024 № 3878).
+Крім того, Мінфін повідомляє, що з метою удосконалення митного законодавства протягом 2024, 2025 та І півріччя 2026 років прийнято низку нормативно-правових актів.
 Надана Мінфіном інформація свідчить про проведення аналітичної роботи щодо оцінки стану правового регулювання у податковій та митній сферах. Водночас відсутні узагальнені та оприлюднені результати правового моніторингу.
 У зв’язку з цим відповідний захід не може вважатись виконаним повністю.</t>
   </si>
   <si>
     <t>1.1.3.3.1 (3)</t>
   </si>
   <si>
     <t>National Police of Ukraine</t>
   </si>
   <si>
     <t>Національна поліція України повідомляє.
 Національною поліцією у рамках виконання заходу 2.1.6.1.1 у 2023 році проводилось аналітичне дослідження, предметом якого були питання, визначені розділом 3 Антикорупційної стратегії, а саме організації роботи постійно діючих поліцейських комісій.
 За результатами здійснення систематичної, комплексної діяльності, спрямованої на спостереження, аналіз та оцінку ефективності застосування галузевого законодавства, що регулює суспільні відносини у сферах, визначених розділом 3 Антикорупційної стратегії, з метою вдосконалення законодавства у зазначеній сфері та досягнення зазначених вище стратегічних результатів Національною поліцією України розроблені та зареєстровані у Верховній Раді України проєкт Закону України «Про внесення змін до Закону України «Про Національну поліцію» щодо підвищення ефективності службової діяльності поліції» (реєстр. № 13716 від 29.08.2025) та проєкт Закону України «Про внесення змін до Дисциплінарного статуту Національної поліції України щодо вдосконалення порядку проведення службових розслідувань та забезпечення незалежності дисциплінарних комісій» (№ 13713 від 29 серпня 2025 року).
 Після прийняття зазначених проєктів актів буде проведено аналіз потреб у подальшому впровадженні їх норм в діяльність Національної поліції України.
 Водночас захід передбачає здійснення систематичної, комплексної діяльності, спрямованої на спостереження, аналіз та оцінку ефективності застосування галузевого законодавства, що регулює суспільні відносини у сферах, визначених розділом 3 Антикорупційної стратегії, з метою виявлення проблем та недоліків, а отже, і потреб у його подальшому вдосконаленні, що передбачено заходом 1.1.3.3.1. Разом із цим у наданій Національною поліцією України інформації відсутні відомості щодо здійснення такої діяльності у межах строків виконання заходу (2024-2025).
 Таким чином, у зв’язку із настанням строку виконання заходу та недосягненням показника його виконання, захід є невиконаним.</t>
   </si>
   <si>
     <t>1.1.3.3.1 (2)</t>
   </si>
   <si>
     <t>Ministry of Internal Affairs of Ukraine</t>
   </si>
   <si>
     <t>Міністерство внутрішніх справ України повідомляє.
 З метою здійснення заходів правового моніторингу видано доручення МВС від 07.06.2024 № 61/01/38, яким НПУ та окремим структурним підрозділам апарату МВС доручено вжити, в межах компетенції, заходів щодо систематичної, комплексної діяльності, спрямованої на спостереження, аналіз та оцінку ефективності застосування галузевого законодавства, що регулює суспільні відносини у сферах, визначених розділом 3 Антикорупційної стратегії, зокрема щодо ефективної моделі призначення на посади, оплати праці, просування по службі та розгляду дисциплінарних скарг у системі НПУ, з метою виявлення проблем, недоліків та визначення потреб у внесенні змін у законодавство. За період 2024-2025 років УЗК МВС опрацьовано 2598 проєктів НПА та організаційно-розпорядчих документів, серед яких 89 надійшло від НПУ, та за результатами опрацювання яких, у 8 випадках висловлено зауваження. У І кварталі 2026 року УЗК МВС опрацьовано 470 проєктів НПА та організаційно-розпорядчих документів, серед яких 12 надійшло від НПУ, та за результатами опрацювання яких, у 1 випадку висловлено зауваження. Водночас УЗК НПУ упродовж 2024-2025 років опрацювало 1230 документів на предмет наявності корупціогенних факторів або корупційних ризиків. У І кварталі 2026 року УЗК НПУ опрацювало 207 документів на предмет наявності корупціогенних факторів або корупційних ризиків. За результатами опрацювання у разі виявлення корупціогенних факторів або корупційних ризиків, виконавцям надавалися пропозиції щодо усунення виявлених недоліків. Звіт за результатами здійснення МВС та НПУ в 2024-2025 роках заходів правового моніторингу, передбачених пунктом 1.1.3.3.1 Заходів із виконання ДАП, розміщено на офіційному вебпорталі МВС.</t>
   </si>
   <si>
     <t>1.1.3.3.1 (4)</t>
   </si>
   <si>
     <t>Ministry of Economy, Environment and Agriculture of Ukraine</t>
   </si>
   <si>
-    <t>Міністерство економіки, довкілля та сільського господарства України повідомляє.
-[...4 lines deleted...]
-Водночас у наданій Мінекономіки інформації відсутні відомості щодо здійснення ним систематичної, комплексної діяльності, спрямованої на спостереження, аналіз та оцінку ефективності застосування галузевого законодавства, що регулює суспільні відносини у сферах, визначених розділом 3 Антикорупційної стратегії, з метою виявлення проблем та недоліків, а отже, і потреб у його подальшому вдосконаленні, що передбачено заходом 1.1.3.3.1.
+    <t>Міністерство економіки, довкілля та сільського господарства України (далі - Мінекономіки) надає інформацію щодо здійснених заходів на виконання завдань, визначених в розділі 3 Антикорупційної стратегії на 2021- 2025 роки, а саме щодо розроблення та/або прийняття змін до законодавства, що додається до джерел заходу.
+Водночас захід 1.1.3.3.1 передбачає не виконання заходів, визначених в розділі 3 Антикорупційної стратегії на 2021- 2025 роки, а здійснення ним заходів правового моніторингу - систематичної, комплексної діяльності, спрямованої на спостереження, аналіз та оцінку ефективності застосування галузевого законодавства, що регулює суспільні відносини у сферах, визначених розділом 3 Антикорупційної стратегії, з метою виявлення проблем та недоліків, а отже, і потреб у його подальшому вдосконаленні, про що у наданій Мінекономіки інформації відомості відсутні.
 Таким чином, у зв’язку із настанням строку виконання заходу та недосягненням показника його виконання, захід є невиконаним.</t>
   </si>
   <si>
     <t>1.1.3.3.1 (1)</t>
   </si>
   <si>
     <t>У 2023 році Міністерством юстиції України здійснено черговий правовий моніторинг, на спостереження, аналіз та оцінку ефективності застосування галузевого законодавства, що регулює суспільні відносини у сферах, визначених розділом 3 Антикорупційної стратегії, зокрема, проаналізовано сфери судочинства, судоустрою, кримінальної юстиції та визначено потреби у вдосконаленні законодавства. Відповідний звіт опубліковано на офіційному веб-сайті міністерства. За результатами моніторингу підготовлено концепцію проєкту закону України «Про внесення змін до деяких законодавчих актів щодо трансюрисдикційного (екстериторіального) судочинства в окремих категоріях справ».
 Протягом 2024 року міністерством здійснено моніторинги у сферах доступу громадян до правосуддя та безоплатної правничої допомоги на тему: «Призначення захисника для надання безоплатної вторинної правничої допомоги особам, які притягаються до адміністративної відповідальності»; кримінальної юстиції на тему: "Порядок визначення територіальної юрисдикції апеляційних судів у справах про корупційні злочини".
 Протягом І півріччя 2025 року підготовлено та опубліковано моніторинговий звіт за 2024 рік. Підпункт 3 пункту 3.1.2 Антикорупційної стратегії було розглянуто в аналітичному звіті "про доцільність подальшого удосконалення та спрощення процедур добору суддів, кваліфікаційного оцінювання суддів (кандидатів на посаду судді) з метою уникнення невиправданих затримок". Підпункт 3 пункту 3.1.3 Антикорупційної стратегії було розглянуто в аналітичному звіті про доцільність подальшого удосконалення та спрощення процедур здійснення дисциплінарного провадження щодо суддів. Підпункт 4 пункту 3.1.3 та підпункти 3, 4 пункту 3.1.4 Антикорупційної стратегії проаналізовано в моніторинговому звіті за 2024 рік.
 Протягом другого півріччя 2025 року Мін'юст інформує, що підпункт 1 пункту 3.1.4 " запроваджено механізми унеможливлення обіймання адміністративної посади в суді однією і тією самою особою протягом тривалого часу" опрацьовуються в рамках оперативного моніторингу "Аналіз питання щодо необхідних змін для унеможливлення перебування на посаді голови суду, незалежно від інстанції, понад два строки або двої переобрань підряд, а також унормування положень на випадок, коли збори суддів не обирають голову суду у встановлений законом строк".
 Моніторингові звіти за 2023 та 2024 рік підготовлено та опубліковано на офіційному веб-сайті, що свідчить про досягнення показника виконання заходу.</t>
   </si>
   <si>
     <t>1.1.3.3.2</t>
   </si>
   <si>
     <t xml:space="preserve">Forming sectoral working group tasked with identifying and eradicating factors that foster corruption in the key sectors of social life (primarily those indicated in Section 3 of the Anticorruption Strategy) </t>
   </si>
   <si>
     <t>30.06.2024</t>
   </si>
   <si>
     <t>Sectoral work groups have been formed and have begun their work.</t>
   </si>
   <si>
     <t>У червні 2024 року Національним агентством з питань запобігання корупції утворено Секторальну робочу групу з виявлення та усунення корупціогенних факторів у сфері лісового господарства. На початку 2025 року відповідною групою проведено дослідження на тему «Корупційні ризики у лісовому господарстві», яке презентовано 14.02.2025.
 Протягом І кварталу 2025 року Національним агентством утворено 4 секторальні робочі групи, а саме:
 - Секторальну робочу групу з виявлення та усунення корупціогенних факторів у сфері охорони здоров’я;
 - Секторальну робочу групу з виявлення та усунення корупціогенних факторів у сфері діяльності комунальних підприємств, установ, організацій;
 - Секторальну робочу групу з виявлення та усунення корупціогенних факторів у сфері будівництва та інфраструктури;
 - Секторальну робочу групу з виявлення та усунення корупціогенних факторів у сферах земельних, водних відносин та використання надр.
 Протягом ІІ кварталу 2025 року Національним агентством утворено 3 секторальні робочі групи, а саме:
 - Секторальну робочу групу з виявлення та усунення корупціогенних факторів у митній сфері, наказ від 10.04.2025 № 103/25 (до якої увійшли, зокрема представники Міністерства фінансів України, Державної митної служби);
 - Секторальну робочу групу з виявлення та усунення корупціогенних факторів у сфері оподаткування, наказ від 10.04.2025 № 102/25;
 - Секторальну робочу групу з виявлення та усунення корупціогенних факторів у сфері правопорядку, наказ від 10.04.2025 № 104/25 (до якої увійшли, зокрема представники Міністерства внутрішніх справ України, Нацполіції України).
-У січні-березні 2026 року здійснювалась робота у Секторальних робочих групах з виявлення та усунення корупціогенних факторів у сфері сфері будівництва та інфраструктури, а також сфері лісового господарства</t>
+У І півріччі 2026 року здійснювалась робота у Секторальних робочих групах з виявлення та усунення корупціогенних факторів у сфері сфері будівництва та інфраструктури, а також сфері лісового господарства.
+Водночас утворені секторальні робочі групи не охоплюють усі сфери, визначені розділом 3 Антикорупційної стратегії, як цього вимагає зміст заходу. З огляду на зазначене, захід не може вважатися таким, що виконано повністю.</t>
   </si>
   <si>
     <t>1.1.3.3.3</t>
   </si>
   <si>
     <t>Ensuring that the sectoral working groups indicated in subclause 1.1.3.3.2 conduct analytical studies aimed at identifying the factors that foster corruption in the sectors indicated in Section 3 of the Anticorruption Strategy, and submitting proposals on ways to eradicate them</t>
   </si>
   <si>
     <t>01.06.2024</t>
   </si>
   <si>
     <t>31.12.2024</t>
   </si>
   <si>
     <t>state budget and/or international technical assistance funds</t>
   </si>
   <si>
     <t xml:space="preserve">within the established budget allocations for the relevant year </t>
   </si>
   <si>
     <t>At least 15 reports on the findings of analytical studies have been made public.</t>
   </si>
   <si>
     <t>На початку 2025 року Секторальною робочою групою з виявлення та усунення корупціогенних факторів у сфері лісового господарства проведено дослідження на тему «Корупційні ризики у лісовому господарстві», яке презентовано 14.02.2025 та опубліковано на офіційному вебсайті Національного агентства.
 У липні 2025 року Секторальною робочою групою з виявлення та усунення корупціогенних факторів у сфері будівництва та інфраструктури підготовлено та презентовано аналітичне дослідження «Корупційні ризики під час будівництва, реконструкції, капітального ремонту цивільних об’єктів для відновлення України».
 У IV кварталі 2025 року:
 - Підготовлено дослідження напряму стратегічного аналізу корупційних ризиків у сфері митниці – “ТОП-10 корупційних ризиків при реформуванні митних органів” та оприлюднено на офіційному веб сайті НАЗК
 - У жовтні 2025 року Секторальною робочою групою з виявлення та усунення корупціогенних факторів у сфері охорони здоров’я фіналізовано та опубліковано звіт щодо моніторингу імплементації рекомендацій, стану реалізації заходів впливу на корупційні ризики, що були висвітлені та проаналізовані у дослідженні «Топ-10 корупційних ризиків медико-соціальної експертизи щодо встановлення інвалідності» (листопад 2024 р.).
-У 2026 році Секторальною робочою групою з виявлення та усунення корупціогенних факторів у сфері будівництва та інфраструктури презентовано комплексне дослідження «Корупційні ризики, пов’язані з процедурою інвестування та фінансування будівництва об’єктів житлового будівництва із використанням недержавних коштів, залучених від фізичних та юридичних осіб: моделювання та пропозиції щодо їх мінімізації/усунення». 
-[...14 lines deleted...]
-- У жовтні-грудні 2025 року Секторальною робочою групою з виявлення та усунення корупціогенних факторів у сфері лісового господарства проведено роботу над підготовкою звіту щодо моніторингу імплементації рекомендацій, стану реалізації заходів впливу на корупційні ризики, що були висвітлені та проаналізовані у дослідженні «Корупційні ризики у лісовому господарстві».</t>
+У 2026 році Секторальною робочою групою з виявлення та усунення корупціогенних факторів у сфері будівництва та інфраструктури презентовано комплексне дослідження «Корупційні ризики, пов’язані з процедурою інвестування та фінансування будівництва об’єктів житлового будівництва із використанням недержавних коштів, залучених від фізичних та юридичних осіб: моделювання та пропозиції щодо їх мінімізації/усунення».
+Також Секторальною робочою групою з виявлення та усунення корупціогенних факторів у сфері будівництва та інфраструктури презентовано звіт щодо моніторингу імплементації рекомендацій, стану реалізації заходів впливу на корупційні ризики, що були висвітлені та проаналізовані у дослідженні «Топ-10 корупційних ризиків під час реалізації експериментального проєкту щодо відновлення населених пунктів, які постраждали внаслідок збройної агресії рф».
+Протягом ІІ кварталу 2026 року Секторальною робочою групою з виявлення та усунення корупціогенних факторів у сфері будівництва та інфраструктури підготовлено драфт аналітичного дослідження «Корупційні ризики у сфері обов’язкового технічного контролю транспортних засобів».
+У квітні - червні 2026 року Секторальною робочою групою з виявлення та усунення корупціогенних факторів у сфері лісового господарства проведено роботу над підготовкою звіту щодо моніторингу імплементації рекомендацій, стану реалізації заходів впливу на корупційні ризики, що були висвітлені та проаналізовані у дослідженні «Корупційні ризики у лісовому господарстві».</t>
   </si>
   <si>
     <t>1.1.3.3.5 (13)</t>
   </si>
   <si>
     <t>Drafting and submitting to the Cabinet of Ministers of Ukraine the draft laws on improvement of sectoral legislation governing social relations in the sectors indicated in Section 3 of the Anticorruption Strategy, based on the findings of legal monitoring, analytical studies indicated in subclause 1.1.3.3.3, and/or the findings of anticorruption expert examinations of normative legal acts currently in effect conducted as part of the activity indicated in subclause 1.1.3.3.4</t>
   </si>
   <si>
     <t>01.03.2024</t>
   </si>
   <si>
     <t>30.11.2025</t>
   </si>
   <si>
     <t xml:space="preserve">State Bureau of Investigation </t>
   </si>
   <si>
     <t>The draft laws have been submitted to the Parliament of Ukraine</t>
   </si>
   <si>
     <t>Державне бюро розслідувань повідомляє.
-У межах компетенції опрацьовано проєкт Закону України «Про оцінювання ефективності та якості роботи органів правопорядку та прокуратури», підготовленого Офісом Генерального прокурора на виконання підпункту 4.3.1 плану заходів, спрямованих на виконання Комплексного стратегічного плану реформування органів правопорядку як частини сектору безпеки і оборони України на 2023-2027 роки, затвердженого розпорядженням КМУ від 23.08.2024 № 792-р (далі – План заходів), який спрямований на забезпечення об’єктивного визначення результатів службової діяльності органів правопорядку та прокуратури для вдосконалення управління ресурсами, забезпечення прозорості й підзвітності, підвищення професійного рівня працівників, зменшення корупційних ризиків і покращення рівня довіри суспільства та громадян.
-[...1 lines deleted...]
-Окрім того, на виконання підпункту 4.5.4 Плану заходів, з метою забезпечення єдиних підходів до моніторингу оцінювання ефективності заходів впливу на корупціні ризики в органах правопорядку та прокуратури, Офісом Генерального прокурора підготовлено проєкт спільного наказу Офісу Генеральног прокурора, МВС України, СБУ, ДБР, БЕБ, Міністерства фінансів України «Про затвердження Порядку моніторингу оцінювання ефективності заходів впливу на корупціні ризии в органах правопорядку та прокуратури», який на даний час проходить процедуру узгодження.
+З метою встановлення єдиних правових та організаційних засад забезпечення доброчесності працівників органів правопорядку та прокуратури, визначення критеріїв доброчесності та єдиного механізму її перевірки, ДБР у межах компетенції опрацьовано підготовлений Офісом Генерального прокурора на виконання підпункту 4.5.1 плану заходів, спрямованих на виконання Комплексного стратегічного плану реформування органів правопорядку як частини сектору безпеки і оборони України на 2023-2027 роки, затвердженого розпорядженням КМУ від 23.08.2024 № 792-р (далі – План заходів), проєкт Закону України «Про забезпечення доброчесності працівників органів правопорядку та прокуратури».
+Водночас, ДБР в межах компетенції опрацьовано проєкт Закону України «Про оцінювання ефективності та якості роботи органів правопорядку та прокуратури», підготовленого Офісом Генерального прокурора за дорученням Прем’єр-міністра України на виконання підпункту 4.3.1 Плану заходів, який спрямований на забезпечення об’єктивного визначення результатів службової діяльності органів правопорядку та прокуратури для вдосконалення управління ресурсами, забезпечення прозорості й підзвітності, підвищення професійного рівня працівників, зменшення корупційних ризиків і покращення рівня довіри суспільства та громадян.
+Окрім того, на виконання підпункту 4.5.4 Плану заходів, з метою забезпечення єдиних підходів до моніторингу оцінювання ефективності заходів впливу на корупціні ризики в органах правопорядку та прокуратури, ДБР погоджено проєкт Порядку моніторингу оцінювання ефективності заходів впливу на корупціні ризики в органах правопорядку та прокуратури, підготовлений Офісом Генерального прокурора. 
 Водночас захід передбачає розробку проектів законів на основі результатів правового моніторингу, аналітичних досліджень, зазначених у підпункті 1.1.3.3.3, та/або результатів антикорупційної експертизи чинних нормативно-правових актів, проведеної на виконання заходу, зазначеного у підпункті 1.1.3.3.4.
 Таким чином, у зв’язку із настанням строку виконання заходу та недосягненням показника його виконання, захід є невиконаним.</t>
   </si>
   <si>
     <t>1.1.3.3.5 (12)</t>
   </si>
   <si>
-    <t>Бюро економічної безпеки України повідомляє, що з січня 2024 по березень 2026 рр. Департаментом за результатом інформаційно-пошукової та аналітично-інформаційної роботи розроблено та направлено до Кабінету Міністрів України 31 пропозицію та до Комітету Верховної Ради України з питань фінансів, податкової та митної політики 7 пропозицій. Зокрема до Кабінету Міністрів України подано наступні пропозиції:
-[...5 lines deleted...]
-- та інші.
+    <t>Бюро економічної безпеки України повідомляє, що з січня 2024 по березень 2026 рр. Департаментом за результатом інформаційно-пошукової та аналітично-інформаційної роботи розроблено та направлено до Кабінету Міністрів України 32 пропозиції та до Комітету Верховної Ради України з питань фінансів, податкової та митної політики 8 пропозицій. 
+Разом з тим, Бюро економічної безпеки України не наводить інформації, яка б підтверджувала, що відповідні проєкти були розроблені на основі результатів правового моніторингу чи аналітичних досліджень, зазначених у підпункті 1.1.3.3.3
 Водночас захід передбачає розробку проектів законів на основі результатів правового моніторингу, аналітичних досліджень, зазначених у підпункті 1.1.3.3.3, та/або результатів антикорупційної експертизи чинних нормативно-правових актів, проведеної на виконання заходу, зазначеного у підпункті 1.1.3.3.4.
 Таким чином, у зв’язку із настанням строку виконання заходу та недосягненням показника його виконання, захід є невиконаним.</t>
   </si>
   <si>
     <t>1.1.3.3.5 (11)</t>
   </si>
   <si>
     <t>Міністерство освіти і науки України повідомляє.
 Упродовж 2025 року та 1 кварталу 2026 року до МОН не надходили результати аналітичних досліджень. Строк виконання пов'язаного заходу (1.1.3.3.4) - "не раніше дня набрання чинності законом, зазначеним у підпункті 1.1.3.2.1 - 31.12.2025".
-Водночас, МОН системно вживає заходів щодо усунення корупціогенних факторів у нормативно-правових актах. Зокрема, МОН врахувало рекомендації НАЗК з усунення корупціогенних факторів за результатами антикорупційної експертизи проєкту постанови Кабінету Міністрів України про надання субвенції з державного бюджету місцевим бюджетам для створення сучасного освітнього простору в закладах загальної середньої освіти. Також НАЗК провело антикорупційну експертизу проєкту постанови Кабінету Міністрів України про присудження Премії КМУ за розроблення і впровадження інноваційних технологій. За результатами налагодженої співпраці фахівців НАЗК та МОН, проєкт постанови було суттєво доопрацьовано з урахуванням усіх наданих рекомендацій.
+Водночас, МОН системно вживає заходів щодо усунення корупціогенних факторів у нормативно-правових актах. 
 Разом з цим, зміст заходу передбачає (1) розробку та подання проектів законів щодо вдосконалення галузевого законодавства на основі (2) не лише аналітичних досліджень, зазначених у підпункті 1.1.3.3.3, та/або результатів антикорупційної експертизи чинних нормативно-правових актів, проведеної на виконання заходу, зазначеного у підпункті 1.1.3.3.4, а й результатів правового моніторингу.
 З огляду на зазначене, у зв’язку із настанням строку виконання заходу та недосягненням показника його виконання, захід є невиконаним.</t>
   </si>
   <si>
     <t>1.1.3.3.5 (10)</t>
   </si>
   <si>
     <t>Міністерство охорони здоров’я України повідомляє, що на виконання заходу, з урахуванням проведеного НАЗК аналітичного дослідження «Топ-10 корупційних ризиків медико-соціальної експертизи щодо встановлення інвалідності», з метою усунення корупційних ризиків та удосконалення процесів оцінювання повсякденного функціонування особи:
 - розроблено та подано на розгляд проєкт Закону України «Про внесення змін до деяких Законів України щодо впровадження оцінювання повсякденного
 функціонування особи», який в подальшому зареєстрований у Верховній Раді України від 04.11.2024 №12178 та підписаний Президентом України;
 - розроблено та прийнято постанову Кабінету Міністрів України № 1338 «Деякі питання запровадження оцінювання повсякденного функціонування особи» від 15.11.2024, що запровадила відмову від системи МСЕК із переходом до оцінювання повсякденного функціонування особи, до якої протягом 2025 року п'ять разів вносились зміни для покращення процесів на основі отриманого зворотного зв'язку від медичної спільноти та громадськості;
 - розроблено та забезпечено ухвалення змін до 32 законів та кодексів України, більше 120 постанов Кабінету Міністрів України та десятків наказів МОЗ.
 З огляду на надану МОЗ інформацію, що свідчить про досягнення показника виконання заходу, можемо констатувати повне його виконання.</t>
   </si>
   <si>
     <t>1.1.3.3.5 (9)</t>
   </si>
   <si>
     <t>Міністерство оборони України повідомляє.
 У Міноборони здійснювалися заходи щодо вдосконалення галузевого законодавства у сфері оборони на основі результатів правового моніторингу, аналітичних досліджень та антикорупційної експертизи чинних нормативно-правових актів.
 Законодавчі зміни розроблялись з урахуванням ключових сфер корупційних ризиків, визначених у розділі 3 Антикорупційної стратегії на 2021–2025 роки та охоплювали усі напрямки вдосконалення управління оборонним сектором, забезпечення відкритості процедур та підвищення ефективності виконання завдань ЗСУ.
 Вдосконалення законодавства включало:
 визначення стандартизованих та прозорих процедур проходження військової служби, призову та мобілізації, які унеможливлюють непрозорі або суб’єктивні рішення;
 впровадження сучасних електронних систем обліку та контролю майна, ресурсів, кадрів та закупівель;
 посилення механізмів кадрової доброчесності та соціального захисту військовослужбовців, включно з процедурами добору, ротації та забезпечення житлом;
 розширення антикорупційних інструментів контролю, зокрема через діяльність військового омбудсмена, перевірку відповідності продукції оборонного призначення стандартам та антикорупційну експертизу нормативно-правових актів.
 Перелік Законів України, прийнятих у 2023–2025 роках розробником яких є Міністерство оборони України, додається.
 З урахуванням оновленої інформації, наданої  Міноборони, яка підтверджує досягнення показника виконання заходу, останній є виконаним вчасно та у повному обсязі.</t>
   </si>
   <si>
     <t>1.1.3.3.5 (8)</t>
   </si>
   <si>
-    <t>Міністерство культури та стратегічних комунікацій України повідомляє про утворення 22.10.2025 робочої групи з питань удосконалення законодавства у сфері охорони культурної спадщини на період 2025-2026 року та затвердження переліку НПА, які є пріоритетними для запобігання корупції та створення правової визначеності.
+    <t>Міністерство культури та стратегічних комунікацій України (далі - Мінкульт) повідомляє про утворення 22.10.2025 робочої групи з питань удосконалення законодавства у сфері охорони культурної спадщини на період 2025-2026 року та затвердження переліку НПА, які є пріоритетними для запобігання корупції та створення правової визначеності.
+Водночас Мінкульт не надає інформацію про розроблені та подані до Кабінету Міністрів України та Верховної Ради України проекти законів  щодо вдосконалення галузевого законодавства на основі результатів правового моніторингу та/або аналітичних досліджень, зазначених у підпункті 1.1.3.3.3.
 Разом з цим, у зв’язку із настанням строку виконання заходу та недосягненням показника його виконання, захід є невиконаним.</t>
   </si>
   <si>
     <t>1.1.3.3.5 (6)</t>
   </si>
   <si>
     <t>Міністерство фінансів України надало інформацію щодо розроблених протягом 2023-2025 років законопроєктів щодо вдосконалення галузевого законодавства, що регулює суспільні відносини у сфері оподаткування.
 Так, Міністерством фінансів України за результатами правового моніторингу розроблено законопроєкти, які схвалено Кабінетом Міністрів України і подано до Верховної Ради України, а саме: 
 - «Про внесення змін до Податкового кодексу України та інших законів України щодо особливостей оподаткування у період дії воєнного стану» (реєстр. № 8401 від 31.01.2023);
 - «Про внесення змін до Податкового кодексу України та інших законів України щодо скасування мораторію на проведення податкових перевірок» (реєстр. № 10016 від 06.09.2023);
 - «Про внесення змін до Податкового кодексу України щодо рентної плати за користування радіочастотним спектром (радіочастотним ресурсом) України (реєстр.№ 10423 від 22.01.2024);
 - «Про внесення змін до Податкового кодексу України щодо перегляду ставок акцизного податку на тютюнові вироби» (реєстр. № 11090 від 18.03.2024);
 - «Про внесення змін до Податкового кодексу України щодо наближення законодавства України до законодавства Європейського Союзу в частині акцизного податку» (реєстр. № 11256 від 13.05.2024)
 - «Про внесення змін до Податкового кодексу України щодо системи електронного адміністрування реалізації пального та спирту етилового і удосконалення адміністрування акцизного податку» (реєстр. № 12408 від 14.01.2025);
 - «Про внесення змін до Податкового кодексу України щодо системи електронного адміністрування реалізації пального та спирту етилового і удосконалення адміністрування акцизного податку» (реєстр. № 13595 від 01.08.2025).</t>
   </si>
   <si>
     <t>1.1.3.3.5 (5)</t>
   </si>
   <si>
-    <t>Міністерство економіки, довкілля та сільського господарства України надає інформацію щодо виконання підпункту 1 пункту 3.2.2. та пункту 3.4.2.
-[...1 lines deleted...]
-Таким чином, у зв’язку із настанням строку виконання заходу та недосягненням показника його виконання, захід є невиконаним.</t>
+    <t>Міністерство економіки, довкілля та сільського господарства України (далі - Мінекономіки) надає інформацію щодо здійснених заходів на виконання завдань, визначених в розділі 3 Антикорупційної стратегії на 2021- 2025 роки, а саме щодо розроблених проектів Законів України.
+Водночас відповідно до змісту заходу проекти законів щодо вдосконалення галузевого законодавства, що регулює суспільні відносини у сферах, визначених розділом 3 Антикорупційної стратегії, мають бути розроблені на основі результатів: 1) власного правового моніторингу та/або 2) аналітичних досліджень, зазначених у п.п. 1.1.3.3.3 додатка 2 до Програми, про що від Мінекономіки інформація не надходила.
+Таким чином, у зв’язку із настанням строку виконання заходу та невідповідністю вжитих дій змісту заходу, останній є невиконаним.</t>
   </si>
   <si>
     <t>1.1.3.3.5 (4)</t>
   </si>
   <si>
     <t>Національна поліція України повідомляє.
 Національною поліцією у рамках виконання заходу 2.1.6.1.1 у 2023 році проводилось аналітичне дослідження, предметом якого були питання, визначені розділом 3 Антикорупційної стратегії, а саме організації роботи постійно діючих поліцейських комісій.
 Також Національна поліція України повідомляє про розробку та реєстрацію у Верховній Раді України проєкту Закону України «Про внесення змін до Закону України «Про Національну поліцію» щодо підвищення ефективності службової діяльності поліції» (реєстр. № 13716 від 29.08.2025) та проєкту Закону України «Про внесення змін до Дисциплінарного статуту Національної поліції України щодо вдосконалення порядку проведення службових розслідувань та забезпечення незалежності дисциплінарних комісій» (№ 13713 від 29 серпня 2025 року).
 Водночас захід передбачає розроблення проєктів законів щодо вдосконалення галузевого законодавства саме на основі результатів правового моніторингу, аналітичних досліджень, зазначених у підпункті 1.1.3.3.3, та/або результатів антикорупційної експертизи чинних нормативно-правових актів, проведеної на виконання заходу, зазначеного у підпункті 1.1.3.3.4.
 Разом із цим у межах оцінки виконання заходу 1.1.3.3.1 встановлено відсутність інформації щодо здійснення Національною поліцією України у 2024-2025 роках систематичної, комплексної діяльності, спрямованої на спостереження, аналіз та оцінку ефективності застосування галузевого законодавства, що регулює суспільні відносини у сферах, визначених розділом 3 Антикорупційної стратегії, з метою виявлення проблем та недоліків, а отже, і потреб у його подальшому вдосконаленні.
 З огляду на відсутність взаємозв’язку між розробленими законопроєктами та результатами правового моніторингу, передбаченого змістом заходу, можна констатувати, що показник його виконання не досягнуто, а отже захід є невиконаним.</t>
   </si>
   <si>
     <t>1.1.3.3.5 (3)</t>
   </si>
   <si>
     <t>Міністерство внутрішніх справ України повідомляє.
-У травні 2023 року МВС брало участь в опрацюванні проєкту ЗУ «Про внесення змін до деяких законодавчих актів України щодо удосконалення правового регулювання правовідносин, пов’язаних з призначенням, отриманням одноразової грошової допомоги та наданням пільг деяким категоріям осіб» (реєстр. № 9226 від 20.04.2023). Закон прийнято ВРУ 09.12.2023 за № 3515-IX, який набрав чинності 29.03.2024. З метою вдосконалення галузевого законодавства, що регулює суспільні відносини у сферах, визначених розділом 3 Антикорупційної стратегії та на виконання завдань визначених підпунктами 2.1.6.1.3 та 2.1.6.3.1 проблеми 2.1.6 пункту 2.1 розділу ІІ «Заходи з виконання ДАП», ДАП затвердженої постановою КМУ від 04.03.2023 № 220 МВС спільно з НПУ розроблено проєкт Закону щодо удосконалення діяльності постійно діючих поліцейських комісій а також атестаційних комісій, який 28.10.2024 зареєстровано у ВРУ за № 12159
+У травні 2023 року МВС брало участь в опрацюванні проєкту ЗУ «Про внесення змін до деяких законодавчих актів України щодо удосконалення правового регулювання правовідносин, пов’язаних з призначенням, отриманням одноразової грошової допомоги та наданням пільг деяким категоріям осіб» (реєстр. № 9226 від 20.04.2023). Закон прийнято ВРУ 09.12.2023 за № 3515-IX, який набрав чинності 29.03.2024. З метою вдосконалення галузевого законодавства, що регулює суспільні відносини у сферах, визначених розділом 3 Антикорупційної стратегії та на виконання завдань визначених підпунктами 2.1.6.1.3 та 2.1.6.3.1 проблеми 2.1.6 пункту 2.1 розділу ІІ «Заходи з виконання ДАП», ДАП затвердженої постановою КМУ від 04.03.2023 № 220 МВС спільно з НПУ розроблено проєкт Закону щодо удосконалення діяльності постійно діючих поліцейських комісій а також атестаційних комісій, який 28.10.2024 зареєстровано у ВРУ за № 12159.
 Відповідно до пункту 2 § 40 Регламенту КМУ, у зв’язку з відставкою КМУ проєкт Закону № 12159 повернуто до МВС.
 31.07.2025 проєкт Закону «Про внесення змін до ЗУ «Про Національну поліцію» щодо підвищення ефективності службової діяльності поліції» листом МВС за вих. № 28156/01/38-2025 подано на розгляд Уряду, який схвалив його 26.08.202 та 29.08.2025 зареєстровав у ВРУ за № 13716. Крім того МВС України спільно з НПУ з урахуванням оновленого завдання підпункту 2.1.6.2.3 проблеми 2.1.6 пункту 2.1 розділу ІІ додатка 2 Заходів ДАП на 2023—2025 роки внесеного до ДАП постановою КМУ від 18.10.2024 № 1194, розроблено проєкт Закону України «Про внесення змін до Дисциплінарного статуту Національної поліції України щодо вдосконалення порядку проведення службових розслідувань та забезпечення незалежності дисциплінарний комісій», який 08.07.2025 зареєстровано у ВРУ за № 13458. Відповідно до пункту 2 § 40 Регламенту КМУ, у зв’язку з відставкою КМУ проєкт Закону №13458 повернуто до МВС.
 29.07.2025 проєкт Закону «Про внесення змін до Дисциплінарного статуту Національної поліції України щодо вдосконалення порядку проведення службових розслідувань та забезпечення незалежності дисциплінарних комісій» відповідно до п. 4 § 40 та § 121 Регламенту КМУ МВС подано на розгляд Уряду, який схвалив його 26.08.2025 та 29.08.2025 проєкт Закону зареєстровано у ВРУ за № 13713.
 Водночас захід передбачає розробку проектів законів саме на основі результатів правового моніторингу, аналітичних досліджень, зазначених у підпункті 1.1.3.3.3, та/або результатів антикорупційної експертизи чинних нормативно-правових актів, проведеної на виконання заходу, зазначеного у підпункті 1.1.3.3.4.
 Таким чином, у зв’язку із настанням строку виконання заходу та невідповідністю фактично вжитих дій змісту заходу, захід є невиконаним.</t>
   </si>
   <si>
     <t>1.1.3.3.5 (2)</t>
   </si>
   <si>
     <t>Міністерство юстиції України повідомляє.
-За результатами правового моніторингу, аналітичних досліджень, результатів антикорупційної експертизи чинних нормативно-правових актів,у разі необхідності, будуть підготовлені та подані Кабінетові Міністрів України відповідні проєкти законів. Слід зауважити, що постановою Кабінету Міністрів України від 04 березня 2023 року № 220 «Про затвердження Державної антикорупційної програми на 2023–2025 роки», затверджено заходи з виконання Державної антикорупційної програми на 2023–2025 роки, які передбачають внесення змін до Закону України "Про прокуратуру", зокрема, щодо удосконалення дисциплінарної процедури щодо прокурорів, уточнення вичерпного переліку підстав для звільнення прокурорів, запровадження системи оцінювання якості роботи прокурорів на базі (e-HR) (пункти 2.1.5.1.1, 2.1.5.1.2, 2.1.5.2.2 Заходів з виконання Державної антикорупційної програми, строк виконання – лютий 2025 року). Виконання вказаних заходів покладено на Офіс Генерального прокурора (за згодою), який згідно з частиною першою статті 8 Закону України «Про прокуратуру» організовує та координує діяльність усіх органів прокуратури. Щодо законопроєктів у сфері судоустрою та статусу суддів див. пункти 2.1.2.1.4, 2.1.3.4.1.
-[...1 lines deleted...]
-Таким чином, у зв’язку із настанням строку виконання заходу та недосягненням показника його виконання, захід є невиконаним.</t>
+1. Моніторинг на тему «Визначення категорій справ, які можуть розглядатись онлайн», у межах підготовленого Мін’юстом моніторингового звіту за 2023 рік - розроблено проєкт ЗУ «Про внесення змін до ГПК України та ЦПК України щодо екстериторіального розгляду в окремих категоріях справ». Вказаний законопроєкт погоджено без зауважень з Мінфін України, Мінекономіки України; ВРП, ДСАУ, Мінцифра України надали позицію. 15.09.2025 року Мінюстом спільно з ЄБРР, представниками органів державної влади та інститутів громадянського суспільства було проведено презентацію проєкту Закону. Наразі здійснюється доопрацювання проєкту Закону. 
+2. Моніторинг на тему «Предметна підсудність вищого антикорупційного суду», у межах підготовленого Мін’юстом моніторингового звіту за 2023 рік - за результатами даного моніторингу розроблено та прийнято Закон № 4496-IX від 17.06.2025, яким вносяться зміни до статті 216 КПК України. 
+3. Моніторинг на тему «Виконання рішень у добровільному порядку» та «Функціонування АСВП як публічного електронного реєстру», у межах підготовленого Мін’юстом моніторингового звіту за 2023 рік - за результатами даного моніторингу розроблено та прийнято ЗУ «Про внесення змін до деяких законодавчих актів України щодо удосконалення порядку виконання судових рішень, рішень інших органів та цифровізації окремих етапів виконавчого провадження» від 07.04.2026 року № 4833-IX. 
+4. Моніторинг на тему «Відповідності положень цивільного процесуального кодексу україни щодо розподілу тягаря доказування у справах про дискримінацію вимогам права європейського союзу (директива ради 2004/113/єс від 13 грудня 2004 року)» – розроблено Проєкт Закону про внесення зміни до статті 81 ЦПК України щодо імплементації положень Директиви Ради Європейського Союзу 2004/113/ЄС (реєстр. № 15107 від 30.03.2026). 
+5. Моніторинг на тему «Заохочення з боку держави застосування медіації між сторонами конфлікту» – Розробляється пілотний проєкт щодо проведення інформаційно-ознайомчих зустрічей з медіатором. 
+6. Моніторинг на тему «Вдосконалення законодавства щодо спеціалізації осіб, які залучаються до кримінального провадження за участю неповнолітніх» - розроблено проєкт ЗУ «Про внесення змін до КК України, КПК України та інших законів України щодо правосуддя, дружнього до дитини», який листом 08 квітня 2026 року № 49023/4392-4-26/11.1.1 направлено до Урядового офісу координації європейської та євроатлантичної інтеграції Секретаріату Кабінету Міністрів України для його направлення до Європейської Комісії для проведення оцінки відповідності міжнародно-правовим зобов’язанням у сфері європейської інтеграції.
+На підставі інформації, додатково наданої Мін’юстом та врахованої під час актуалізації результатів моніторингу, захід вважається таким, що виконаний вчасно та у повному обсязі.</t>
   </si>
   <si>
     <t>1.1.3.3.5 (1)</t>
   </si>
   <si>
     <t>За результатами проведених заходів, передбачених п. п. 1.1.3.3.3 та 1.1.3.3.4 додатка 2 до Державної антикорупційної програми на 2023 - 2025 роки, вирішується питання щодо визначення потреби в розробці проектів законів щодо вдосконалення галузевого законодавства, що регулює суспільні відносини у сферах, визначених розділом 3 Антикорупційної стратегії. 
 З огляду на те, що настала дата завершення строку виконання відповідного заходу, а законопроект станом на момент звітування не розроблено та не забезпечувалось його подання Кабінетові Міністрів України, такий захід вважається не виконаним.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
@@ -2618,51 +2599,51 @@
         <v>120</v>
       </c>
       <c r="H32" s="2" t="s">
         <v>121</v>
       </c>
       <c r="I32" s="2" t="s">
         <v>122</v>
       </c>
       <c r="J32" s="2" t="s">
         <v>26</v>
       </c>
       <c r="K32" s="2"/>
       <c r="L32" s="2" t="s">
         <v>27</v>
       </c>
       <c r="M32" s="2" t="s">
         <v>28</v>
       </c>
       <c r="N32" s="2" t="s">
         <v>124</v>
       </c>
       <c r="O32" s="2" t="s">
         <v>145</v>
       </c>
       <c r="P32" s="2" t="s">
-        <v>48</v>
+        <v>31</v>
       </c>
       <c r="Q32" s="2" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="33" spans="1:17">
       <c r="A33" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B33" s="2" t="s">
         <v>18</v>
       </c>
       <c r="C33" s="2" t="s">
         <v>19</v>
       </c>
       <c r="D33" s="2" t="s">
         <v>72</v>
       </c>
       <c r="E33" s="2" t="s">
         <v>73</v>
       </c>
       <c r="F33" s="2" t="s">
         <v>146</v>
       </c>
       <c r="G33" s="2" t="s">