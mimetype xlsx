--- v1 (2026-08-13)
+++ v2 (2026-10-02)
@@ -165,108 +165,108 @@
 27.06.2023 Національне агентство направило доопрацьований вищезазначений проект Закону України (лист № 10-03/13874-23) до Кабінету Міністрів України.
 Проект Закону України зареєстровано у Верховній Раді України 04.07.2023 (Реєстр. № 9457).
 13.02.2024 надано висновок комітету ВРУ з питань антикорупційної політики про розгляд зазначеного законопроекту.
 17.07.2025 законопроект реєстр. № 9457 від  04.07.2023 знято з розгляду (відкликано відповідно до ч. 3 ст. 105 Закону України "Про Регламент Верховної Ради України" у зв'язку з припиненням повноважень Кабінету Міністрів України).
 Тому у зв'язку з недосягненням показника (індикатора) виконання, відповідний захід не може вважатись виконаним повністю.</t>
   </si>
   <si>
     <t>Partially implemented</t>
   </si>
   <si>
     <t>1.1.3.2.2</t>
   </si>
   <si>
     <t>Analyzing the practice of exercise by the National Agency in 2022-2024 of the powers to carry out anticorruption expert examinations of draft normative legal acts and periodic review of legislation for any provisions that could foster to corruption</t>
   </si>
   <si>
     <t>01.01.2025</t>
   </si>
   <si>
     <t>31.03.2025</t>
   </si>
   <si>
     <t>The analysis has been completed.</t>
   </si>
   <si>
-    <t>Станом на 31.03.2026 здійснюються підготовчі дії з метою організації проведення аналізу, передбаченого заходом 1.1.3.2.2</t>
+    <t>Станом на 30.06.2026 здійснюються підготовчі дії з метою організації проведення аналізу, передбаченого заходом 1.1.3.2.2.</t>
   </si>
   <si>
     <t>Not implemented</t>
   </si>
   <si>
     <t>1.1.3.2.3</t>
   </si>
   <si>
     <t>Developing proposals for the National Agency to update the Anticorruption Expert Examination Procedure and Methodology</t>
   </si>
   <si>
     <t>01.04.2025</t>
   </si>
   <si>
     <t>30.06.2025</t>
   </si>
   <si>
     <t>Procedure and Methodology update proposals have been developed and publicized for a public discussion.</t>
   </si>
   <si>
-    <t>Виконання заходу 1.1.3.2.3. не розпочато, оскільки потребує завершення здійснення аналізу, передбаченого заходом 1.1.3.2.2. Станом на 31.03.2026 не завершено здійснення відповідного аналізу.</t>
+    <t>Виконання заходу 1.1.3.2.3. не розпочато, оскільки потребує завершення здійснення аналізу, передбаченого заходом 1.1.3.2.2. Станом на 30.06.2026 не завершено здійснення відповідного аналізу.</t>
   </si>
   <si>
     <t>1.1.3.2.4</t>
   </si>
   <si>
     <t>Conducting a public discussion of proposals for the National Agency to update the Anticorruption Expert Examination Procedure and Methodology</t>
   </si>
   <si>
     <t>01.07.2025</t>
   </si>
   <si>
     <t>31.08.2025</t>
   </si>
   <si>
     <t>The public discussion has been conducted and its results have been made public.</t>
   </si>
   <si>
-    <t>Виконання заходу 1.1.3.2.4. не розпочато, оскільки потребує завершення здійснення аналізу, передбаченого заходом 1.1.3.2.2, а також розроблення пропозицій, передбачених заходом 1.1.3.2.3. Станом на 31.03.2026 не завершено здійснення відповідного аналізу та не розпочато розроблення відповідних пропозицій.</t>
+    <t>Виконання заходу 1.1.3.2.4. не розпочато, оскільки потребує завершення здійснення аналізу, передбаченого заходом 1.1.3.2.2, а також розроблення пропозицій, передбачених заходом 1.1.3.2.3. Станом на 30.06.2026 не завершено здійснення відповідного аналізу та не розпочато розроблення відповідних пропозицій.</t>
   </si>
   <si>
     <t>1.1.3.2.5</t>
   </si>
   <si>
     <t>Final revision (if needed) and approval of the updated Anticorruption Expert Examination Procedure and Methodology by the National Agency</t>
   </si>
   <si>
     <t>01.09.2025</t>
   </si>
   <si>
     <t>31.10.2025</t>
   </si>
   <si>
     <t>The Procedure and Methodology have been approved.</t>
   </si>
   <si>
-    <t>Виконання заходу 1.1.3.2.5. не розпочато, оскільки потребує завершення здійснення аналізу, передбаченого заходом 1.1.3.2.2, а також розроблення пропозицій, передбачених заходом 1.1.3.2.3. Станом на 31.03.2026 не завершено здійснення відповідного аналізу та не розпочато розроблення відповідних пропозицій.</t>
+    <t>Виконання заходу 1.1.3.2.5. не розпочато, оскільки потребує завершення здійснення аналізу, передбаченого заходом 1.1.3.2.2, а також розроблення пропозицій, передбачених заходом 1.1.3.2.3. Станом на 30.06.2026 не завершено здійснення відповідного аналізу та не розпочато розроблення відповідних пропозицій.</t>
   </si>
   <si>
     <t>1.1.3.2.6</t>
   </si>
   <si>
     <t>Ensuring that the Ministry of Justice (prior to the delegation of these powers to the National Agency) and the National Agency (after receiving the relevant powers) carry out anticorruption expert examination of all draft acts submitted to the Cabinet of Ministers of Ukraine for review</t>
   </si>
   <si>
     <t>31.12.2025</t>
   </si>
   <si>
     <t>Anticorruption expert examinations by the Ministry of Justice / National Agency cover 100 percent of draft laws submitted to the Cabinet of Ministers of Ukraine for review.</t>
   </si>
   <si>
     <t>Протягом 2023-2025 років Міністерством юстиції України забезпечено проведення антикорупційної експертизи всіх проектів актів, поданих на розгляд Кабінету Міністрів України.
 Додатково Міністерством юстиції України повідомляється, що протягом І півріччя 2026 року продовжувалось забезпечення проведення 100% антикорупційної експертизи проектів актів.
 Відповідні звіти розміщено на офіційному веб-сайті Міністерства юстиції України.</t>
   </si>
   <si>
     <t>1.1.3.3</t>
   </si>
   <si>
     <t>Conflicts, gaps, and other factors fostering corruption, which contribute to ambiguous interpretation and violation of the principle of legal certainty as well as corruption risks have been eliminated in the domain of anticorruption efforts and in the priority sectors identified in Section 3 of the Anticorruption Strategy</t>
   </si>
   <si>