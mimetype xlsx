--- v0 (2026-06-14)
+++ v1 (2026-08-15)
@@ -107,173 +107,189 @@
     <t>2.2.2.1.1</t>
   </si>
   <si>
     <t>Supporting the consideration in the Parliament of Ukraine (particularly if the President of Ukraine vetoes the draft law) of the Draft Law of Ukraine On the Fundamental Principles of State Oversight (Control) (registration number 5837 dated August 5, 2021)</t>
   </si>
   <si>
     <t>01.03.2023</t>
   </si>
   <si>
     <t>01.01.1970</t>
   </si>
   <si>
     <t>Ministry of Economy, Environment and Agriculture of Ukraine</t>
   </si>
   <si>
     <t>state budget</t>
   </si>
   <si>
     <t>within the established budget allocations for the relevant year</t>
   </si>
   <si>
     <t>The law has been signed by the President of Ukraine.</t>
   </si>
   <si>
     <t>В межах інформування щодо стану виконання заходу у ІІ-IV кварталах 2023, І-IV кварталах 2024 та І-ІІ кварталах 2025 року Мінекономіки було повідомлено про здійснення супроводження проєкту Закону України “Про основні засади державного нагляду (контролю)” (реєстраційний № 5837 від 5 серпня 2021 р.). 8 жовтня 2024 року проєкт було прийнято Верховною Радою України у першому читанні за основу.  За рішенням Комітету Верховної Ради України з питань економічної політики зазначений проєкт Закону було внесено на розгляд у другому читанні, проте 21 серпня 2025 р. його було відхилено та знято з розгляду.
-Звітуючи про виконання заходу у ІІІ кварталі 2025, Мінекономіки повідомило про супроводження у Верховній Раді України проєкту Закону України “Про основні засади державного нагляду (контролю)” (реєстраційний № 14030 від 11.09.2025), внесеного народними депутатами України Наталухою Д. А. та іншими. 1 жовтня 2025 Мінекономіки взято участь у засіданні Комітету з питань інтеграції України до Європейського Союзу, на якому Комітетом розглянуто зазначений проєкт Закону. 7 жовтня 2025 проєкт Закону прийнято у першому читанні за основу. 
+Звітуючи про виконання заходу у ІІІ кварталі 2025, Мінекономіки повідомило про супроводження у Верховній Раді України проєкту Закону України “Про основні засади державного нагляду (контролю)” (реєстраційний № 14030 від 11.09.2025), внесеного народними депутатами України Наталухою Д. А. та іншими. 1 жовтня 2025 Мінекономіки взято участь у засіданні Комітету з питань інтеграції України до Європейського Союзу, на якому Комітетом розглянуто зазначений проєкт Закону. 7 жовтня 2025 проєкт Закону прийнято у першому читанні за основу.
+Слід зазначити, що порівняння положень відхиленого законопроєкту № 5837 від 5 серпня 2021 р. та законопроєкту № 14030 від 11 вересня 2025 р. свідчить про їхню спрямованість на регулювання аналогічного предмета та концептуальну подібність запропонованих підходів регулювання. Зокрема, законопроєкт № 14030 за своєю структурою та основними положеннями значною мірою відтворює положення законопроєкту № 5837. Тому під час моніторингу цього заходу буде враховано вжиті Мінекономіки заходи щодо супроводження проєкту Закону №14030 від 11.09.2025. 
 Звітуючи про виконання заходу у IV кварталі 2025 року, Мінекономіки повідомляє, що 11.12.2025 Комітетом Верховної Ради України з питань економічного розвитку прийнято рішення рекомендувати Верховній Раді України за результатами розгляду у другому читанні проєкт Закону прийняти в другому читанні та в цілому з техніко-юридичними правками. Представники Мінекономіки брали участь у цьому засіданні Комітету.
 Звітуючи про виконання заходу у І кварталі 2026 року, Мінекономіки повідомляє, що 30.01.2026 та 03.03.2026 Комітетом Верховної Ради України з питань економічного розвитку повторно прийнято рішення рекомендувати Верховній Раді України за результатами розгляду у другому читанні проєкт Закону України про основні засади державного нагляду (контролю) (реєстр. № 14030) прийняти в другому читанні та в цілому з техніко-юридичними правками. Листами Мінекономіки від 24.12.2025 № 3632-01/90461-01 та від 19.02.2026 № 3632-01/17381-01 надано перелік підзаконних нормативно-правових актів, необхідних для забезпечення реалізації положень проєкту Закону України «Про основні засади державного нагляду (контролю)» (реєстр. № 14030) у разі набуття ним статусу Закону.
-З огляду на те, що зазначений проєкт (р.н.14030 від 11.09.2025) містить основні положення проєкту Закону України “Про основні засади державного нагляду (контролю)” (р.н. 5837 від 5 серпня 2021 р.), участь Мінекономіки у його супроводженні свідчить про наявність прогресу у виконанні заходу.
+З огляду на те, що зазначений проєкт (р.н.14030 від 11.09.2025) містить основні положення проєкту Закону України “Про основні засади державного нагляду (контролю)” (р.н. 5837 від 5 серпня 2021 р.), участь Мінекономіки у його супроводженні свідчив про наявність прогресу у виконанні заходу.
 Варто зазначити, що показником виконання заходу визначено "закон підписано Президентом України". 
-Станом на останній день звітного періоду, тобто 31 березня 2026 року, такий показник не досягнуто, оскільки законопроєкт (р.н.14030 від 11.09.2025) перебував на етапі другого читання у Верховній Раді України. 
-[...3 lines deleted...]
-    <t>Partially implemented</t>
+Відповідно до інформації, розміщеної на офіційному веб-сайті Верховної Ради України, 08.04.2026 закон було прийнято, 21.04.2026 закон повернуто з підписом від Президента України, відтак показник виконання цього заходу досягнуто.
+Оскільки протягом  строку виконання заходу Мінекономіки здійснювалось супроводження спочатку проєкту Закону України “Про основні засади державного нагляду (контролю)” (реєстраційний № 5837 від 5 серпня 2021 р, а надалі проєкту Закону України “Про основні засади державного нагляду (контролю)” (реєстраційний № 14030 від 11.09.2025), який містить ключові положення законопроекту №5837 від 05.08.2021, захід є виконаним.</t>
+  </si>
+  <si>
+    <t>Implemented</t>
   </si>
   <si>
     <t>0.0</t>
   </si>
   <si>
     <t>2.2.2.1.2</t>
   </si>
   <si>
     <t>Developing and submitting to the Cabinet of Ministers of Ukraine the draft Methodology of Assessment of the Effectiveness of State Oversight (Control)</t>
   </si>
   <si>
     <t>01.01.2024</t>
   </si>
   <si>
     <t>30.04.2024</t>
   </si>
   <si>
     <t>The Methodology has been approved.</t>
   </si>
   <si>
     <t>Мінекономіки розробило проєкт постанови Кабінету Міністрів України «Про затвердження Методики оцінки ефективності державного нагляду (контролю)», який листом від 13.11.2024 № 3632-01/81105-01 був направлений Кабінету Міністрів України.
 Проєкт був розглянутий 23.12.2024 на засіданні Урядового комітету з питань економічної, фінансової і правової політики, паливно-енергетичного комплексу, стратегічних галузей промисловості та правоохоронної діяльності та повернуто Мінекономіки з огляду, зокрема, на такі факти. 
 Відповідно до пункту 3 висновку Секретаріату Кабінету Міністрів України до цього проєкту під час проведення юридичної експертизи встановлено відсутність правової підстави для прийняття зазначеного проєкту, оскільки жодним законодавчим актом не передбачено повноваження Уряду України затверджувати Методику оцінки ефективності державного нагляду (контролю). За відсутності правової підстави Кабінет Міністрів України не може прийняти цю Методику.
 Разом з тим, статтею 19 проєкту Закону України «Про основні засади державного нагляду (контролю)» (реєстр. № 14030 від 11.09.2025) до повноважень центрального органу виконавчої влади, що забезпечує формування державної політики з питань нагляду (контролю) у сфері господарської діяльності (Мінекономіки відповідно до Положення про Міністерство економіки, довкілля та сільського господарства України, затвердженого постановою Кабінету Міністрів України від 21.07.2025 № 903), віднесено, зокрема, проведення оцінювання ефективності державного нагляду (контролю) та надання рекомендацій органам державного нагляду (контролю) за результатами його проведення. 
 Таким чином, після прийняття та набрання чинності проектом Закону № 14030 Мінекономіки набуде повноваження щодо оцінювання ефективності державного нагляду (контролю). 
-07 жовтня 2025 проект Закону прийнято Верховною Радою України у першому читанні за основу. 11.12.2025 Комітетом ВРУ з питань економічного розвитку прийнято рішення рекомендувати Верховній Раді України за результатами розгляду у другому читанні проєкт Закону прийняти в другому читанні та в цілому з техніко-юридичними правками. Станом на останній день звітного періоду, тобто 31 березня 2026 року,  законопроєкт (р.н.14030 від 11.09.2025) перебував на етапі другого читання у Верховній Раді України.
-Оскільки проєкт Методики був повернутий Мінекономіки й без набрання чинності згаданим вище Законом цей проєкт не може бути прийнятий, заходу присвоєно статус «Не виконано».</t>
+07 жовтня 2025 проект Закону прийнято Верховною Радою України у першому читанні за основу. 11.12.2025 Комітетом ВРУ з питань економічного розвитку прийнято рішення рекомендувати Верховній Раді України за результатами розгляду у другому читанні проєкт Закону прийняти в другому читанні та в цілому з техніко-юридичними правками. Під час моніторингу виконання заходу в ІІ кварталі 2026 року за інформацією, розміщеною на офіційному веб-сайті Верховної Ради України, встановлено, що 08.04.2026 відповідний закон прийнято під номером 4840-IX, 21.04.2026 закон набув чинності.
+ У п.1 ч.6 ст.28 Закону визначено Кабінету Міністрів України протягом шести місяців з дня, наступного за днем опублікування цього Закону привести свої нормативно-правові акти у відповідність із цим Законом; забезпечити приведення міністерствами та іншими центральними органами виконавчої влади їх нормативно-правових актів у відповідність із цим Законом.
+Оскільки:
+1) первинно СКМУ повернув Мінекономіки проєкт Методики у зв'язку з відсутністю правової підстави для прийняття зазначеного проекту,  
+2) станом на дату звітування щодо стану виконання заходу у ІІ кварталі 2026 року здійснюється приведення підзаконних нормативно-правових актів у відповідність до Закону України №4840-IX від 08.04.2026, 
+показник виконання заходу "Методику затверджено" не досягнуто, відтак заходу присвоєно статус «Не виконано».</t>
   </si>
   <si>
     <t>Not implemented</t>
   </si>
   <si>
     <t>2.2.2.1.3</t>
   </si>
   <si>
     <t>Developing the Electronic Risk Management System, which is a component of the Integrated Automated System of State Oversight (Control)</t>
   </si>
   <si>
     <t>з дня набрання чинності законом, зазначеним у підпункті 2.2.2.1.1</t>
   </si>
   <si>
     <t>12 місяців з дня набрання чинності законом, зазначеним у підпункті 2.2.2.1.1</t>
   </si>
   <si>
     <t>State Regulatory Service of Ukraine</t>
   </si>
   <si>
     <t>state budget and/or international technical assistance</t>
   </si>
   <si>
     <t>The Electronic Risk Management System has been developed.</t>
   </si>
   <si>
-    <t>Датою початку виконання заходу 2.2.2.1.3. визначено день набрання чинності законом, зазначеним у підпункті 2.2.2.1.1. Станом на І квартал 2026 року набрання чинності законом не відбулось, що свідчить про ненастання й строку виконання заходу 2.2.2.1.3.
-Водночас виконавцем заходу було забезпечно вжиття деяких дій, спрямованих на розроблення Електронної системи управління ризиками.
+    <t>Виконавцем заходу протягом попередніх періодів було забезпечно вжиття деяких дій, спрямованих на розроблення Електронної системи управління ризиками.
 Державна регуляторна служба України (ДРС), звітуючи про хід виконання заходу в ІІ кварталі 2023 року, повідомила, що:
 - 6 червня 2023 року в ДРС проведено нараду, зокрема, за участі менеджера проєкту з розробки Інтегрованої автоматизованої системи державного нагляду (контролю) (ІАС ДНК) – громадської організації «Офіс ефективного регулювання» (BRDO). Нарада була присвячена питанню створення Електронної системи управління ризиками, що є складовою ІАС ДНК.
 - наказом ДРС від 19.06.2023 № 89 створено робочу групу зі створення Електронної системи управління ризиками.
 - ДРС звернулася листом від 23.06.2023 № 2513/20-23 до Мінекономіки з пропозицією залучити ДРС до процесу розробки проекту Методики оцінки ефективності державного нагляду (контролю) (розробка цієї Методики передбачена іншим заходом Державної антикорупційної програми, 2.2.2.1.2, головним і єдиним виконавцем якого є Мінекономіки), оскільки розробка цієї Методики пов’язана із розробкою Електронної системи управління ризиками.
 Звітуючи, про хід виконання заходу в ІІІ кварталі 2023 року, ДРС повідомила, що 31 серпня 2023 року проведено засідання робочої групи щодо створення Електронної системи управління ризиками.
 Звітуючи, про хід виконання заходу в ІV кварталі 2023 року, ДРС повідомила, що:
 - у жовтні 2023 року ДРС підготовила та надала Мінекономіки пропозиції до проекту Методики оцінки ефективності державного нагляду (контролю) (лист ДРС від 03.10.2023 № 3900/20-23).
 - у листопаді ДРС направили листи до центральних органів виконавчої влади про надання інформації (про збір, облік органом та джерела даних про випадки настання негативних наслідків від провадження господарської діяльності у сфері, за яку орган відповідальний) для підготовки проекту Концепції Електронної системи управління ризиками (лист ДРС від 03.11.2023 № 4370/20-23). Отримано та опрацьовано 26 відповідей.
 - 30 листопада 2023 року проведено чергове засідання робочої групи щодо створення Електронної системи управління ризиками, з питань результатів роботи ІАС ДНК у 2023 році та перспектив на 2024 рік.
 Звітуючи, про хід виконання заходу в І кварталі 2024 року, ДРС повідомила, що:
 - 19.01.2024 відбулося друге засідання Робочої групи щодо створення Електронної системи управління ризиками (протокол від 19.01.2024 № 116-07/1).
 За результатами засідання опрацьовується:
 - проект Концепції створення Електронної системи управління ризиками;
 - зміни до Порядку функціонування інтегрованої автоматизованої системи державного нагляду (контролю), внесення відомостей до неї та строки розміщення цих відомостей, затвердженого постановою Кабінету Міністрів України від 24.05.2017 № 387;
 - проект постанови Кабінету Міністрів України щодо експериментального проекту про функціонування Електронної системи управління ризиками.
 Звітуючи, про хід виконання заходу в ІІ кварталі 2024 року, ДРС повідомила, що:
 - 18.06.2024 відбулося третє засідання Робочої групи щодо створення Електронної системи управління ризиками, за результатами якого членам робочої групи доручено активізувати доопрацювання проекту Концепції створення Електронної системи управління ризиками (протокол від 18.06.2024 № 116-07/3).
 - ДРС підготувала та надіслала до Мінекономіки проект постанови Кабінету Міністрів України «Про внесення змін до Порядку функціонування інтегрованої автоматизованої системи державного нагляду (контролю), внесення відомостей до неї та строки розміщення цих відомостей, затвердженого постановою Кабінету Міністрів України від 24.05.2017 № 387» (лист ДРС від 19.06.2024 № 2370/20-24).
 - напрацьовується проект постанови Кабінету Міністрів України щодо експериментального проекту про функціонування Електронної системи управління ризиками.
 Національне агентство з питань запобігання корупції не отримало нової інформації від ДРС щодо прогресу виконання цього заходу в ІІІ та ІV кварталах 2024 року.
 Звітуючи, про хід виконання заходу в І кварталі 2025 року, ДРС повідомила, що наказом ДРС від 22.01.2025 № 18 оновлено склад робочої групи щодо створення Електронної системи управління ризиками. 
 Звітуючи про хід виконання заходу у ІІІ кварталі 2025 року, ДРС повідомила. що в рамках виконання пункту 4. б) рішення РНБО від 21.07.2025 «Про запровадження правових і організаційних заходів щодо мораторію на безпідставні перевірки та втручання державних органів у діяльність бізнесу й стимулювання економічного зростання в Україні», введеного в дію Указом Президента України від 21.07.2025 № 538, щодо забезпечення розроблення та реалізації на плановій основі комплексу заходів, спрямованих на впровадження системи управління ризиками у сфері ДНК та запровадження механізму оцінки ефективності діяльності органів ДНК, передбачивши, зокрема, ризик-орієнтований підхід і цифровізацію – ДРС розроблено проект постанови Кабінету Міністрів України «Про внесення змін до Порядку функціонування інтегрованої автоматизованої системи державного нагляду (контролю), внесення відомостей до неї та строки розміщення цих відомостей, затвердженого постановою Кабінету Міністрів України від 24 травня 2017 року № 387», який спрямований на впровадження системи управління ризиками у сфері державного нагляду (контролю) та запровадження механізму оцінки ефективності діяльності органів державного нагляду (контролю) з ризик-орієнтовним підходом та цифровізацією. 
 Проект прийнято на засіданні Уряду (постанова КМУ від 25 вересня 2025 р. № 1189).
 Також в рамках виконання пункту 4. г) зазначеного рішення РНБО щодо забезпечення впровадження в експлуатацію відповідного модуля (управління ризиками) в ІАС ДНК впродовж липня-вересня ДРС проведено контактні зустрічі з ГО «Офіс ефективного регулювання (BRDO)» та представниками ДП «НАІС». ГО «Офіс ефективного регулювання (BRDO)» розроблено «Модуль формування плану перевірок на основі рейтингу суб’єктів господарювання за ступенем ризику» в ІАС ДНК та передано сертифікати ключів «Трембіта» для початку тестування з розробки та впровадження модуля. 
 Листом від 16.09.2025 № 4097/20-25 ДРС звернулася до ДП «НАІС» щодо проведення ними тестування та введення в експлуатацію модуля «Формування плану перевірок на основі рейтингу суб’єктів господарювання за ступенем ризику» в ІАС ДНК. 
-Звітуючи про виконання заходу у IV кварталі 2025 року ДРС повідомила, що ДП «НАІС» проведено повне тестування модуля «Формування плану перевірок на основі рейтингу суб’єктів господарювання за ступенем ризику» в ІАС ДНК, про що повідомлено ДРС листом ДП «НАІС» від 07.10.2025 № 5273/04-09. 
-[...3 lines deleted...]
-Разом з тим, розроблений «Модуль формування плану перевірок на основі рейтингу суб’єктів господарювання за ступенем ризику» в ІАС ДНК не може вважатися повноцінною Електронною системою управління ризиками, про яку йдеться у змісті заходу, оскільки не забезпечує усіх тих функцій, що передбачені для Електронної системи.
+Звітуючи про виконання заходу у IV кварталі 2025 року ДРС повідомила, що ДП «НАІС» проведено повне тестування модуля «Формування плану перевірок на основі рейтингу суб’єктів господарювання за ступенем ризику» в ІАС ДНК, про що повідомлено ДРС листом ДП «НАІС» від 07.10.2025 № 5273/04-09. ЦОВВ поінформовані про введення в експлуатацію "Модуля формування плану перевірок на основі рейтингу суб’єктів господарювання за ступенем ризику" в ІАС ДНК листом ДРС від 13.10.2025 № 4465/20-25. Технічним адміністратором АІС ДНК є ДП «НАІС», яке на договірній основі між ЦОВВ та ДП «НАІС» розпочато проведення навчань щодо роботи із нововведеннями системи. 
 Звітуючи про виконання заходу у І кварталі 2026 року, ДРС повідомляє, що станом на звітний період додаткові відомості відсутні. ДРС продовжує працювати над концепцією функціонування електронної системи управління ризиками, що є складовою Інтегрованої автоматизованої системи державного нагляду (контролю).
-З огляду на це, заходу присвоєно статус "Виконано частково".</t>
+У ІІ кварталі 2026 р. ДРС пропонує статус заходу «виконано», аргументуючи проведенням заходів щодо розроблення «Модуля формування плану перевірок на основі рейтингу суб’єктів господарювання за ступенем ризику» в ІАС ДНК. 
+За повідомленням ДРС, суть застосування Модуля формування плану перевірок на основі рейтингу суб’єктів господарювання за ступенем ризику (електронна система управління ризиками) полягає в наступному:
+- планування заходів державного нагляду (контролю) здійснюється в ІАС ДНК відповідно до статті 5 Закону України «Про основні засади державного нагляду (контролю) у сфері господарської діяльності».
+- для формування річних планів органи державного нагляду (контролю) визначають перелік суб’єктів господарювання та сферу нагляду та плановий період. Система автоматично оцінює ризики, формує рейтинг суб’єктів господарювання за ступенем ризику та перелік суб’єктів, які можуть бути включені до планових заходів контролю.
+- на підставі сформованого рейтингу органи державного нагляду (контролю) відбирають суб’єктів господарювання для включення до проєктів річних планів з урахуванням ступеня ризику та нарахованих балів. 
+Оцінюючи повідомлення ДРС, слід зазначити таке.
+1) Датою початку виконання заходу 2.2.2.1.3. визначено день набрання чинності законом, зазначеним у підпункті 2.2.2.1.1.
+У заході 2.2.2.1.1 йдеться про проект Закону України “Про основні засади державного нагляду (контролю)” (реєстраційний номер 5837 від 5 серпня 2021 р.), який до серпня 2025 року перебував на розгляді Верховної Ради України та 21 серпня 2025 року був відхилений та знятий з розгляду. Водночас за результатами моніторингу виконання заходу 2.2.2.1.1 у ІІ квартал 2026 року заходу 2.2.2.1.1. присвоєно статус «виконано» з огляду набрання 24.04.2026 чинності Законом України від 08.04.2026 № 4840-IX «Про основні засади державного нагляду (контролю)» (далі – Закон №4840-ІХ), який містить основні положення законопроекту реєст. № 5837 від 5 серпня 2021 р.
+Відтак датою початку виконання заходу 2.2.2.1.3. слід вважати 24.04.2026.
+Слід звернути увагу, що зміст заходу передбачає розроблення Електронної системи управління ризиками як складової інтегрованої автоматизованої системи державного нагляду (контролю), та, при цьому, початок виконання заходу пов’язується з набранням чинності Законом №4840-IX.
+Відтак захід полягає в розробці електронної системи управління ризиками, що є складовою системи, передбаченої «новим» Законом України «Про основні засади державного нагляду (контролю)», тобто з урахуванням редакції Закону №4840-ІХ - інтегрованої інформаційно-комунікаційної системи державного нагляду (контролю) (далі – ІІКС). При цьому, ІІКС, відповідно до перехідних положень Закону №4840-ІХ, запрацює з дня, наступного за днем оприлюднення на офіційному вебсайті ДРС повідомлення про введення в дію ІКС, але не раніше дня припинення чи скасування воєнного стану в Україні.
+2) Законом України «Про основні засади державного нагляду (контролю) у сфері господарської діяльності» від 05.04.2007 № 877-V, що втратить чинність з введенням в дію №4840-ІХ, передбачено інтегровану автоматизовану систему державного нагляду (контролю) (далі – ІАС ДНК). Станом на зараз, ця система розроблена та функціонує, технічним адміністратором системи є державне підприємство «Національні інформаційні системи», саме в межах цієї системи розроблено описаний ДРС Модуль формування плану перевірок на основі рейтингу суб’єктів господарювання за ступенем ризику.
+Наведене дає підстави вважати, що Модуль формування плану перевірок на основі рейтингу суб’єктів господарювання за ступенем ризику виконує деякі функції електронної системи управління ризиками у сфері державного нагляду (контролю).
+Разом з тим, розроблений Модуль не може вважатися таким, що повноцінно відповідає вимогам заходу до електронної системи ризиків, оскільки а) модуль не є складовою ІІКС, запровадження якої передбачено Законом №4840, б) ІІКС буде введено в дію не раніше дня припинення чи скасування воєнного стану в Україні.
+З огляду на, те що:
+- ДРС було вжито вичерпних заходів щодо розроблення Модуля формування плану перевірок на основі рейтингу суб’єктів господарювання за ступенем ризику, спрямованого на впровадження системи управління ризиками у сфері державного нагляду (контролю);
+- водночас відповідний модуль не є складовою ІІКС, запровадження якої передбачено Законом №4840 та відкладено до дня припинення чи скасування воєнного стану в Україні, заходу присвоєно статус «виконано частково».</t>
+  </si>
+  <si>
+    <t>Partially implemented</t>
   </si>
   <si>
     <t>2.2.2.2</t>
   </si>
   <si>
     <t>An audit of the current status of implementation of electronic auctions and systems for accessing a limited public resource has been conducted; the key methods used to bypass their restrictions have been identified; implementation of electronic auctions and systems for accessing a limited public resource has been completed, taking into account the findings of the audit (electronic workspace of the user, Prozorro.Sale electronic auctions)</t>
   </si>
   <si>
     <t>2.2.2.2.1</t>
   </si>
   <si>
     <t>Arranging an analytical study of normative legal acts that have instituted electronic auctions and the system for accessing a limited public resource as regards their actual implementation and functional capabilities, particularly in matters of access to natural resources</t>
   </si>
   <si>
     <t>31.05.2023</t>
   </si>
   <si>
     <t>State Service of Geology and Mineral Resources of Ukraine,
 State Forest Resources Agency of Ukraine,
 State Agency of Ukraine for the Development of Melioration, Fisheries and Food Programs</t>
   </si>
   <si>
     <t>The analytical study has been conducted and a report on its findings has been published.</t>
-  </si>
-[...1 lines deleted...]
-    <t>Implemented</t>
   </si>
   <si>
     <t>2.2.2.2.2</t>
   </si>
   <si>
     <t>Holding a presentation of the report on the findings of the analytical study indicated in subclause 2.2.2.2.1, followed by its expert discussion</t>
   </si>
   <si>
     <t>01.06.2023</t>
   </si>
   <si>
     <t>31.07.2023</t>
   </si>
   <si>
     <t>The expert discussion has been conducted and its results have been published.</t>
   </si>
   <si>
     <t>28 липня 2023 Мінекономіки на своєму офіційному вебсайті у розділі «Оголошення» оприлюднило звіт за результатами аналітичного дослідження нормативно-правових актів, якими впроваджені електронні аукціони та системи для доступу до обмеженого спільного ресурсу, щодо їх фактичного впровадження та функціональних можливостей, зокрема, у сфері доступу до природних ресурсів.
 11.01.2024 звіт за результатами аналітичного дослідження розміщено на офіційному вебсайті Мінекономіки у розділі «Обговорення проєктів документів».
 Також 11.01.2024 на офіційному вебсайті Мінекономіки у розділі «Оголошення» розміщено повідомлення про обговорення вказаного звіту та визначено строк надання пропозицій до нього, який складає 30 днів з дня його розміщення.
 Як повідомляє Мінекономіки, «станом на 11.02.2024 за результатами експертного обговорення зазначений звіт: підтримало 29 осіб; не підтримало 26 осіб; коментарі – відсутні».
 Під час моніторингу була підтверджена можливість надання коментарів до вказаного дослідження.
 Водночас в процесі моніторингу не вдалося визначити експертів, залучених до проведення обговорення та підтвердити факт оприлюднення результатів експертного обговорення.
 Індикатор виконання заходу полягає саме в тому, що експертне обговорення повинно бути проведеним та його результати оприлюднені. Оскільки, з одного боку, підтверджено
 - факт розміщення результатів дослідження на вебсайті Мінекономіки в розділі «Оголошення» з метою презентації їх громадськості,
@@ -359,74 +375,74 @@
 При цьому, варто зазначити, що відповідно до постанови Кабінету Міністрів України від 30 травня 2025 року №625 продовжено видачу деяких дозвільних документів (зокрема лісорубний квиток) у сфері лісового господарства в електронній формі до 1 червня 2027 р. у межах раніше започаткованого експериментального проекту. 
 3.Щодо рибальства
 Мінагрополітики спільно з Держрибагентством за результатами попередньо проведеного експерименту розробили постанову Кабінету Міністрів України від 22.12.2023 № 1347 «Деякі питання здійснення спеціального використання водних біоресурсів».
 Ця постанова затвердила Порядок здійснення спеціального використання водних біоресурсів. Цим Порядком, в тому числі врегульована процедура проведення аукціонів з продажу права на укладення договорів на право здійснення промислового рибальства або дослідного вилову (далі для спрощення називатимемо це «право на промисловий вилов риби») шляхом електронних торгів.
 Окрім того, захід передбачає нормативне впровадження не лише електронних аукціонів, а й електронних систем для доступу до обмеженого спільного ресурсу. Тобто електронних програм, які дозволять цифровізувати процедури отримання доступу до спільних ресурсів. І в галузі рибальства така електронна система існує. Йде мова про Єдину державну електронну систему управління галуззю рибного господарства (еРибальство).
 Функціонал системи  надає можливість, в тому числі укладання договору на право на промисловий вилов риби після перемоги особи в аукціоні та одержання відповідного дозволу. Ці юридичні дії є критично важливими кроками в процедурі отримання права на промисловий вилов риби після закінчення аукціону і завдяки системі «еРибальство» вони тепер цифровізовані, що також зменшує корупційні ризики в цій процедурі.
 На нормативному рівні питання функціонування системи «еРибальство» врегульовані ЗУ «Про рибне господарство, промислове рибальство та охорону водних біоресурсів» (зі змінами, внесеними Законом від 21.03.2023 № 2989-IX), вже згаданою вище Постановою КМУ від 22.12.2023 № 1347, Постановою КМУ від 8 вересня 2025 р. № 1109, якою затверджено порядок функціонування, наповнення та ведення Єдиної державної електронної системи управління галуззю рибного господарства “еРибальство” та деякими іншими нормативними актами.
 Прийняття Постанови КМУ від 22.12.2023 № 1347, а також передбачення на нормативному рівні, що деякі юридичні дії в рамках процедури отримання права на промисловий вилов риби здійснюються за допомогою системи «еРибальство», достатньо, щоб вважати захід виконаним в частині галузі рибальства.
 4. Щодо рибництва
 Якщо в галузі рибальства спільним ресурсом, до якого підприємець отримує доступ є власне водні біоресурси (перш за все, риба), то в галузі рибництва основним спільним ресурсом, до якого підприємцю потрібно отримати доступ, є водний об’єкт (його частина), який і буде використовуватися для розведення риби.
 Ознайомившись зі ст. 14 ЗУ «Про аквакультуру», можна зробити висновок, що, загалом, є дві процедури отримання такого водного об’єкта в користування.
 Перша стосується тих випадків, коли мова йде про водний об’єкт, що знаходиться в межах сухопутної території України й не є частиною моря. Іншими словами, мова йде про ставки, озера тощо. Такі водні об’єкти особам для зайняття рибництвом надають в оренду разом з землею під ними за договором оренди землі в комплексі з розташованим на ній водним об’єктом. Земельні ділянки в оренду за загальним правилом передаються за результатами земельних торгів. Земельні торги проводяться у формі електронного аукціону в порядку, визначеному Земельним кодексом України та ЗУ «Про оренду землі».
 Таким чином, можна зробити висновок, що ця процедура отримання водних об’єктів в оренду для зайняття рибництвом задовольняє вимоги заходу.
 Відмінною є ситуація щодо отримання в оренду водного простору морських вод. За Законом «Про аквакультуру» водний простір морських вод надається в оренду Кабінетом Міністрів України. Жодної процедури проведення будь-яких електронних торгів для цього на постійній основі не передбачено.
 З метою запровадити такий механізм Кабінет Міністрів України прийняв постанову від 14.10.2022 № 1191 «Деякі питання реалізації експериментального проекту із запровадження проведення аукціонів з продажу права на укладення договорів користування на умовах оренди акваторією (водним простором) внутрішніх морських вод, територіального моря, виключної (морської) економічної зони України для цілей морської аквакультури шляхом електронних торгів».
 Ця Постанова передбачає проведення експериментального проекту із запровадження процедури аукціонів з продажу права на укладення договорів користування на умовах оренди водного простору морських вод для цілей морської аквакультури шляхом електронних торгів. Цей експериментальний проект тривав протягом двох років, тобто до жовтня 2024 року.
 Як повідомляє Мінекономіки у своєму листі до Кабінету Міністрів України від 03.04.2024 № 3212-01/24312-01 з посиланням на інформацію Держрибагентства, «у зв’язку з триваючою збройною агресією російської федерації проти України, а також відсутністю доступу до акваторії (водного простору) внутрішніх морських вод, територіального моря, виключної (морської) економічної зони України, в рамках реалізації постанови Кабінету Міністрів України жодного аукціону не було проведено, що не дає змоги здійснити аналіз результативності експериментального проєкту».
 Варто зазначити, що під час моніторингу завдяки інформації від Мінагрополітики все ж таки вдалося віднайти запис в системі «Prozorro.Продажі» про проведення одного такого аукціону. Втім, лише один приклад не може слугувати належною базою для аналізу ефективності експериментального проєкту.
 Таким чином, у зв’язку з об’єктивними причинами, а саме триваючою збройною агресією ворога, війська якого діють, в тому числі й у водах територіального моря України, не має можливості належним чином провести такий експеримент.
 У зв’язку з цим поки що процедура надання в оренду водного простору морських вод для зайняття рибництвом залишається без змін, а в такому вигляду, в якому вона є зараз, вона не задовольняє вимоги цього заходу.
 Початкова редакція Державної антикорупційної програми визначала строком завершення виконання цього заходу лютий 2024 року. У зв'язку з цим у травні 2024 року при проведенні моніторингу за перший квартал 2024 року цьому заходу був присвоєний статус "Виконано частково". Однак, постановою Кабінету Міністрів України від 18.10.2024 р. № 1194 до Державної антикорупційної програми були внесені зміни, відповідно до яких, зокрема, строк завершення виконання цього заходу був продовжений до грудня 2025 року. У зв'язку з цим, статус виконання цього заходу був змінений на "Виконується". 
 Під час моніторингу у четвертому кварталі 2025 року у зв`язку з настанням дати завершення виконання заходу та з огляду на стан виконання, а саме:
 - відповідність вимогам заходу у сфері використання надр, рибальства, рибництва в межах сухопутних територій України;
 - невідповідність вимогам заходу у сфері використання лісів (строковість впровадження експерементального проекту) та рибництва в межах простору морських вод
 заходу присвоєно статус "виконано частково".
-У І кварталі 2026 року оновлень, які б свідчили про повне досягнення показника виконання заходу, не відбувалось.</t>
+У І та ІІ кварталах 2026 року оновлень, які б свідчили про повне досягнення показника виконання заходу, не відбувалось.</t>
   </si>
   <si>
     <t>2.2.2.2.5 (3)</t>
   </si>
   <si>
     <t>State Forest Resources Agency of Ukraine</t>
   </si>
   <si>
     <t>1. Як повідомило Держлісагентство в рамках інформування про стан виконання заходу, «відповідно до норм Лісового кодексу України не передбачено продаж через аукціони, в тому числі електронні, користування лісовими ресурсами, які належати до переліку спільних обмежених ресурсів. У разі надходження до Держлісагентства відповідного проєкту акта Кабінету Міністрів України на погодження, Держлісагентство розгляне його у встановленому порядку згідно з регламентом Кабінету Міністрів України від 18.07.2007 № 950».
 Керуючись цими міркуваннями Держлісагентство листом від 08.07.2024 № 14-06/3805-24 повідомило Міндовкілля про неможливість виконання Держлісагентством даного заходу та надало пропозицію щодо зняття виконання його з контролю.
 2. Водночас змістом заходу 2.2.2.2.5. є розроблення та подання Кабінетові Міністрів України проектів актів Кабінету Міністрів України щодо впровадження не тільки електронних аукціонів, а й інших систем для доступу до обмеженого спільного ресурсу на постійній основі з урахуванням проведених аналітичних досліджень.
 Так, постановою Кабінету Міністрів України від 12.05.2023 № 483 було запроваджено проведення експериментального проєкту з видачі лісорубного квитка, на підставі якого здійснюється заготівля деревини від усіх видів рубок у лісах України постійними лісокористувачами та власниками лісів, в електронній формі. Строки проведення експерименту – з 1 червня 2023 р. по 1 червня 2025 р. 
 Постановою Кабінету Міністрів України від 30.05.2025 № 625 продовжено проведення експериментального проєкту з видачі лісорубного квитка в електронній формі до 1 червня 2027 року.
 Видача лісорубного квитка в електронній формі є електронною публічною послугою, яка надається заявнику через Єдину екологічну платформу «ЕкоСистема» або засобами Єдиного державного вебпорталу електронних послуг (далі – Портал Дія) з подальшим відображенням інформації на Єдиній екологічній платформі «ЕкоСистема» та Порталі Дія.
 Згідно з п. 8 вказаної постанови Міністерству захисту довкілля та природних ресурсів доручено подати:
 - не пізніше ніж через два місяці з дня завершення реалізації експериментального проєкту Кабінетові Міністрів України звіт про результати його реалізації;
 - за результатами реалізації експериментального проєкту пропозиції щодо внесення змін до законодавчих актів та інших актів законодавства.
 Реалізація відповідного експериментального проєкту триває.
 Початкова редакція Державної антикорупційної програми визначала строком завершення виконання цього заходу лютий 2024 року. У зв'язку з цим у травні 2024 року при проведенні моніторингу за перший квартал 2024 року цьому заходу був присвоєний статус "Не виконано". Однак, постановою Кабінету Міністрів України від 18.10.2024 р. № 1194 до Державної антикорупційної програми були внесені зміни, відповідно до яких, зокрема, строк завершення виконання цього заходу був продовжений до грудня 2025 року. У зв'язку з цим, статус виконання цього заходу був змінений на "Виконується".
 Під час моніторингу у четвертому кварталі 2025 року у зв`язку з настанням дати завершення виконання заходу та з огляду на стан виконання, а саме:
 - строковість впровадження експерементального проекту з видачі лісорубного квитка в електронній формі 
 заходу присвоєно статус "виконано частково".
-Оскільки під час моніторингу у першому кварталі 2026 року не було виявлено даних, які б свідчили про повне виконання, статус заходу залишається "виконано частково".</t>
+Оскільки під час моніторингу стану виконання заходів у І та ІІ кварталах 2026 року не було виявлено даних, які б свідчили про повне виконання, статус заходу залишається "виконано частково".</t>
   </si>
   <si>
     <t>2.2.2.2.5 (4)</t>
   </si>
   <si>
     <t>State Service of Geology and Mineral Resources of Ukraine</t>
   </si>
   <si>
     <t>The procedure for granting special permits for subsurface use and the procedure for extending their term, re-issuing, amending, suspending, cancelling, grounds for refusal to grant, extend, amend the agreement on the terms of subsurface use, etc. are set out in Articles 16 to 16-6 of the Code on Subsurface of Ukraine.
 The submission of an application together with the necessary documents for obtaining, extending the term of a special permit for subsurface use, amending it, as well as amending the agreement on the terms of subsurface use, is carried out by the applicant in electronic form through the subsurface user's electronic cabinet on the State Geological Web Portal, which is developed and maintained by the central executive authority implementing the state policy in the area of geological exploration and rational use of subsurface resources.
 The Procedure for Holding an Auction (Electronic Bidding) for the Sale of a Special Permit for Subsurface Use was approved by Resolution of the Cabinet of Ministers of Ukraine dated September 23, 2020 No. 993.
 The Law of Ukraine dated December 1, 2022 No. 2805-IX amended certain legislative acts of Ukraine to improve legislation in the area of subsurface use.
 Hence, amendments were made to the Procedure for Holding an Auction (Electronic Bidding) for the Sale of a Special Permit for Subsurface Use, approved by Resolution of the Cabinet of Ministers of Ukraine dated September 23, 2020 No. 993.
 The Resolution of the Cabinet of Ministers of Ukraine dated July 4, 2023 No. 749 On Amendments and Invalidation of Certain Resolutions of the Cabinet of Ministers of Ukraine on Subsurface Use, which entered into force on July 26, 2023, amended the Procedure for Holding an Auction (Electronic Bidding) for the Sale of a Special Permit for Subsurface Use.
 The amendments shorten a number of terms related to the announcement of the first and subsequent auctions.
 It is also established that the amount of the guarantee deposit shall be 20 per cent of the initial price of the lot, but not less than 10000000 (ten million) UAH for mineral resources that are of strategic importance for the sustainable development of the economy and the defense capability of the state, 20000000 (twenty million) UAH for hydrocarbons, 2000000 (two million) UAH for mineral deposits and/or subsurface areas containing sand, and 1000000 (one million) UAH for other minerals (except for the lot for the sale of a special permit for geological exploration, including exploratory and industrial development, extraction of groundwater (including mineral water) for all needs).
 Therefore, given the regulation in place and its up-to-date status, the measure can be considered to have been implemented in a timely manner and in full.</t>
   </si>
   <si>
     <t>2.2.2.2.5 (5)</t>
   </si>
   <si>
     <t>State Agency of Ukraine for the Development of Melioration, Fisheries and Food Programs</t>
   </si>
   <si>
@@ -435,86 +451,86 @@
 1. Щодо рибальства. Мінагрополітики спільно з Держрибагентством за результатами попередньо проведеного експерименту розробили постанову Кабінету Міністрів України від 22.12.2023 № 1347 «Деякі питання здійснення спеціального використання водних біоресурсів».
 Ця постанова затвердила Порядок здійснення спеціального використання водних біоресурсів. Цим Порядком, в тому числі врегульована процедура проведення аукціонів з продажу права на укладення договорів на право здійснення промислового рибальства або дослідного вилову шляхом електронних торгів.
 На сьогодні електронні торги з продажу права на промисловий вилов риби проводяться за допомогою електронної системи «Прозорро.Продажі».
 Окрім того, захід передбачає нормативне впровадження не лише електронних аукціонів, а й електронних систем для доступу до обмеженого спільного ресурсу. Тобто електронних програм, які дозволять цифровізувати процедури отримання доступу до спільних ресурсів. І в галузі рибальства така електронна система існує. Йде мова про Єдину державну електронну систему управління галуззю рибного господарства, основний модуль якої було введено в експлуатацію у 2023 році.
 Функціонал системи надає можливість, в тому числі укладання договору на право здійснення промислового рибальства або дослідного вилову після перемоги особи в аукціоні та одержання відповідного дозволу. Ці юридичні дії є критично важливими кроками в процедурі отримання права на здійснення промислового рибальства чи дослідного вилову після закінчення аукціону і завдяки системі «еРибальство» вони тепер цифровізовані, що також зменшує корупційні ризики в цій процедурі.
 На нормативному рівні питання функціонування системи врегульовані ЗУ «Про рибне господарство, промислове рибальство та охорону водних біоресурсів» (зі змінами, внесеними Законом від 21.03.2023 № 2989-IX), вже загаданою вище Постановою КМУ від 22.12.2023 № 1347, Порядком функціонування, наповнення та ведення Єдиної державної електронної системи управління галуззю рибного господарства еРибальство, затвердженим постановою КМУ від 8 вересня 2025 р. № 1109 та деякими іншими нормативно-правовими актами.
 Прийняття Постанови КМУ від 22.12.2023 № 1347, а також передбачення на нормативному рівні, що деякі юридичні дії в рамках процедури отримання права на зайняття промисловим рибальством або дослідним виловом здійснюються за допомогою системи «еРибальство», достатньо, щоб вважати захід виконаним в частині галузі рибальства.
 2. Щодо рибництва ситуація є складнішою. Якщо в галузі рибальства спільним ресурсом, до якого підприємець отримує доступ є власне водні біоресурси (перш за все, риба), то в галузі рибництва основним спільним ресурсом, до якого підприємцю потрібно отримати доступ, є водний об’єкт (його частина), який і буде використовуватися для розведення риби.
 Ознайомившись зі ст. 14 ЗУ «Про аквакультуру», можна зробити висновок, що, загалом, є дві процедури отримання такого водного об’єкта в користування.
 Перша стосується тих випадків, коли мова йде про водний об’єкт, що знаходиться в межах сухопутної території України й не є частиною моря. Іншими словами, мова йде про ставки, озера тощо. Такі водні об’єкти особам для зайняття рибництвом надають в оренду разом з землею під ними за договором оренди землі в комплексі з розташованим на ній водним об’єктом. Земельні ділянки в оренду за загальним правилом передаються за результатами земельних торгів. Земельні торги проводяться у формі електронного аукціону в порядку, визначеному Земельним кодексом України та ЗУ «Про оренду землі».
 Таким чином, можна зробити висновок, що ця процедура отримання водних об’єктів в оренду для зайняття рибництвом задовольняє вимоги заходу.
 Відмінною є ситуація щодо отримання в оренду водного простору морських вод. За Законом «Про аквакультуру» водний простір морських вод надається в оренду Кабінетом Міністрів України. Жодної процедури проведення будь-яких електронних торгів для цього на постійній основі не передбачено.
 З метою запровадити такий механізм Кабінет Міністрів України прийняв постанову від 14.10.2022 № 1191 «Деякі питання реалізації експериментального проєкту із запровадження проведення аукціонів з продажу права на укладення договорів користування на умовах оренди акваторією (водним простором) внутрішніх морських вод, територіального моря, виключної (морської) економічної зони України для цілей морської аквакультури шляхом електронних торгів».
 Ця Постанова передбачає проведення експериментального проєкту із запровадження процедури аукціонів з продажу права на укладення договорів користування на умовах оренди водного простору морських вод для цілей морської аквакультури шляхом електронних торгів. Цей експериментальний проєкт тривав протягом двох років, тобто до жовтня 2024 року.
 Як повідомляє Мінекономіки у своєму листі до Кабінету Міністрів України від 03.04.2024 № 3212-01/24312-01 з посиланням на інформацію Держрибагентства, «у зв’язку з триваючою збройною агресією російської федерації проти України, а також відсутністю доступу до акваторії (водного простору) внутрішніх морських вод, територіального моря, виключної (морської) економічної зони України, в рамках реалізації постанови Кабінету Міністрів України жодного аукціону не було проведено, що не дає змоги здійснити аналіз результативності експериментального проєкту».
 Варто зазначити, що під час моніторингу завдяки інформації від Мінагрополітики вдалося віднайти запис в системі «Prozorro.Продажі» про проведення одного такого аукціону. Втім, лише один приклад не може слугувати належною базою для аналізу ефективності експериментального проєкту.
 Таким чином, у зв’язку з об’єктивними причинами, а саме триваючою збройною агресією ворога, війська якого діють, в тому числі й у водах територіального моря України, не має можливості належним чином провести такий експеримент.
 У зв’язку з цим поки що процедура надання в оренду водного простору морських вод для зайняття рибництвом залишається без змін, а в такому вигляду, в якому вона є зараз, вона не задовольняє вимоги цього заходу.
 Під час звітування про стан виконання заходу за IV квартал 2025 року Держрибагенство повідомило, що створення додаткових сервісів із запровадження електронних аукціонів та систем для доступу до обмеженого спільного ресурсу на постійній основі з урахуванням проведених аналітичних досліджень у IV кварталі 2025 року не відбувалося.
 У звітному повідомлені Держрибагентства за І квартал 2026 року також відсутня інформація про розроблення нових проектів актів Кабінету Міністрів України щодо впровадження електроннних аукціонів чи систем для доступу до обмеженого спільного ресурсу. 
 Початкова редакція Державної антикорупційної програми визначала строком завершення виконання цього заходу лютий 2024 року. У зв'язку з цим у травні 2024 року при проведенні моніторингу за перший квартал 2024 року цьому заходу був присвоєний статус "Виконано частково". Однак, постановою Кабінету Міністрів України від 18.10.2024 р. № 1194 до Державної антикорупційної програми були внесені зміни, відповідно до яких, зокрема, строк завершення виконання цього заходу був продовжений до грудня 2025 року. У зв'язку з цим, статус виконання цього заходу був змінений на "Виконується".
 Під час моніторингу у четвертому кварталі 2025 року у зв`язку з настанням дати завершення виконання заходу та з огляду на стан виконання, а саме:
 - відповідність вимогам заходу у сфері рибальства та рибництва в межах сухопутних територій України;
 - невідповідність вимогам заходу у сфері рибництва в межах простору морських вод
 заходу присвоєно статус "виконано частково".
-Під час моніторингу у І кварталі 2026 року не було виявлено даних, які б свідчили про повне досягнення показника виконання, тому статус заходу залишається «Виконано частково».</t>
+Під час моніторингу у І та ІІ кварталах 2026 року не було виявлено даних, які б свідчили про повне досягнення показника виконання, тому статус заходу залишається «Виконано частково».</t>
   </si>
   <si>
     <t>2.2.2.2.6 (2)</t>
   </si>
   <si>
     <t>Implementing electronic auctions and systems for accessing a limited public resource on a permanent basis and fully</t>
   </si>
   <si>
     <t>день набрання чинності актами, зазначеними у підпункті 2.2.2.2.5</t>
   </si>
   <si>
     <t>12 місяців з дня набрання чинності актами, зазначеними у підпункті 2.2.2.2.5</t>
   </si>
   <si>
     <t>state budget and/or international technical assistance funds</t>
   </si>
   <si>
     <t>within the established budget allocations for the relevant year and/or within the limits of international technical funds</t>
   </si>
   <si>
     <t>Electronic auctions and systems for accessing a limited public resource have been implemented on a permanent basis and fully functional.</t>
   </si>
   <si>
     <t>1. Щодо впровадження електронних аукціонів 
 Постановою Кабінету Міністрів України від 26.07.2022  № 834 у додаток до постанови Кабінету Міністрів України від 30.12.2021 № 1433, яка визначає перелік видів продукції, торгівля якими здійснюється виключно на організованих товарних ринках внесено деревину (лісоматеріали)
 З огляду на зазначені зміни Держлісагентство забезпечує доступ до такого обмеженого спільного ресурсу як деревина (лісоматеріали) через біржові торги, план та графік яких розміщені на сайті ДП "ЛІАЦ" за посиланнями:
 https://www.ukrforest.com/auction_next 
 2. Щодо впровадження електронних систем для доступу до обмеженого спільного ресурсу
 Постановою Кабінету Міністрів України від 12.05.2023 № 483 було запроваджено проведення експериментального проєкту з видачі лісорубного квитка, на підставі якого здійснюється заготівля деревини від усіх видів рубок у лісах України постійними лісокористувачами та власниками лісів, в електронній формі. Строки проведення експерименту – з 1 червня 2023 р. по 1 червня 2025 р. 
 Постановою Кабінету Міністрів України від 30.05.2025 № 625 продовжено проведення експериментального проєкту з видачі лісорубного квитка в електронній формі до 1 червня 2027 року.
 Видача лісорубного квитка в електронній формі є електронною публічною послугою, яка надається заявнику через Єдину екологічну платформу «ЕкоСистема» або засобами Єдиного державного вебпорталу електронних послуг (Портал Дія) з подальшим відображенням інформації на Єдиній екологічній платформі «ЕкоСистема» та Порталі Дія.
 Згідно з п. 8 вказаної постанови Міністерству захисту довкілля та природних ресурсів доручено подати:
 - не пізніше ніж через два місяці з дня завершення реалізації експериментального проєкту Кабінетові Міністрів України звіт про результати його реалізації;
 - за результатами реалізації експериментального проєкту пропозиції щодо внесення змін до законодавчих актів та інших актів законодавства.
-Отже, оскільки реалізація відповідного експериментального проєкту триває, станом на І квартал 2026 р. видача лісорубного квитка не має ознак упровадження системи доступу до відповідного обмеженого спільного ресурсу на постійній основі.
+Отже, оскільки реалізація відповідного експериментального проєкту триває, станом на ІІ квартал 2026 р. видача лісорубного квитка не має ознак упровадження системи доступу до відповідного обмеженого спільного ресурсу на постійній основі.
 З огляду на це захід 2.2.2.2.6.(2) є виконаним частково.</t>
   </si>
   <si>
     <t>2.2.2.2.6 (5)</t>
   </si>
   <si>
     <t>Держрибагентство є органом, що реалізує державну політику у сфері рибного господарства, складовими якого є рибальство та рибництво (аквакультура).
 З огляду на це, обсяг тих дій, що повинне зробити Держрибагентство на виконання цього заходу складається з двох частин, а саме впровадження електронних аукціонів та систем для доступу до обмеженого спільного ресурсу як для галузі рибальства, так і для галузі рибництва.
 1. Почнемо з рибальства. Мінагрополітики спільно з Держрибагентством на підставі попередньо проведеного експерименту було розроблено постанову Кабінету Міністрів України від 22.12.2023 № 1347 «Деякі питання здійснення спеціального використання водних біоресурсів». Ця постанова затвердила Порядок здійснення спеціального використання водних біоресурсів. Цим Порядком, в тому числі врегульована процедура проведення аукціонів з продажу права на укладення договорів на право здійснення промислового рибальства або дослідного вилову (далі для спрощення називатимемо це «право на промисловий вилов риби») шляхом електронних торгів.
 На сьогодні електронні торги з продажу права на промисловий вилов риби проводяться за допомогою електронної системи «Прозорро.Продажі».
 Фактично, предметом продажу на таких аукціонах виступає право на укладення відповідного договору, проєкт якого розміщується на одному з електронних майданчиків, на якому, власне, й проводитиметься аукціон. У цих проєктах договорів вже вказані види водних біоресурсів (перш за все, риба), право на вилов яких надаватиметься за цим договором, обсяги їх вилову, а також водний об’єкт, право вилову в якому й надається за договором.
 На вебсайті «Прозорро.Продажі» користувачі можуть переглядати інформацію про умови розміщених на електронних майданчиках договорів. Обравши лот, який її цікавить, особа сплачує гарантійний внесок, реєстраційний внесок на банківський рахунок оператора електронного майданчика та подає заявку про участь в аукціоні через свій особистий кабінет на електронному майданчику для реєстрації себе як учасника аукціону.
 У разі дотримання описаної вище процедури користувач допускається до участі в аукціоні.
 Сам аукціон проводиться шляхом електронних торгів. Після завершення аукціону, переможець на підставі протоколу аукціону, який також формується автоматично за допомогою функціоналу системи «Прозорро.Продажі», укладає з організатором аукціону, яким виступає Держрибагентство, договір на право на промисловий вилов риби. Після укладення такого договору переможець аукціону ще раз звертається до Держрибагентства для отримання дозволу на спеціальне використання водних біоресурсів у рибогосподарських водних об’єктах (їх частинах).
 Інформація щодо проведення аукціонів та їхній результат розміщено на сайті Держрибагентства.
 У І кварталі 2026 року, за повідомленням органу, було проведено 102 аукціони.
 Окрім того, захід передбачає впровадження не лише електронних аукціонів, а й електронних систем для доступу до обмеженого спільного ресурсу. Тобто електронних програм, які дозволять цифровізувати процедури отримання доступу до спільних ресурсів. І в галузі рибальства така електронна система вже існує. Йде мова про Єдину державну електронну систему управління галуззю рибного господарства (еРибальство).
 Ця система є важливим елементом процедури укладення договорів на право на промисловий вилов риби та отримання відповідних спеціальних дозволів. Функціонал системи «еРибальство» надає можливість, в тому числі укладання договору на право на промисловий вилов риби після перемоги особи в аукціоні та одержання відповідного дозволу. Так, вже з 5 липня 2024 року розпочали роботу відповідні компоненти системи «еРибальство», а саме Е-Договір та Е-Дозвіл. Укладення договору та отримання спеціального дозволу – це юридичні дії, які є критично важливими кроками в процедурі отримання права на промисловий вилов риби після закінчення аукціону і завдяки системі «еРибальство» вони тепер цифровізовані, що також зменшує корупційні ризики в цій процедурі.
 2. Щодо рибництва ситуація є складнішою. Якщо в галузі рибальства спільним ресурсом, до якого підприємець отримує доступ є власне водні біоресурси (перш за все, риба), то в галузі рибництва основним спільним ресурсом, до якого підприємцю потрібно отримати доступ, є водний об’єкт (його частина), який і буде використовуватися для розведення риби.
 Ознайомившись зі ст. 14 ЗУ «Про аквакультуру», можна зробити висновок, що, загалом, є дві процедури отримання такого водного об’єкта в користування.
 Перша стосується тих випадків, коли мова йде про водний об’єкт, що знаходиться в межах сухопутної території України й не є частиною моря. Іншими словами, мова йде про ставки, озера тощо. Такі водні об’єкти особам для зайняття рибництвом надають в оренду разом з землею під ними за договором оренди землі в комплексі з розташованим на ній водним об’єктом. Земельні ділянки в оренду за загальним правилом передаються за результатами земельних торгів. Земельні торги проводяться у формі електронного аукціону в порядку, визначеному Земельним кодексом України та ЗУ «Про оренду землі», на базі електронної системи «Прозорро.Продажі».
 Таким чином, можна зробити висновок, що ця процедура отримання водних об’єктів в оренду для зайняття рибництвом задовольняє вимоги заходу.
 Відмінною є ситуація щодо отримання в оренду водного простору морських вод. За Законом «Про аквакультуру» водний простір морських вод надається в оренду Кабінетом Міністрів України. Жодної процедури проведення будь-яких електронних торгів для цього на постійній основі не передбачено.
 З метою запровадити такий механізм Кабінет Міністрів України прийняв постанову від 14.10.2022 № 1191 «Деякі питання реалізації експериментального проєкту із запровадження проведення аукціонів з продажу права на укладення договорів користування на умовах оренди акваторією (водним простором) внутрішніх морських вод, територіального моря, виключної (морської) економічної зони України для цілей морської аквакультури шляхом електронних торгів».
 Ця Постанова передбачає проведення експериментального проєкту із запровадження процедури аукціонів з продажу права на укладення договорів користування на умовах оренди водного простору морських вод для цілей морської аквакультури шляхом електронних торгів. Цей експериментальний проєкт тривав протягом двох років, тобто до жовтня 2024 року.
@@ -613,93 +629,102 @@
   </si>
   <si>
     <t>Access to current information about natural resources has been opened.</t>
   </si>
   <si>
     <t>У зв’язку з ліквідацією у липні 2025 року Мінагрополітики та Міндовкілля, які визначалися головними рівнозначними виконавцями цього заходу, та покладенням їхніх функцій на Мінекономіки, під час моніторингу стану виконання заходу враховуватимуться результати діяльності ліквідованих міністерств у попередніх звітних періодах.
 Мінекономіки, зважаючи на передані від Міндовкілля та Мінагрополітики функції, є органом, що формує державну політику у таких сферах, що стосуються змісту заходу:
 - розвиток водного господарства, управління, використання та відтворення поверхневих водних ресурсів;
 - геологічне вивчення та раціональне використання надр;
  - лісове господарство;
 - рибне господарство.
 1. З метою забезпечення доступу громадян до інформації щодо водних об’єктів України Держводагентством здійснюється ведення геопорталу «Водні ресурси України», який містить всебічну інформацію щодо державного водного кадастру – облік поверхневих водних об’єктів та знаходиться за посиланням http://geoportal.davr.gov.ua:81.
 Відповідно до постанови Кабінету Міністрів України від 12.03.2022 № 263 «Деякі питання забезпечення функціонування інформаційно-комунікаційних систем, електронних комунікаційних систем, публічних електронних реєстрів в умовах воєнного стану» доступ до геопорталу обмежено.
 Інформація стосовно проведених досліджень якості поверхневих вод попередньо публікувалась на сайті Держводагентства шляхом ведення програмної вебсистеми «Моніторинг та екологічна оцінка водних ресурсів» (http://monitoring.davr.gov.ua).
 Замість  веб-системи «Моніторинг та екологічна оцінка водних ресурсів України» запроваджена система «Є-моніторинг» - єдина система Держводагентства України, яка  збирає, аналізує і зберігає показники якісного стану поверхневих вод. Дані системи "є-Моніторинг" є публічно досутпними і під час воєнного стану. 
 Крім того, Держводагентством забезпечено публікацію даних моніторингу на порталі відкритих даних.
 2. Державна служба геології та надр України, відповідно до постанови Кабінету Міністрів України від 21.10.2015 № 835 «Про затвердження Положення про набори даних, які підлягають оприлюдненню у формі відкритих даних» та наказу Державної служби геології та надр України від 04.05.2023 № 227, оприлюднює дані про обсяги запасів і видобутку корисних копалин, а також надання спеціальних дозволів на користування надрами. Відкриті дані оприлюднені на Єдиному державному вебпорталі відкритих даних (https://data.gov.ua/organization/derzhavna-sluzhba-heolohiyi-ta-nadr-ukrayiny).
 З огляду на те, що відповідні профільні органи координувались Міндовкілля, а надалі Мінекономіки, захід в частині відкриття доступу до інформації про водні ресурси та надра можна вважати виконаним.
 3. Інформація про лісові ресурси відображена у Державному лісовому кадастрі та оприлюднена на Єдиному державному веб-порталі відкритих даних.
 Останнє оновлення відбулося 15.07.2025, частота оновлення набору даних визначена як щорічна. Однак, відомості Державного лісового кадастру наведені станом на 01.01.2011 року.
 4. Мінекономіки, а до липня 2025 року Міндовкілля, визначено відповідальним за організацію в Україні державного обліку тварин, а також ведення на його основі державного кадастру тваринного світу. Інформація з цього кадастру опублікована на Порталі відкритих даних.
 5. Одним із повноважень Мінекономіки, переданих від Мінагрополітики, є щорічне затвердження лімітів спеціального використання водних біоресурсів (якщо говорити спрощено, мова йде про ліміти вилову риби). Ліміти встановлюються стосовно кожного виду водних біоресурсів (риби) у тих чи інших водних об’єктах. Так, встановлюються ліміти вилову в Азовському морі та його затоках, Чорному морі та його затоках, причорноморських лиманах, пониззі річки Дністер та Дністровському лимані, річці Дунай, а також в інших рибогосподарських водних об’єктах. Ці ліміти дають змогу побачити максимально можливу кількість риби того чи іншого виду, яку можна буде виловити з тієї чи іншої водойми протягом року. Ліміти встановлюються не для конкретного підприємця, вони є загальними. При наданні дозволу на промислове рибальство чи дослідний вилов, Держрибагентство встановлює для підприємця, який отримує дозвіл, квоти добування (вилову) в межах цих лімітів.
 Оскільки ліміти затверджуються наказом Мінагрополітики (надалі – Мінекономіки), їх можна легко знайти у вільному доступі як і будь-який нормативно-правовий акт.
 6. Держрибагентство розробило та ввело в експлуатацію Єдину державну електронну систему управління галуззю рибного господарства («еРибальство»). Як вказує стаття 27-2 Закону України «Про рибне господарство, промислове рибальство та охорону водних біоресурсів» система «еРибальство» повинна, в тому числі містити інформацію про водні біоресурси та їх обіг, а також про рибогосподарські водні об’єкти (їх частини). При чому, під рибогосподарським водним об’єктом розуміється не лише водний об’єкт, який вже використовується для рибного господарства, але й водний об’єкт, який може використовуватися з такою метою.
 За повідомленням Мінагрополітики за ІІ квартал 2025 рік, функціональний компонент системи «еРибальство», відповідальний за державний облік рибогосподарських водних об’єктів (їх частин), перебував в розробці.
-За повідомленням Мінекономіки у І кварталі 2026, розпочато тестування модуля «еСтавок», як додаткового сервісу системи управління галуззю рибного господарства «еРибальство». Між Держрибагентством та ФАО буде укладено контракт. Укладено контракт між ФАО та компанією розробником щодо подальшого доопрацювання програмного забезпечення «еРибальство» та розробки компонента «еРибальство» – «еСтавок».
+За повідомленням Мінекономіки у І кварталі 2026, розпочато тестування модуля «еСтавок», як додаткового сервісу системи управління галуззю рибного господарства «еРибальство». Між Держрибагентством та ФАО буде укладено контракт. Укладено контракт між ФАО та компанією розробником щодо подальшого доопрацювання програмного забезпечення «еРибальство» та розробки компонента «еРибальство» – «еСтавок». У ІІ кварталі 2026 року Мінекономіки зазначило аналогічну інформацію.
 Звітуючи про виконання заходу IV кварталі 2025, Мінекономіки також повідомило про розроблення проєкту розпорядження Кабінету Міністрів України «Про затвердження плану заходів щодо вирішення питань, які стосуються виконання рішення VII/8r сьомої сесії Наради Сторін Конвенції про доступ до інформації, участь громадськості в процесі прийняття рішень та доступ до правосуддя з питань, що стосуються довкілля (Орхуської Конвенції) на 2026 рік» з метою забезпечення виконання Україною рішення VII/8r сьомої сесії Наради Сторін Орхуської Конвенції.
-Крім цього, звітуючи про виконання заходу у І кварталі 2026 Мінекономіки зазначено про надання таких наборів даних для розміщення на Порталі відкритих данихі: ліміти на спеціальне використання природних ресурсів у межах територій та об’єктів природно-заповідного фонду загальнодержавного значення; перелік дозволів на імпорт та експорт видів дикої фауни і флори, сертифікатів на пересувні виставки, реекспорт та інтродукцію з моря зазначених зразків, за винятком осетрових риб і виробленої з них продукції; державний кадастр територій та об’єктів природно-заповідного фонду; Червона книга України; Зелена книга України; перелік дозволів на транзитне переміщення не зареєстрованих в Україні генетично модифікованих організмів; перелік дозволів на проведення державної апробації (випробування) генетично модифікованих організмів у відкритій системі; перелік дозволів на спеціальне використання об’єктів тваринного світу; перелік дозволів на спеціальне використання (добування, збирання) об’єктів Червоної книги України.
+Крім цього, звітуючи про виконання заходу у І та ІІ кварталах 2026 Мінекономіки зазначено про надання таких наборів даних для розміщення на Порталі відкритих даних: ліміти на спеціальне використання природних ресурсів у межах територій та об’єктів природно-заповідного фонду загальнодержавного значення; перелік дозволів на імпорт та експорт видів дикої фауни і флори, сертифікатів на пересувні виставки, реекспорт та інтродукцію з моря зазначених зразків, за винятком осетрових риб і виробленої з них продукції; державний кадастр територій та об’єктів природно-заповідного фонду; Червона книга України; Зелена книга України; перелік дозволів на транзитне переміщення не зареєстрованих в Україні генетично модифікованих організмів; перелік дозволів на проведення державної апробації (випробування) генетично модифікованих організмів у відкритій системі; перелік дозволів на спеціальне використання об’єктів тваринного світу; перелік дозволів на спеціальне використання (добування, збирання) об’єктів Червоної книги України.
 У зв’язку з тим, що актуальна інформація про водні ресурси та надра розміщується у вільному доступі, однак інформація про лісові ресурси країни залишається  неактуальною, а також у зв’язку з незавершеністю роботи над відповідним компонентом системи «еРибальство» заходу присвоєно статус «Виконано частково».</t>
   </si>
   <si>
     <t>2.2.2.2.7 (3)</t>
   </si>
   <si>
     <t>Під час моніторингу було встановлено, що інформація про лісові ресурси відображена у Державному лісовому кадастрі та оприлюднена на Порталі відкритих даних. Останнє оновлення відбулося 15 липня 2025 року, частота оновлення набору даних визначена як щорічна.
 Разом з тим, як видається з інформації, розміщеної на Порталі відкритих даних, відомості Державного лісового кадастру наведені станом на 01.01.2011 року. За повідомленням Держлісагентства у попередньому звітному періоді, у зв'язку з відсутнім бюджетним фінансуванням ведення Державного лісового кадастру призупинено.
 У зв’язку з цим заходу присвоєно статус «Виконано частково».</t>
   </si>
   <si>
     <t>2.2.2.2.7 (4)</t>
   </si>
   <si>
     <t>State Agency of Water Resources of Ukraine</t>
   </si>
   <si>
     <t>In order to ensure citizens' access to information on water objects of Ukraine, the State Agency of Water Resources of Ukraine maintains the "Water Resources of Ukraine" geoportal, which contains comprehensive information on the state water cadaster - accounting of surface water objects is available at the link: http://geoportal.davr. gov.ua:81.
 Access to the geoportal is limited in accordance with the resolution of the Cabinet of Ministers of Ukraine dated March 12, 2022 No. 263 Some Issues of Ensuring the Functioning of Information and Communication Systems, Electronic Communication Systems, Public Electronic Registers while Martial Law is in Effect.
 Information about the conducted studies on surface water quality is displayed on the website of the State Agency of Water Resources of Ukraine through the software web system "Monitoring and Ecological Assessment of Water Resources" (http://monitoring.davr.gov.ua).
 During the period of military actions, for security reasons, access to the environmental information of the web system is closed for public use. Ready-to-use data sets from the software web system "Monitoring and Ecological Assessment of Water Resources" are being transferred to the "EkoZagroza" dashboard, which is an official resource of the Ministry of Environmental Protection and Natural Resources of Ukraine. The monitoring data are displayed on the "EcoZagroza" map in the thematic layer "Monitoring and Ecological Assessment of Water Resources". In addition, the State Agency of Water Resources of Ukraine has ensured the publication of monitoring data on the open data portal.</t>
   </si>
   <si>
     <t>2.2.2.2.7 (5)</t>
   </si>
   <si>
     <t>The Ukrainian Geological Survey, in accordance with the resolution of the Cabinet of Ministers of Ukraine dated October 21, 2015 No. 835 On Approval of the Regulation on Data Sets that are Subject to Disclosure in the Form of Open Data and the order of the Ukrainian Geological Survey dated May 04, 2023 No. 227, publishes data on the volumes of mineral reserves and extraction, as well as data on granted special permits for the use of mineral resources. Open data is published on the Unified State Web Portal of Open Data (https://data.gov.ua/organization/derzhavna-sluzhba-heolohiyi-ta-nadr-ukrayiny).</t>
   </si>
   <si>
     <t>2.2.2.2.7 (6)</t>
   </si>
   <si>
     <t>1. Мінекономіки, (до липня 2025 року Міндовкілля), організовує в Україні державний облік тварин, а також ведення на його основі державного кадастру тваринного світу. Цей кадастр містить, в тому числі й інформацію щодо видів риб України. За допомогою кадастру можна визначити, які види риб мешкають у водоймах України. Інформацію з цього кадастру опублікована на Порталі відкритих даних.
 2. Ліміти спеціального використання водних біоресурсів (якщо говорити спрощено, мова йде про ліміти вилову риби) щороку затверджуються Мінекономіки (дл липня 2025 Мінагрополітики). Ліміти встановлюються стосовно кожного виду водних біоресурсів (риби) у тих чи інших водних об’єктах. Так, встановлюються ліміти вилову в Азовському морі та його затоках, Чорному морі та його затоках, причорноморських лиманах, пониззі річки Дністер та Дністровському лимані, річці Дунай, а також в інших рибогосподарських водних об’єктах. Ці ліміти дають змогу побачити максимально можливу кількість риби того чи іншого виду, яку можна буде виловити з тієї чи іншої водойми протягом року. Ліміти встановлюються не для конкретного підприємця, вони є загальними. При наданні дозволу на промислове рибальство чи дослідний вилов, Держрибагентство встановлює для підприємця, який отримує дозвіл, квоти добування (вилову) в межах цих лімітів.
 Оскільки ліміти затверджуються наказом Мінекономіки (до липня 2025 Мінагрополітики), їх можна легко знайти у вільному доступі як і будь-який нормативно-правовий акт.
 3. Держрибагентство розробило та ввело в експлуатацію Єдину державну електронну систему управління галуззю рибного господарства («еРибальство»). Як вказує стаття 27-2 Закону України «Про рибне господарство, промислове рибальство та охорону водних біоресурсів» система «еРибальство» повинна, в тому числі містити інформацію про водні біоресурси та їх обіг, а також про рибогосподарські водні об’єкти (їх частини). При чому, під рибогосподарським водним об’єктом розуміється не лише водний об’єкт, який вже використовується для рибного господарства, але й водний об’єкт, який може використовуватися з такою метою.
 За повідомленням Мінагрополітики за ІІ квартал 2025 рік, функціональний компонент системи «еРибальство», відповідальний за державний облік рибогосподарських водних об’єктів (їх частин), перебував в розробці.
 Звітуючи у ІІІ кварталі 2025 року про виконання заходу, Держрибагентство зазначає наступне: "Проведено фінансово-економічні розрахунки потреб (зокрема шляхом розроблення техніко-економічного обґрунтування створення або модернізації засобів інформатизації), необхідних для здійснення остаточних заходів протягом 2025 і 2026 років. Направлено бюджетний запит до Мінекономіки. Листом від 15.09.2025 Продовольча та сільськогосподарська організація Об'єднаних Націй (ФАО) заявила про фіансову підтримку третьої ітерації та оновлення всіх наявних модулів еРиба, включно з «еугодою», «еАвторизацією», «еМіткою», «е Реєстром рибальських операторів», «Лімітами та квотами» та «Довідниками». ТЕО створення решти компонентів еРиби буде проводитись при розробці відповідних підзаконних актів".
 У IV кварталі 2025 року Держрибагентство додатково повідомило, що триває робота над розробкою електронної системи Є-ставок.
+За повідомленням органу у І кварталі 2026 рок розпочато тестування модуля Державного обліку рибогосподарських водних об’єктів (їх частин) "еСтавок", як додаткового сервісу системи управління галуззю рибного господарства еРибальство. Укладено контракт між Сільськогосподарською і продовольчою ораганізацією ООН (ФАО) та компанією розробником щодо подальшого доопрацювання програмного забеспечення еРибальство та розробки компонента еРибальство - еСтавок
+У ІІ кварталі 2026 року Держрибагентство повідомило, що 1. Мінекономіки, (до липня 2025 року Міндовкілля), організовує в Україні державний облік тварин, а також ведення на його основі державного кадастру тваринного світу. Цей кадастр містить, в тому числі й інформацію щодо видів риб України. За допомогою кадастру можна визначити, які види риб мешкають у водоймах України. Інформацію з цього кадастру опублікована на Порталі відкритих даних.
+2. Ліміти спеціального використання водних біоресурсів (якщо говорити спрощено, мова йде про ліміти вилову риби) щороку затверджуються Мінекономіки (дл липня 2025 Мінагрополітики). Ліміти встановлюються стосовно кожного виду водних біоресурсів (риби) у тих чи інших водних об’єктах. Так, встановлюються ліміти вилову в Азовському морі та його затоках, Чорному морі та його затоках, причорноморських лиманах, пониззі річки Дністер та Дністровському лимані, річці Дунай, а також в інших рибогосподарських водних об’єктах. Ці ліміти дають змогу побачити максимально можливу кількість риби того чи іншого виду, яку можна буде виловити з тієї чи іншої водойми протягом року. Ліміти встановлюються не для конкретного підприємця, вони є загальними. При наданні дозволу на промислове рибальство чи дослідний вилов, Держрибагентство встановлює для підприємця, який отримує дозвіл, квоти добування (вилову) в межах цих лімітів.
+Оскільки ліміти затверджуються наказом Мінекономіки (до липня 2025 Мінагрополітики), їх можна легко знайти у вільному доступі як і будь-який нормативно-правовий акт.
+3. Держрибагентство розробило та ввело в експлуатацію Єдину державну електронну систему управління галуззю рибного господарства («еРибальство»). Як вказує стаття 27-2 Закону України «Про рибне господарство, промислове рибальство та охорону водних біоресурсів» система «еРибальство» повинна, в тому числі містити інформацію про водні біоресурси та їх обіг, а також про рибогосподарські водні об’єкти (їх частини). При чому, під рибогосподарським водним об’єктом розуміється не лише водний об’єкт, який вже використовується для рибного господарства, але й водний об’єкт, який може використовуватися з такою метою.
+За повідомленням Мінагрополітики за ІІ квартал 2025 рік, функціональний компонент системи «еРибальство», відповідальний за державний облік рибогосподарських водних об’єктів (їх частин), перебував в розробці.
+Звітуючи у ІІІ кварталі 2025 року про виконання заходу, Держрибагентство зазначає наступне: "Проведено фінансово-економічні розрахунки потреб (зокрема шляхом розроблення техніко-економічного обґрунтування створення або модернізації засобів інформатизації), необхідних для здійснення остаточних заходів протягом 2025 і 2026 років. Направлено бюджетний запит до Мінекономіки. Листом від 15.09.2025 Продовольча та сільськогосподарська організація Об'єднаних Націй (ФАО) заявила про фіансову підтримку третьої ітерації та оновлення всіх наявних модулів еРиба, включно з «еугодою», «еАвторизацією», «еМіткою», «е Реєстром рибальських операторів», «Лімітами та квотами» та «Довідниками». ТЕО створення решти компонентів еРиби буде проводитись при розробці відповідних підзаконних актів".
+У IV кварталі 2025 року Держрибагентство додатково повідомило, що триває робота над розробкою електронної системи Є-ставок.
 За повідомленням органу у І кварталі 2026 рок розпочато тестування модуля Державного обліку рибогосподарських водних об’єктів (їх частин) "еСтавок", як додаткового сервісу системи управління галуззю рибного господарства еРибальство. Укладено контракт між Сільськогосподарською і продовольчою ораганізацією ООН (ФАО) та компанією розробником щодо подальшого доопрацювання програмного забеспечення еРибальство та розробки компонента еРибальство - еСтавок.
+У зв’язку з незавершеністю роботи над компонентом, відповідальним за державний облік рибогосподарських водних об’єктів (їх частин), заходу присвоєно статус «Виконано частково».
 У зв’язку з незавершеністю роботи над компонентом, відповідальним за державний облік рибогосподарських водних об’єктів (їх частин), заходу присвоєно статус «Виконано частково».</t>
   </si>
   <si>
     <t>2.2.2.3</t>
   </si>
   <si>
     <t>Following the introduction of relevant amendments to the legislation, the publication of financial statements, information on the risk levels of taxpayers in accordance with the Unified Register of Tax Invoices, license registers, and other key data sets, the publication of which has a significant anticorruption effect (in compliance with the requirements of the legislation on access to public information and personal data protection), has been ensured in the open data format</t>
   </si>
   <si>
     <t>2.2.2.3.1</t>
   </si>
   <si>
     <t>Drafting and submitting to the Cabinet of Ministers of Ukraine the draft resolution of the Cabinet of Ministers of Ukraine on amendments to the resolution of the Cabinet of Ministers of Ukraine dated October 21, 2015, 
 No. 835 On Approval of the Regulation on Data Sets Subject to Publication in the Form of Open Data with respect to the publication of information in the form of open data during martial law, which mandates the disclosure of information from the registers of the Ministry of Agrarian Policy, the Ministry of the Environment and Natural Resources, and the Ministry of the Economy during martial law</t>
   </si>
   <si>
     <t>Ministry of Digital Transformation of Ukraine</t>
   </si>
   <si>
     <t>The resolution of the Cabinet of Ministers of Ukraine has been adopted.</t>
   </si>
   <si>
     <t>Міністерством цифрової трансформації України було розроблено та подано Кабінетові Міністрів України проект постанови Кабінету Міністрів України «Про внесення змін до постанов Кабінету Міністрів від 21 жовтня 2015 р. № 835 і від 30 листопада 2016 р. № 867» (далі - Проект акта) щодо оприлюднення інформації у формі відкритих даних під час воєнного стану, який зокрема передбачав оприлюднення під час воєнного стану відомостей реєстрів Мінагрополітики, Міндовкілля і Мінекономіки. 10 вересня 2025 р. Кабінетом Міністрів України прийнято постанову № 1151 "Про внесення змін до постанов Кабінету Міністрів України від 21 жовтня 2015 р. № 835 і від 30 листопада 2016 р. № 867 (далі – Постанова).
 Проектом акта Перелік наборів даних, які підлягають оприлюдненню у формі відкритих даних (далі - Перелік), який є додатком до Положення про набори даних, які підлягають оприлюдненню у формі відкритих даних, пропонувалось доповнити розділом "Мінагрополітики", який складався з 26 наборів даних, а також внести зміни до розділів «Міндовкілля» і «Мінекономіки» Переліку, завдяки чому переліки наборів даних зазначених розпорядників інформації приводились у відповідність до чинного законодавства України. Однак у зв'язку із прийняттям постанови Кабінету Міністрів України від 21.07.2025 № 903 «Деякі питання Міністерства економіки, довкілля та сільського господарства», якою було ліквідовано Міністерство аграрної політики та продовольства України та Міністерство захисту довкілля та природних ресурсів України та передано їх функції до Міністерства економіки, довкілля та сільського господарства України, у тексті Постанови набори даних Міндовкілля та Мінагрополітики викладено в оновленому розділі "Мінекономіки" Переліку. 
 Змістом заходу передбачено внесення змін до Постанови Кабінету Міністрів України від 21 жовтня 2015 р. № 835 “Про затвердження Положення про набори даних, які підлягають оприлюдненню у формі відкритих даних” щодо оприлюднення інформації у формі відкритих даних під час воєнного стану.
@@ -710,209 +735,210 @@
 2) адреси місцерозташування органів військового управління, з’єднань, військових частин, вищих військових навчальних закладів, військових навчальних підрозділів закладів вищої освіти, установ та організацій Збройних Сил, правоохоронних органів, Служби безпеки, розвідувальних органів України, підрозділів Державної спеціальної служби транспорту, Управління державної охорони, Держспецзв’язку, МВС, ДМС, ДСНС;
 3) адреси місцерозташування суб’єктів господарювання, які внесені до електронного реєстру учасників відбору та виконавців державних контрактів (договорів) та є виконавцями або залучені до виконання державних контрактів (договорів) з оборонних закупівель щодо вироблення товарів, виконання робіт і надання послуг з розроблення, виготовлення, ремонту, модернізації та утилізації озброєння, військової і спеціальної техніки, боєприпасів, їх складових частин;
 4) контактні дані (адреса проживання та реєстрації, контактний телефон, посада та інша інформація, яка може безпосередньо ідентифікувати особу) працівників об’єктів критичної інфраструктури, операторів об’єктів критичної інфраструктури, аварійно-диспетчерських служб (аварійних газових служб) та аварійних бригад, а також чутливої інформації щодо захисту критичної інфраструктури».
 Проте за результатами опрацювання пропозицій та зауважень заінтересованих органів, проведення узгоджувальних нарад було досягнуто висновку про неможливість розробки універсальної норми, яка би врегульовувала питання оприлюднення кожного набору даних під час дії воєнного стану. У зв’язку із цим пункт 3 Положення про набори даних, які підлягають оприлюдненню у формі відкритих даних, затвердженого Постановою № 835, не було доповнено вищезгаданими абзацами.
 При цьому, при опрацюванні проекту акта у частині змін до Переліку Мінекономіки, Міндовкілля та Мінагрополітики не було висловлено зауважень щодо неможливості оприлюднення наборів даних під час дії воєнного стану.
 Таким чином, запроваджувати додаткові умови або обмеження до оприлюднення наборів даних Мінекономіки, Міндовкілля та Мінагрополітики під час дії воєнного стану не було необхідним, адже це призвело би до необґрунтованого обмеження доступу до публічної інформації у формі відкритих даних, що прямо суперечить суті Заходу.
 Розглянувши наведені Мінцифри пояснення, погоджуємось з тим, що у разі можливості оприлюднення наборів даних без додаткових обмежень під час воєнного стану, встановлення таких обмежень було б недоцільним.  З огляду та це,  статус заходу змінено на  «Виконано».</t>
   </si>
   <si>
     <t>2.2.2.3.4</t>
   </si>
   <si>
     <t>Publishing / updating data in registers of the Ministry of the Economy during martial law (subject to restrictions imposed in the interests of national security, defense, and protection of the lives of citizens)</t>
   </si>
   <si>
     <t>19.09.2025</t>
   </si>
   <si>
     <t>19.10.2025</t>
   </si>
   <si>
     <t>The data sets have been publicized and are being regularly updated.</t>
   </si>
   <si>
     <t>Постановою Кабінету Міністрів України від 10 вересня 2025 року № 1151 “Про внесення змін до постанов Кабінету Міністрів України від 21 жовтня 2015 р. № 835 і від 30 листопада 2016 р. № 867”, зокрема, внесені зміни до Переліку наборів даних, які підлягають оприлюдненню у формі відкритих даних, затвердженого постановою Кабінету Міністрів України від 21 жовтня 2015 року № 835 “Про затвердження Положення про набори даних, які підлягають оприлюдненню у формі відкритих даних” (далі – Постанова № 835).
-Відповідно до постанови Кабінету Міністрів України від 21 липня 2025 року № 903 “Деякі питання Міністерства економіки, довкілля та сільського господарства” вирішено ліквідувати Міністерство аграрної політики та продовольства України, а також Міністерство захисту довкілля та природних ресурсів України, визначивши правонаступником їх майна, прав і обов’язків Міністерство економіки, довкілля та сільського господарства України.
-Таким чином, до Переліку наборів даних Мінекономіки, які підлягають оприлюдненню у формі відкритих даних, наразі увійшли набори даних, які раніше оприлюднювали три Міністерства (Міністерство економіки України, Міністерство аграрної політики та продовольства України, Міністерство захисту довкілля та природних ресурсів України) та нові набори даних.
+Відповідно до змін, внесених Постановою №1151, до Переліку наборів даних Мінекономіки, які підлягають оприлюдненню у формі відкритих даних, увійшли набори даних, які раніше оприлюднювали три Міністерства (Міністерство економіки України, Міністерство аграрної політики та продовольства України, Міністерство захисту довкілля та природних ресурсів України) та нові набори даних.
 В межах звітування за І квартал 2026 року Мінекономіки повідомлено, що розпочато виконання заходу 2.2.2.3.4., а саме: оприлюднення/оновлення даних Мінекономіки на Порталі відкритих даних (www.data.gov.ua) відповідно до Постанови № 835 (зі змінами).
+Звітуючи про виконання заходу в ІІ кварталі 2026 року Мінекономіки повідомило, що продовжується оприлюднення та оновлення наборів даних Мінекономіки на порталі www.data.gov.ua відповідно до постанови Кабінету Міністрів України від 21 жовтня 2015 року № 835 “Про затвердження Положення про набори даних, які підлягають оприлюдненню у формі відкритих даних”. Здійснюється актуалізація оприлюднених наборів даних та підготовка до публікації нових.
 Варто зазначити, що Постановою №835 передбачено оприлюднення Мінекономіки 116  наборів даних (включно з наборами, які оприлюднюють усі розпорядники). 
-Інформація, оприлюднена на Порталі відкритих даних у розділі "Розпорядники"→ "Міністерство економіки, довкілля та сільського господарства України"→ "Активність" свідчить про те, що здійснюється створення нових наборів даних та оновлення існуючих наборів. Станом на дату моніторингу виконання заходу у IV кварталі 2025 року Мінекономіки оприлюднено 67 наборів даних, у І кварталі 2026 – 68 наборів. Водночас не всі з оприлюднених наборів є оновленими.
-[...1 lines deleted...]
-Показником виконання заходу визначено "набори даних оприлюднено і регулярно оновлюються". За даними Єдиного веб-порталу відкритих даних, станом на дату здійснення моніторингу за І квартал 2026 року не всі набори, розпорядником яких є Мінекономіки, оприлюднено, а серед оприлюднених наборів − не всі є оновленими.
+Інформація, оприлюднена на Порталі відкритих даних у розділі "Розпорядники"→ "Міністерство економіки, довкілля та сільського господарства України"→ "Активність" свідчить про те, що здійснюється створення нових наборів даних та оновлення існуючих наборів. Станом на дату моніторингу виконання заходу у IV кварталі 2025 року Мінекономіки оприлюднено 67 наборів даних, у І кварталі 2026 – 68 наборів, у ІІ кварталі 2026 року − 70. Водночас не всі з оприлюднених наборів є оновленими.
+Крім цього, під час моніторингу вдалось встановити, що частина наборів даних, які попередньо оприлюднювались Міндовкілля та Мінагрополітики, розміщені у розділах "Міністерство захисту довкілля та природних ресурсів України" та "Міністерство аграрної політики та продовольства України", реєстри Міндовкілля (40 активних реєстрів) додатково розміщені на платформі "ЕкоСистема".
+Показником виконання заходу визначено "набори даних оприлюднено і регулярно оновлюються". За даними Єдиного веб-порталу відкритих даних, станом на дату здійснення моніторингу за ІІ квартал 2026 року не всі набори, розпорядником яких є Мінекономіки, оприлюднено, а серед оприлюднених наборів − не всі є оновленими.
 З огляду на це, заходу присвоєно статус "виконано частково".</t>
   </si>
   <si>
     <t>2.2.2.3.6 (2)</t>
   </si>
   <si>
     <t>Publishing in the form of open data the financial statements of legal entities submitted to the State Tax Service for at least the past three years and the financial statements of companies submitted to the State Statistics Service since November 11, 2022</t>
   </si>
   <si>
     <t>один місяць з дня припинення/скасування воєнного стану</t>
   </si>
   <si>
     <t>State Statistics Service of Ukraine</t>
   </si>
   <si>
     <t>The data sets have been publicized.</t>
   </si>
   <si>
     <t>Датою початку виконання заходу визначено "один місяць з дня припинення/скасування воєнного стану".  Станом на IV квартал 2025 року припинення чи скасування воєнного стану не відбулося, тобто строк виконання заходу не настав.
 Водночас на Єдиному порталі відкритих даних оприлюднено фінансову звітність компаній, що подана Держстату, починаючи  з 11 лютого 2022 року. 
 Отже, захід може вважатися виконаним.</t>
   </si>
   <si>
     <t>2.2.2.4</t>
   </si>
   <si>
     <t>An information and analytical system for management of natural resources management has been introduced, which provides open access to up-to-date information on natural resources, contains the functionality of electronic services, electronic reporting, traceability, environmental monitoring and inspection, as well as an open software interface for creating analytical and visual (geoinformation) software based on the data of this information and analytical system (without the right to modify such data)</t>
   </si>
   <si>
     <t>2.2.2.4.1</t>
   </si>
   <si>
     <t>Conducting measures towards a nationwide inventory of forests (aerial photography, digitization of information, processing of data)</t>
   </si>
   <si>
     <t>31.07.2025</t>
   </si>
   <si>
     <t>within the established budget allocations for the relevant year and/or international technical assistance funds</t>
   </si>
   <si>
     <t>The nationwide inventory of forests has been conducted.</t>
   </si>
   <si>
     <t>Національна інвентаризація лісів здійснюється ВО "Укрдержліспроект" відповідно до постанови Кабінету Міністрів України від 21.04.2021 № 392 «Про затвердження Порядку проведення національної інвентаризації лісів та внесення зміни у додаток до Положення про набори даних, які підлягають оприлюдненню у формі відкритих даних». Роботи розпочаті у 2021 році.
 За даними, наданими Міндовкілля, у 2023 році обстежено 2930 лісових інвентаризаційних ділянки по всій території України, окрім Чернігівської, Сумської областей та областей, де ведуться бойові дії, а також окупованих територій.
 За інформацією, наданою Міндовкілля, станом на ІІІ квартал 2024 року за 2024 рік обстежено 560 із 720 запланованих лісових інвентаризаційних ділянок по всій території України, окрім Чернігівської, Сумської областей та областей де ведуться бойові дії, і окупованих територій. 
 За інформацією, наданою Держлісагентсвом, у звя'зку із воєнним станом постановою Кабінету Міністрів України від 25 квітня 2023 р. № 388 внесено Зміни до Порядку проведення національної інвентаризації лісів, згідно з якими установлено, що на період дії правового режиму воєнного стану та протягом двох років з дня його припинення або скасування, дія пункту 5 Порядку не поширюється на вимоги щодо встановлення шестирічного циклу на проведення національної інвентаризації лісів. 
 За повідомленням Держлісагентсва у ІІІ та IV кварталі 2025 року,  продовжуються роботи зі збору даних. Водночас повідомляється, що у зв'язку з військовою агресією рф проти України значна частина лісів є тимчасово недоступною - на ній неможливо зібрати польову інформацію про ліси. Тому перший цикл національної інвентаризації лісів не завершений.
-У І кварталі 2026 року Національне агентство не отримувало інформації від головного виконавця щодо стану виконання цього заходу.
+У І та ІІ кварталах 2026 року Національне агентство не отримувало інформації від головного виконавця щодо стану виконання цього заходу.
 З огляду на зазначене, заходу присвоєно статус "виконано частково".</t>
   </si>
   <si>
     <t>2.2.2.4.2</t>
   </si>
   <si>
     <t>Digitizing information about natural resources (geological data, information about aquatic and forest resources) and available irrigation systems, hydraulic structures, and pump stations</t>
   </si>
   <si>
     <t>29.02.2024</t>
   </si>
   <si>
     <t>State Service of Geology and Mineral Resources of Ukraine,
 State Agency of Water Resources of Ukraine,
 State Forest Resources Agency of Ukraine</t>
   </si>
   <si>
     <t>Information about natural resources has been digitized.</t>
   </si>
   <si>
     <t>У зв’язку з ліквідацією у липні 2025 року Міндовкілля, який визначався головним виконавцем цього заходу, та покладенням його функцій на Мінекономіки, під час моніторингу стану виконання заходу враховуватимуться результати діяльності ліквідованого міністерства у попередніх звітних періодах.
 Для повного виконання заходу необхідно відцифрувати:
 - геологічну інформацію;
 - інформацію про водні ресурси;
 - інформацію про лісові ресурси;
 - інформацію про наявні зрошувальні системи, гідротехнічні споруди, насосні станції.
 1. Геологічна інформація. 
 В рамках договору, укладеного між Європейським банком реконструкції та розвитку та ДНВП «Геоінформ Україна» від 20.07.2023 р. №2023.008675/15440/124786, «Україна: Реформування та розвиток ринку критичної сировини: Модернізація управління геоданими - Початковий процес оцифрування документів - Фаза 1». 
 Пілотний етап був успішно завершений у лютому 2024 року. У результаті було відскановано геологічні звіти щодо 125 родовищ, у тому числі 44 які входять до переліку критичних для ЄС, які будуть запропоновані інвесторам через конкурси та електронні аукціони. 
 Під час пілотної фази Проєкту було повністю зібрано та оброблено майже 6000 геологічних документів (4066 -родовища або прояви, які, як очікується, містять корисні копалини які входять до переліку критичних для ЄС). 
 На основі досягнень пілотного проекту ДНВП "Геоінформ України" та ЄБРР підписали контракт від 12 червня 2025 р. №2025.013503/15440/150352 – "Україна: Реформа та розвиток критично важливих сировинних галузей: Модернізація управління геоданими, Фаза 2 - Завдання 3b та 3c - Оцифрування документів і карт та розробка порталу - Місцева зовнішня підтримка та консультування". 
 За три місяці проєкту відскановано 5045 книг звітів, в т.ч. за І місяць – 1141, ІІ – 1964, ІІІ -1940. 
 За повідомленням Держгеонадра, на основі досягнень пілотного проекту ДНВП "Геоінформ України" та ЄБРР підписали контракт від 12 червня 2025 р. №2025.013503/15440/150352 – "Україна: Реформа та розвиток критично важливих сировинних галузей: Модернізація управління геоданими, Фаза 2 - Завдання 3b та 3c - Оцифрування документів і карт та розробка порталу - Місцева зовнішня підтримка та консультування". За три місяці проєкту відскановано 5045 книг звітів, в т.ч. за І місяць – 1141, ІІ – 1964, ІІІ -1940. Наразі реалізовано проектування та розробку веб-додатку, який підтримує обробку та управління проектними даними. Додаток надає структурований інтерфейс для введення, перевірки та аналізу даних.
-Оцифровані дані мали би розміщуватися на Державному геологічному порталі, водночас Водночас під час проведення моніторингу виконання заходу у І кварталі 2026 року встановлено, що на порталі такі дані були відсутні.
+Оцифровані дані мали би розміщуватися на Державному геологічному порталі, водночас Водночас під час проведення моніторингу виконання заходу у ІІ кварталі 2026 року встановлено, що на порталі такі дані були відсутні.
 Втім, ще одним результатом здійснення робіт з відцифрування інформації є Інвестиційний атлас надрокористувача. Це електронний сервіс, доступний на вебсайті Держгеонадр, що являє собою переліки ділянок надр, які суб’єкт господарювання може отримати в користування. Інвестиційний атлас поділений на декілька розділів, для прикладу, «Металічні корисні копалини», «Неметалічні корисні копалини», «Горючі тверді корисні копалини» та інші. За кожним розділом можна знайти таблицю, в якій зазначені:
 - ділянки надр;
 - корисні копалини, які є на цих ділянках;
 - площа цих ділянок та їх місцерозташування;
 - інформація про те, право користування якого виду можна отримати на ці ділянки;
 - дані про те, чи були вже ці ділянки отримані кимось в користування, чи ні.
 На відміну від Державного геологічного порталу, дані Інвестиційного атласу надрокористувача є публічно доступними, окрім розділу «Мінерали майбутнього».
 Також, згідно постанови Кабінету Міністрів України від 11 липня 2023р. № 703, внесено зміни до Порядку державного обліку артезіанських свердловин, облаштування їх засобами вимірювання об’єму видобутих підземних вод. якими зокрема перебачено:
 -визначення єдиного порядку подання даних до Державного реєстру артезіанських свердловин, а саме через електронний кабінет надрокористувача, доступ до якого здійснюється через Державний геологічний вебпортал;
 - скасування необхідності подання копій паспортів у паперовому вигляді;
 - цифровізація обліку артезіанських свердловин. 
 У 2024 році оцифровано ділянки родовищ (ІІ пояс зони санітарної охорони) Вінницької області. У 2025 році продовжувалися роботи по оцифруванню ділянок інших регіонів. Зазначені роботи необхідні для Планів управління річковими басейнами, як частини вимог для вступу до ЄС. У попередні періоди складена інтерактивна карта масивів підземних вод та оприлюднена на Державному геологічному порталі (web-застосунок «Масиви підземних вод України»). 
-На жаль, під час моніторингу виконання заходу не вдалося виявити окремий web-застосунок «Масиви підземних вод України» або активне посилання на нього на Державному геологічному порталі.
+На жаль, під час моніторингу виконання заходу у ІІ кварталі 2026 не вдалося виявити окремий web-застосунок «Масиви підземних вод України» або активне посилання на нього на Державному геологічному порталі.
 2. Інформація про водні ресурси.
 За повідомленням Держводагентства у IV кварталі 2025 року, інформація щодо водних об'єктів у векторному вигляді (цифровому форматі) відображається на геопорталі "Водні ресурси України".
 Варто зазначити, що на вебсайті Держводагентства розміщене посилання на геопортал та зазначено, що він представлений у тестовому режимі. Однак при переході за розміщеним посиланням не вдається отримати доступ до сайту.
 Також на вебсайті Держагентства розміщено посилання на портал відкритих даних для завантаження чи підключення даних відповідних шарів геопорталу. За даними Єдиного державного веб-порталу відкритих даних, останнє оновлення цього набору даних відбулось у 2024 році.
 3. Інформація про ліси
-За повідомленням Мінекономіки щодо виконання заходу у І кварталі 2026 року за кошти виділених ФАО, розробляється технічне завдання на створення державного лісового кадастру, який включатиме геопросторові дані, метадані та сервіси, оприлюднення, інша діяльність з якими та доступ до яких здійснюються у мережі Інтернет згідно із Законом України «Про національну інфраструктуру геопросторових даних».
-Тендер на виконання зазначеного технічного завдання виграв науково-дослідний інститут геодезії і картографії.
+За повідомленням Мінекономіки щодо виконання заходу у ІІ кварталі 2026 року за кошти виділених Федеральним міністерством продовольства, сільського господарства та регіональної ідентичності Німеччини, розроблено технічне завдання, що здійснювалося у рамках проекту ФАО на створення державного лісового кадастру, який включатиме геопросторові дані, метадані та сервіси, оприлюднення, інша діяльність з якими та доступ до яких здійснюються у мережі Інтернет згідно із Законом України «Про національну інфраструктуру геопросторових даних».
+У попередніх звітних періодах Мінекономіки повідомлялось, про те, що тендер на виконання зазначеного технічного завдання виграв науково-дослідний інститут геодезії і картографії.
 Виконання технічного завдання буде містити розділ з пропозиціями «Про внесення змін до Порядку ведення державного лісового кадастру та обліку лісів».
 Держлісагентство розробляється проєкт постанови Кабінету Міністрів України «Про внесення змін до Порядку ведення державного лісового кадастру та обліку лісів» відповідно до Плану діяльності Держлісагентства з підготовки проєктів регуляторних актів на 2026 рік, затвердженого наказом Держлісагентства від 09.12.2025 № 320.
 Крім того, варто взяти до уваги ще й таку інформацію. За повідомленням Міндовкілля, 17 грудня 2024 р. Міністр захисту довкілля та природних ресурсів України Світлана Гринчук з директоркою місії Агентства США з міжнародного розвитку USAID в Україні Джулі Коенен підписали Меморандум про співробітництво між Міністерством захисту довкілля та природних ресурсів України та проєктом «Сприяння доброчесності у публічному секторі» (Pro-Integrity), що працює в Україні в межах договору з Агентством США з міжнародного розвитку (USAID). В рамках цього Меморандуму планувалось створення аналітичної платформи «ГІС - Державна система моніторингу довкілля 1.0 (Є-довкілля)». Функціонал цієї платформи охопив би побудову віртуальних кімнат даних та впровадження аукціонів з продажу спеціальних дозволів на користування природними ресурсами України.
-Після припинення співпраці місії Агентства США з міжнародного розвитку USAID в Україні, Міндовкілля звернулось за допомогою до міжнародних партнерів, з приводу фінансування даного проєкту. Станом на IV квартал 2025 року відсутня інформація про прогрес реалізації цього проєкту.
+Після припинення співпраці місії Агентства США з міжнародного розвитку USAID в Україні, Міндовкілля звернулось за допомогою до міжнародних партнерів, з приводу фінансування даного проєкту. Станом на ІІ квартал 2026 року відсутня інформація про прогрес реалізації цього проєкту.
 4. Інформація про наявні зрошувальні системи, гідротехнічні споруди, насосні станції.
-За повідомленням Держрибагентства у IV кварталі 2025, інформацію про наявні зрошувальні системи, гідротехнічні споруди, насосні станції відцифровано за допомогою донорів. Програмне забезпечення для роботи з інформацією наразі відсутнє. Також, інформація знаходиться у розпорядженні Держгеокадастру. Оновлень в частині інформації про наявні зрошувальні системи, гідротехнічні споруди, насосні станції за І квартал 2026 року виконавцями не надано.
+За повідомленням Держрибагентства у IV кварталі 2025, інформацію про наявні зрошувальні системи, гідротехнічні споруди, насосні станції відцифровано за допомогою донорів. Програмне забезпечення для роботи з інформацією наразі відсутнє. Також, інформація знаходиться у розпорядженні Держгеокадастру. Оновлень в частині інформації про наявні зрошувальні системи, гідротехнічні споруди, насосні станції за І та ІІ квартал 2026 року виконавцями не надано.
 Як можна помітити, наразі ще тривають роботи з відцифрування геологічної інформації та інформації про водні ресурси, а в частині інформації про ліси ще потрібно привести підзаконне регулювання у відповідність із законом. З огляду на те, що роботи, потрібні для виконання заходу, незавершені до кінця, але частково вже виконані, заходу присвоєно статус «Виконано частково».</t>
   </si>
   <si>
     <t>2.2.2.4.3</t>
   </si>
   <si>
     <t>Creating interactive virtual data rooms for all assets that are available for use</t>
   </si>
   <si>
     <t>30.09.2023</t>
   </si>
   <si>
     <t>Interactive virtual data rooms have been created.</t>
   </si>
   <si>
     <t>У зв’язку з ліквідацією у липні 2025 року Міндовкілля, який визначався головним виконавцем  цього заходу, та покладенням його функцій на Мінекономіки, під час моніторингу стану виконання заходу враховуватимуться результати діяльності ліквідованого міністерства у попередніх звітних періодах.
 Цей захід покликаний логічно продовжити попередній захід з відцифрування інформації про природні ресурси. Після того, як усі потрібні дані були б відцифровані відповідальні виконавці повинні були б на їх основі створити згадані вже у цьому заходу віртуальні кімнати даних.
 З огляду на це, для того, щоб захід вважався виконаним в тій частині, яка належить до компетенції Мінекономіки та підпорядкованим йому Держгеонадрам, Держводагентству та Держлісагентству потрібно створити інтерактивні віртуальні кімнати даних, які містили б відцифровану інформацію про такі об’єкти як надра, водні об’єкти та ліси.
 1.	Інтерактивні віртуальні кімнати даних з інформацією про надра. 
 Держгеонадра розробили та ввели в експлуатацію Державний геологічний вебпортал, на якому за інформацією, наданою Дергеонадра, запущено Інтерактивну карту користування надрами. 
 Водночас під час моніторингу стану виконання заходу на Державному геологічному порталі не вдалось знайти посилання на згадану Інтерактивну карту.
 Втім, на вебсайті Держгеонадр розміщений також Інвестиційний атлас надрокористувача. Це електронний сервіс, що являє собою переліки ділянок надр, які суб’єкт господарювання може отримати в користування. Інвестиційний атлас поділений на декілька розділів, для прикладу, «Металічні корисні копалини», «Неметалічні корисні копалини», «Горючі тверді корисні копалини» та інші. За кожним розділом можна знайти таблицю, в якій зазначені:
 - ділянки надр;
 - корисні копалини, які є на цих ділянках;
 - площа цих ділянок та їх місцерозташування;
 - інформація про те, право користування якого виду можна отримати на ці ділянки;
 - дані про те, чи були вже ці ділянки отримані кимось в користування, чи ні.
 На відміну від Державного геологічного вебпорталу, дані Інвестиційного атласу надрокористувача є публічно доступними навіть під час воєнного стану, окрім розділу «Мінерали майбутнього».
 Держгеонадра працюють над оцифруванням геологічної інформації. Так, 16 листопада 2022 року Держгеонадра уклали Меморандум з Європейським банком реконструкції та розвитку (ЄБРР) про технічну допомогу. В рамках реалізації цього проєкту заплановано відсканувати не менше 60 000 книг геологічних звітів і графічних додатків, розмістити ці матеріали на інтерактивних картах та перекласти метадані англійською мовою. В результаті проведення цих робіт Державний геологічний вебпортал наповнюється даними про геологічні дослідження які проводилися на тих чи інших родовищах. Цей проєкт розрахований на три роки, тобто він мав би тривати до завершення 2025 року.
 Однак, варто зауважити, що, за повідомленнями Міндовкілля у І кварталі 2025 року, частково зазначений вище проєкт з оцифрування геологічної інформації фінансувався Агентством США з міжнародного розвитку (USAID). У зв’язку з тими обставинами, які склалися навколо міжнародної технічної допомоги Україні від США, фінансування проєкту в цій частині призупинено.
 2. Інтерактивні віртуальні кімнати даних з інформацією про водні ресурси. 
 На вебсайті Держводагентства розміщене посилання на геопортал «Державний водний кадастр. Облік поверхневих водних об’єктів». На геопорталі містилася інтерактивна карта з відцифрованою інформацією про поверхневі водні об’єкти. 
 Варто зазначити, що на вебсайті Держводагентства розміщене посилання на геопортал та зазначено, що він представлений у тестовому режимі. Однак при переході за розміщеним посиланням, на жаль, не вдається отримати доступ до сайту.
 Також, як повідомляє Держгеонадра, служба розпочала оцифрування зон санітарної охорони (ЗСО) підземних джерел водопостачання. З цією метою було проаналізовано наявну геологічну інформацію в цілому по країні та створено набори даних наявних обʼєктів у Вінницькій області. Геопросторові дані включають два шари: водопункти на ділянках родовищ підземних вод та контури зон санітарної охорони.
 У IV кварталі 2025 року Мінекономіки також надало інформацію про те, що Система державного обліку рибогосподарських водних об’єктів (їх частин) (компонент системи "еРибальство") передбачає функціонал щодо оприлюднення інформації щодо переліку водних об’єктів, які можливо взяти в оренду. Розробка цього компоненту розпочнеться найближчим часом. Станом на І квартал, за повідомленням органу, розпочато тестування відповідного компоненту.
-2.	Інтерактивні віртуальні кімнати даних з інформацією про ліси. 
+3.	Інтерактивні віртуальні кімнати даних з інформацією про ліси. 
 За повідомленням Держлісагентства щодо виконання заходу у І кварталі 2026 року за кошти виділених ФАО, розробляється технічне завдання на створення державного лісового кадастру, який включатиме геопросторові дані, метадані та сервіси, оприлюднення, інша діяльність з якими та доступ до яких здійснюються у мережі Інтернет згідно із Законом України «Про національну інфраструктуру геопросторових даних».
 Тендер на виконання зазначеного технічного завдання виграв науково-дослідний інститут геодезії і картографії.
 Виконання технічного завдання буде містити розділ з пропозиціями «Про внесення змін до Порядку ведення державного лісового кадастру та обліку лісів».
-Держлісагентство розробляється проєкт постанови Кабінету Міністрів України «Про внесення змін до Порядку ведення державного лісового кадастру та обліку лісів» відповідно до Плану діяльності Держлісагентства з підготовки проєктів регуляторних актів на 2026 рік, затвердженого наказом Держлісагентства від 09.12.2025 № 320.
+Держлісагентство розробляється проєкт постанови Кабінету Міністрів України «Про внесення змін до Порядку ведення державного лісового кадастру та обліку лісів» відповідно до Плану діяльності Держлісагентства з підготовки проєктів регуляторних актів на 2026 рік, затвердженого наказом Держлісагентства від 09.12.2025 № 320. 
+У ІІ кварталі 2026 року Дерлісагентством надано аналогічну інформацію щодо прогресу зазначених заходів (в межах звітування за п.2.2.2.4.2 ДАП).
 Крім того, варто взяти до уваги ще й таку інформацію. За повідомленням Міндовкілля, 17 грудня 2024 р. Міністр захисту довкілля та природних ресурсів України Світлана Гринчук з директоркою місії Агентства США з міжнародного розвитку USAID в Україні Джулі Коенен підписали Меморандум про співробітництво між Міністерством захисту довкілля та природних ресурсів України та проєктом «Сприяння доброчесності у публічному секторі» (Pro-Integrity), що працює в Україні в межах договору з Агентством США з міжнародного розвитку (USAID). В рамках цього Меморандуму планувалось створення аналітичної платформи «ГІС - Державна система моніторингу довкілля 1.0 (Є-довкілля)». Функціонал цієї платформи охопив би побудову віртуальних кімнат даних та впровадження аукціонів з продажу спеціальних дозволів на користування природними ресурсами України.
-Після припинення співпраці місії Агентства США з міжнародного розвитку USAID в Україні, Міндовкілля звернулось за допомогою до міжнародних партнерів, з приводу фінансування даного проєкту. Станом на І квартал 2026 року відсутня інформація про прогрес реалізації цього проєкту.
+Після припинення співпраці місії Агентства США з міжнародного розвитку USAID в Україні, Міндовкілля звернулось за допомогою до міжнародних партнерів, з приводу фінансування даного проєкту. Станом на ІІ квартал 2026 року відсутня інформація про прогрес реалізації цього проєкту.
 З огляду на сказане вище, можна зробити висновок, що створені геопортали з інформацією про надра та водні ресурси. Інвестиційний атлас надрокористувача поповнюється новою інформацією, до порталу "Державний водний кадастр. Облік поверхневих водних об’єктів" доступ наразі відсутній. Оскільки такі кімнати даних створені лише по надрах та водним ресурсам, а по лісових ресурсах – ні, заходу присвоєно статус «Виконано частково».</t>
   </si>
   <si>
     <t>2.2.2.4.4 (1)</t>
   </si>
   <si>
     <t>Publishing information about electronic auctions with their dates</t>
   </si>
   <si>
     <t>Information on electronic auctions has been posted</t>
   </si>
   <si>
     <t>Держгеонадра розміщує інформацію про проведення електронних аукціонів з продажу спеціального дозволу на користування надрами:
 - в системі «Прозорро.Продажі»;
 - на своєму офіційному вебсайті (розділ «Надрокористування» → «Оголошення» → рубрика «Аукціони»);
 - на своїх сторінках в соціальних мережах, як додатковий спосіб оповіщення для збільшення кількості учасників аукціонів.
 В усіх оголошеннях зазначається, в тому числі дата проведення аукціону.
 Публікування інформації про проведення аукціонів та й загалом перетворення процедури продажу спеціальних дозволів на право користування надрами на публічний процес дозволяє забезпечувати рівне право кожного заінтересованого суб’єкта господарювання отримати доступ до надр. 
 Отже, захід може вважатись виконаним.</t>
   </si>
   <si>
     <t>2.2.2.4.4 (2)</t>
   </si>
   <si>
     <t>Інформація про проведення електронних аукціонів з продажу необробленої деревини розміщується державним підприємством «Лісогосподарський Інноваційно-Аналітичний Центр» на своєму вебсайті у розділі «Біржові торги».
@@ -967,451 +993,461 @@
 Як можна помітити, потрібні ІТ-системи існують щодо кожного з виокремлених природних ресурсів та інтегровані з «ЕкоСистемою». У зв’язку з цим, заходу присвоєно статус «Виконано».</t>
   </si>
   <si>
     <t>2.2.2.4.6</t>
   </si>
   <si>
     <t>Creating the electronic reporting system with all the relevant forms, providing mandatory information and notices to business entities</t>
   </si>
   <si>
     <t>31.12.2024</t>
   </si>
   <si>
     <t>The functionality of the EcoSystem unified environmental platform supports the submission of electronic reports.</t>
   </si>
   <si>
     <t>У зв’язку з ліквідацією у липні 2025 року Міндовкілля, яке визначалося головним виконавцем цього заходу, та покладенням його функцій на Мінекономіки, під час моніторингу стану виконання заходу враховуватимуться результати діяльності ліквідованого міністерства у попередніх звітних періодах.
 Для того, щоб визначити обсяг необхідних дій, які повинні вчинити виконавці цього заходу, потрібно подивитися системно на зміст цього заходу, показник його виконання, перелік виконавців цього заходу, а також на індикатори досягнення очікуваного стратегічного результату (їх також можна знайти в нашій системі за таким алгоритмом: «Головна» → «Результати моніторингу та оцінки ефективності виконання державної антикорупційної програми на 2023 – 2025 роки» → «2.2. Державне регулювання економіки» → «2.2.2. Вибіркове застосування обов’язкових правил для бізнесу, що супроводжується відповідними корупційними ризиками» → «2.2.2.4. Впроваджено інформаційно-аналітичну систему управління природними ресурсами, яка надає відкритий доступ до актуальної інформації про природні ресурси, містить функціонал надання електронних послуг, електронної звітності, простежуваності, екологічного моніторингу та інспектування, а також відкритий…» → «Інформація про ОСР»).
 Якщо поглянути на цей захід у такий спосіб, то можна зробити висновок, що для повного його виконання виконавцям потрібно запровадити в «ЕкоСистемі» функцію подання електронної звітності за усіма необхідними формами, а також надання обов’язкової інформації та повідомлень. При чому, мова йде про звітність, інформацію та повідомлення, які стосуються використання природних ресурсів, а саме надр, водних ресурсів та лісів.
 І. Надра (частково й підземні води). В частині подання надрокористувачами звітної та іншої обов’язкової інформації, яка безпосередньо пов’язана з використанням надр (а також підземних вод) важливими є такі види інформації:
 1. Річна звітність надрокористувачів. Йдеться про звітність, що пов’язана з державним обліком родовищ, запасів і проявів корисних копалин. Ця звітність подається за трьома формами:
 - форма звітності № 5-ГР (тверді горючі, металічні та неметалічні корисні копалини);
 - форма звітності № 6-ГР (нафта, природний газ, конденсат, етан, пропан, бутани, гелій);
 - форма звітності № 7-ГР (підземні води).
 Очікується, що електронний кабінет надрокористувача буде надавати можливість надрокористувачам подавати всі ці форми звітності в електронному вигляді. Наразі електронний кабінет надрокористувача передбачає можливість надання звітності лише за формами № 5-ГР (тверді горючі, металічні та неметалічні корисні копалини) та № 7-ГР (підземні води). Однак за повідомленням Держгеонадр, оскільки наказом Міндовкілля від 19.09.2024 №1169 «Про внесення змін до наказу Міністерства екології та природних ресурсів України від 14 березня 2016 року № 97», скасовано подання форми звітності 6-ГР у паперовому вигляді з 2026 року, у 2025 році виконувалась розробка функціоналу подання електронної форми 6-Гр. 
 За повідомленням Держгеонадра у І кварталі 2026 року, робота над розробкою модуля форми звітності № 6-ГР (горючі рідкі, горючі газоподібні) (річна) «Звітний баланс запасів корисних копалин за 20 ___ рік» наразі реалізовувалася в Електронному кабінеті надрокористувача у 2025 році.
+У ІІ кварталі 2026 року Держгеонадра надано аналогічну інформацію щодо прогресу виконання цього заходу.
 2. Повідомлення надрокористувачами про створення, придбання, передачу, права власності на геологічну інформацію або надання права користування геологічною інформацією. Геологічна інформація поділяється на
 - первинну (якщо говорити спрощено, це первинні записи геологічних досліджень; до первинної геологічної інформації належать, в тому числі, самі зразки порід) та
 - вторинну (створюється за результатами обробки та аналізу первинної; це вже детальні звіти за результатами будь-яких геологічних досліджень).
 За законодавством надрокористувачі повинні повідомляти Держгеонадра про створення такої інформації та операції з передачі права власності на неї чи надання її в користування. На основі цієї інформації ведеться каталог відомостей про геологічну інформацію. Як видається, електронний кабінет надрокористувача надає можливість подання таких повідомлень онлайн в електронній формі.
 3. Передача власне самої геологічної інформації. В процесі моніторингу встановлено, що в надрокористувачів наявний обов’язок передачі державі на зберігання принаймні вторинної геологічної інформації. Вона передається державному науково-виробничому підприємству «Геоінформ України» в електронній формі на цифровому носії.
 Формально, обов’язок щодо передачі такої інформації підпадає під зміст цього заходу. Це означає, що Держгеонадра мало би для виконання цього заходу забезпечити, наприклад, електронний кабінет надрокористувача функцією подання онлайн всього цього обсягу інформації. Однак, виглядає сумнівною доречність та необхідність проведення таких робіт, зважаючи на те, що мова йде не просто про подання звітності, а про передачу великого за обсягом об’єму даних. З цих міркувань, наразі, передача на зберігання вторинної геологічної інформації не буде братися до уваги про моніторингу цього заходу.
 4. Подання паспортів артезіанських свердловин. Законодавством передбачено обов’язок надрокористувачів (які в цій частині виступають і в якості водокористувачів) щорічно подавати до Держгеонадр паспорти артезіанських свердловин для ведення їх обліку. Видається, що електронний кабінет надрокористувача передбачає подання такої інформації онлайн в електронній формі.
 5. Подання інформації про об’єм видобутих підземних вод. Облік видобування підземних вод з артезіанських свердловин може здійснюватися за допомогою спеціального обладнання, яке автоматично передає відомості про об’єм видобутих підземних вод у безперервному режимі до автоматизованої системи обліку видобутих підземних вод. В тому випадку, коли надрокористувач (в даному випадку він вже буде водокористувачем) не використовує таке спеціальне обладнання, він повинен самостійно подавати таку інформацію через автоматизовану систему обліку. Ця система, як видається, не є складовою електронного кабінету надрокористувача. Її також не було знайдено у відкритому доступі. За законодавством доступ до цієї системи надається Держгеонадрами за заявою особи. З цього можна зробити обґрунтований висновок, що ця система є закритою. Наразі необхідність робити цю систему публічно доступною і інтегрувати її з «ЕкоСистемою» є сумнівною.
 6. Подання інформації щодо нафтових та газових свердловин. Законодавством встановлено обов’язок власників або користувачів нафтових та газових свердловин подавати інформацію про них, як при їх первинній реєстрації, початку їх будівництва, так і при зміні показників, що їх характеризують. Як видається, електронний кабінет надрокористувача повинен передбачати функцію надання такої інформації онлайн. Однак наразі ця функція ще не активована.
 Як можна помітити, основна звітність та інша обов’язкова інформація в сфері використання надр подається, або буде подаватися через електронний кабінет надрокористувача. Цей кабінет інтегрований з «ЕкоСистемою».
 ІІ. Водні ресурси. В частині здійснення водокористування важливою є річна звітність водокористувачів. Ця звітність пов’язана з державним обліком водокористування. Так, законодавством передбачений обов’язок всіх водокористувачів щорічно подавати звіти за формою звітності № 2ТП-водгосп. Портал електронних послуг Держводагентства надає можливість водокористувачів подавати таку звітність онлайн через заповнення електронної форми.
 На «ЕкоСистемі» на вкладці «Адміністративні послуги» розділу «е-Вода», як видається, має міститися посилання для подання такої звітності. Скористатись відповідною електронною послугою можна після авторизації у е-Кабінеті «ЕкоСистеми».
 ІІІ. Лісові ресурси. В частині подання постійними лісокористувачами або власниками лісів звітної та іншої обов’язкової інформації, яка безпосередньо пов’язана з використанням лісів важливими є такі види інформації:
 1. Подання документації державного лісового кадастру. Держлісагентством ведеться державний лісовий кадастр, який є зведеною інформацією про ліси України. Кадастр повинен оновлюватися кожні п’ять років. Таке оновлення відбувається на основі первинного обліку лісів, який здійснюють самі постійні лісокористувачі та власники лісів. В рамках цього обліку усі постійні лісокористувачі та власники лісів складають та надсилають Держлісагентству документацію державного лісового кадастру за такими формами:
 - форма № 1 «Розподіл лісових ділянок за категоріями в межах категорій лісів»;
 - форма № 2 «Розподіл вкритих лісовою рослинністю лісових ділянок за панівними породами та групами віку»;
 - форма № 5 «Розподіл вкритих лісовою рослинністю лісових ділянок за 10-річними віковими періодами».
 Чинними Порядком ведення державного лісового кадастру та обліку лісів та Інструкцією про порядок ведення державного лісового кадастру і первинного обліку лісів не передбачено, щоб обмін інформацією між постійними лісокористувачами, власниками лісів та Держлісагентством здійснювався в електронній формі за допомогою електронних систем.
 Варто відмітити, що Держлісагентство вживає заходів з оновлення нормативного регулювання в цій частині. Так, Держлісагентство розробило проект постанови Кабінету Міністрів України «Про внесення змін до Порядку ведення державного лісового кадастру та обліку лісів».
 2. Електронний облік деревини. Законодавством встановлено процедуру з електронного обліку деревини, за якою обліковується весь шлях деревини починаючи з рубки дерева. Деревина обліковується за такими формами:
 - специфікація приймання деревини від заготівлі;
 - щоденник приймання деревини від заготівлі;
 - щоденник приймання деревини від розкряжування довгомірних лісоматеріалів;
 - специфікація-накладна приймання деревини після зміни якості;
 - специфікація-накладна на відправлення деревини залізничним транспортом;
 - товарно-транспортна накладна (ліс).
 Електронний облік здійснюється за допомогою спеціальних кишенькових персональних комп’ютерів, які підключені до єдиної державної системи електронного обліку деревини. За допомогою даних з цієї системи Держлісагентство здійснює моніторинг внутрішнього споживання вітчизняної деревини. Цю систему можна знайти у відкритому доступі і вона повинна бути доступною для громадськості. Однак, на жаль, перевірити той функціонал системи, який існує для громадського контролю під час моніторингу перевірити не вдалося.
 Наразі електронна система обліку деревини не інтегрована з «ЕкоСистемою».
 Варто також згадати й про те, що у вересні 2024 року Держлісагентство повідомляло про роботу над розробкою нової версії системи електронного обліку деревини. Необхідність її оновлення викликана тим, що та версія, яка діє наразі є застарілою та не здатна перекрити абсолютно всі можливі зловживання на ринку деревини. Для оновлення системи Держлісагентство залучило міжнародне фінансування. Очікується, що в результаті проведення робіт система стане більш захищеною, сучасною та з новим функціоналом – для поширення її роботи на деревообробників.
+Під час монітрингу стану виконання заходу у ІІ кварталі 2026 року вдалось встановити, що ДП «ЛІАЦ» завершило розробку та впровадило нове технічне рішення у застосунку КПК, спрямоване на автоматизований контроль обсягів реалізації деревини за договорами. В оновленій версії застосунку реалізовано низку нових функцій:
+механізм контролю «Толеранс», який обмежує обсяги реалізації лісоматеріалів за договорами купівлі-продажу в межах встановленого допустимого перевищення (10% – для квартальних аукціонних договорів, 3% – для форвардних контрактів);
+обов’язкове заповнення вагових параметрів транспортного засобу під час оформлення реалізації деревини;
+відображення інформації про сертифікацію FSC 100% / Regulatory+ у ТТН-ліс.
 Початкова редакція Державної антикорупційної програми визначала строком завершення виконання цього заходу вересень 2023 року. У зв'язку з цим у листопаді 2023 року при проведенні моніторингу за третій квартал 2023 року цьому заходу був присвоєний статус "Виконано частково". Однак, постановою Кабінету Міністрів України від 18.10.2024 р. № 1194 до Державної антикорупційної програми були внесені зміни, відповідно до яких, зокрема, строк завершення виконання цього заходу був продовжений до грудня 2024 року. У зв'язку з цим, статус виконання цього заходу в грудні 2024 був змінений на "Виконується".
 Під час проведення моніторингу за четвертий квартал 2024, оскільки лише частина звітності у сфері використання надр та лісових ресурсів, а а також водних ресурсів може бути подана в електронний формі через «ЕкоСистему», заходу знову було присвоєно статус «Виконано частково».
-Дані, отримані протягом моніторингів у першому-четвертому кварталах 2025 року, а також у І кварталі 2026 року, свідчать про частковість досягнення показника виконання, тому статус заходу залишається «Виконано частково».</t>
+Дані, отримані протягом моніторингів у першому-четвертому кварталах 2025 року, а також у І та ІІ кварталах 2026 року, свідчать про частковість досягнення показника виконання, тому статус заходу залишається «Виконано частково».</t>
   </si>
   <si>
     <t>2.2.2.4.7</t>
   </si>
   <si>
     <t>Creating the natural resources accounting and traceability functionality</t>
   </si>
   <si>
     <t>Systems for tracing the origin and sale of products of forestry and minerals and for tracing the movement of aquatic resources have been launched within the EcoSystem unified environmental platform.</t>
   </si>
   <si>
     <t>Якщо подивитися на зміст заходу та показник його виконання системно, можна зрозуміти, що для виконання цього заходу виконавці повинні запровадити в «ЕкоСистемі» функції ведення обліку та забезпечення простежуваності таких природних ресурсів, як продукції лісового господарства (деревини), корисних копалин та водних ресурсів. Такі електронні системи мали б надавати підприємцям можливість вести облік шляху такого ресурсу, від його видобутку до реалізації.
 1. Щодо обліку та простежуваності деревини, в Україні вже створена та функціонує система електронного обліку деревини. Облік деревини розпочинається від моменту проведення рубки. В той же день деревина маркується за допомогою спеціальної бирки та обліковується за встановленою формою. Ці бирки пронумеровані, просканувавши їх, можна через єдину державну систему електронного обліку деревини отримати інформацію про характеристики цієї деревини та місце, де вона була заготовлена.
 Система обліку деревини охоплює такі етапи як:
 - приймання деревини від заготівлі (тобто після рубки);
 - розкряжування заготовлених довгомірних лісоматеріалів (йдеться про поперечне розрізання стовбура дерева);
 - вивезення деревини із місць заготівлі на склади лісокористувача;
 - відвантаження деревини залізничним транспортом;
 - реалізація деревини.
 Окрім того, Держлісагентство в рамках проведення експериментального проєкту забезпечує надання лісорубного квитка та сертифіката про походження лісоматеріалів та виготовлених з них пиломатеріалів. Перший документ є дозволом на проведення рубки, а другий – документом, необхідним для експорту деревини за кордон. Держлісагентство веде також і облік цих документів, інформація якого є відкритою.
 Таким чином, за допомогою електронного обліку деревини, а також електронних лісорубних квитків та сертифікатів про походження лісоматеріалів та виготовлених з них пиломатеріалів, можна простежити шлях деревини від здійснення рубки до її реалізації, в тому числі за кордон.
 Послуги з надання електронних лісорубних квитків та сертифікатів про походження лісоматеріалів та виготовлених з них пиломатеріалів, а також переліки таких виданих документів доступні на «ЕкоСистемі» (розділ «е-Ліс»). Що ж до електронної системи обліку деревини, то наразі вона не інтегрована з «ЕкоСистемою».
-Варто зауважити, що наразі Держлісагентство працює над розробкою нової версії системи електронного обліку деревини. Необхідність її оновлення викликана тим, що та версія, яка діє наразі є застарілою та не здатна перекрити абсолютно всі можливі зловживання на ринку деревини. Для оновлення системи Держлісагентство вже залучило міжнародне фінансування. Роботи вже розпочалися – готується бізнес-аналітика та виписується технічне завдання для майбутнього тендеру. Очікується, що в результаті проведення робіт система стане більш захищеною, сучасною та з новим функціоналом – для поширення її роботи на деревообробників.
-Крім того, як повідомляє Держлісагентство, агентство розпочало роботу над проєктом з впровадження системи GPS-моніторингу лісовозів. Ця система призначена для відслідковування руху лісовозів в режимі онлайн, що дозволить контролювати законність заготівлі та транспортування деревини. Передбачається, що ця система дозволить відслідковувати місця, час стоянки, витрати палива автотранспорту тощо. У листопаді 2024 року Держлісагентство провело робочу зустріч з представниками Офісу ефективного регулювання BRDO у рамках роботи із Проєктом «Підтримка цифрової трансформації»(DTA), під час якої була напрацьована дорожня карта з впровадження таких GPS-трекерів та розробки відповідного програмного забезпечення.
+Варто зауважити, що у попередніх звітних кварталах встановлено, що Держлісагентство працює над розробкою нової версії системи електронного обліку деревини. Необхідність її оновлення викликана тим, що та версія, яка діє наразі є застарілою та не здатна перекрити абсолютно всі можливі зловживання на ринку деревини. Для оновлення системи Держлісагентство вже залучило міжнародне фінансування. Роботи вже розпочалися – готується бізнес-аналітика та виписується технічне завдання для майбутнього тендеру. Очікується, що в результаті проведення робіт система стане більш захищеною, сучасною та з новим функціоналом – для поширення її роботи на деревообробників.
+Крім того, як повідомляє Держлісагентство, агентство розпочало роботу над проєктом з впровадження системи GPS-моніторингу лісовозів. Ця система призначена для відслідковування руху лісовозів в режимі онлайн, що дозволить контролювати законність заготівлі та транспортування деревини. Передбачається, що ця система дозволить відслідковувати місця, час стоянки, витрати палива автотранспорту тощо. У листопаді 2024 року Держлісагентство провело робочу зустріч з представниками Офісу ефективного регулювання BRDO у рамках роботи із Проєктом «Підтримка цифрової трансформації»(DTA), під час якої була напрацьована дорожня карта з впровадження таких GPS-трекерів та розробки відповідного програмного забезпечення. 
+Під час монітрингу стану виконання заходу у ІІ кварталі 2026 року вдалось встановити, що ДП «ЛІАЦ» завершило розробку та впровадило нове технічне рішення у застосунку КПК, спрямоване на автоматизований контроль обсягів реалізації деревини за договорами. В оновленій версії застосунку реалізовано низку нових функцій:
+механізм контролю «Толеранс», який обмежує обсяги реалізації лісоматеріалів за договорами купівлі-продажу в межах встановленого допустимого перевищення (10% – для квартальних аукціонних договорів, 3% – для форвардних контрактів);
+обов’язкове заповнення вагових параметрів транспортного засобу під час оформлення реалізації деревини;
+відображення інформації про сертифікацію FSC 100% / Regulatory+ у ТТН-ліс.
 2. Корисні копалини.
 У Кабінеті надрокористувача забезпечено надання інформації та повідомлень для суб’єктів господарювання щодо обліку видобутку твердих корисних копалин та підземних вод. 
 За повідомленням Держгеонадра, розпочато розроблення функціоналу з автоматизації вводу протоколів Державної комісії по запасах корисних копалин в бази даних для автоматизації процесу ведення державних балансів запасів корисних копалин. 
 Після надходження рекомендацій від Державної комісії України по запасах корисних копалин щодо приведення запасів та ресурсів об’єктів, що обліковуються в Державному балансі запасів корисних копалин України та розробляються на підставі спеціальних дозволів на користування надрами, у відповідність до вимог Класифікації запасів і ресурсів корисних копалин державного фонду надр, затвердженої постановою Кабінету Міністрів України від 05.05.1997 № 432 (зі змінами) роботи будуть продовжені в межах кошторисних призначень.
 Таким чином, на Єдиній екологічній платформі “ЕкоСистема” (через Кабінет надрокористувача) запроваджено лише функцію надання інформації та повідомлень для суб’єктів господарювання щодо обліку видобутку твердих корисних копалин та підземних вод. Водночас наразі відсутні відомості про вже створені та впроваджені системи простежуваності походження та реалізації корисних копалин. 
 3. Водні ресурси.
-За повідомленням Держводагентства у І кварталі 2026, на Єдиній екологічній платформі «ЕкоСистема» розробляється оновлена версія адміністративної послуги для реалізації створення функцій обліку простежуваності водних ресурсів. 
+За повідомленням Держводагентства у І кварталі 2026, на Єдиній екологічній платформі «ЕкоСистема» розробляється оновлена версія адміністративної послуги для реалізації створення функцій обліку простежуваності водних ресурсів. У ІІ кварталі 2026 року органом було надано аналогічну інформацію.
 Початкова редакція Державної антикорупційної програми визначала строком завершення виконання цього заходу вересень 2023 року. У зв'язку з цим у листопаді 2023 року при проведенні моніторингу за третій квартал 2023 року цьому заходу був присвоєний статус "Виконано частково". Однак, постановою Кабінету Міністрів України від 18.10.2024 р. № 1194 до Державної антикорупційної програми були внесені зміни, відповідно до яких, зокрема, строк завершення виконання цього заходу був продовжений до грудня 2024 року. У зв'язку з цим, статус виконання цього заходу в грудні 2024 був змінений на "Виконується".
-Під час проведення моніторингу за четвертий квартал 2024, оскільки програмне забезпечення, створення якого передбачене цим заходом, впроваджено лише щодо деревини, і воно не є інтегрованим з "ЕкоСистемою" та ще потребує вдосконалення, заходу знову присвоєно статус «Виконано частково». 
-Дані, отримані протягом моніторингів у першому-четвертому кварталах 2025 року, а також у І кварталі 2026 року свідчать про частковість досягнення показника виконання, тому статус заходу залишається «Виконано частково».</t>
+Під час проведення моніторингу за четвертий квартал 2024, оскільки програмне забезпечення, створення якого передбачене цим заходом, впроваджено лише щодо деревини, і воно не є інтегрованим з "ЕкоСистемою", заходу знову присвоєно статус «Виконано частково». 
+Дані, отримані протягом моніторингів у першому-четвертому кварталах 2025 року, а також у І та ІІ кварталах 2026 року свідчать про частковість досягнення показника виконання, тому статус заходу залишається «Виконано частково».</t>
   </si>
   <si>
     <t>2.2.2.4.8</t>
   </si>
   <si>
     <t>Implementation of components of the Unified electronic fishery management, where the applications for permitting documentation, approvals, issue of permitting documentation, electronic reporting shall be submitted</t>
   </si>
   <si>
     <t>01.05.2024</t>
   </si>
   <si>
     <t>Appropriate components (modules) of Unified state electronic fishery management functionality developed</t>
   </si>
   <si>
     <t>Єдина державна електронна система управління галуззю рибного господарства («еРиба») є важливим елементом процедури укладення договорів на право на промисловий вилов риби та отримання відповідних спеціальних дозволів.
 Функціонал системи «еРиба» надає можливість, в тому числі подання заяви про отримання документів дозвільного характеру, її погодження та видання таких документи. Цей функціонал системи реалізується через її компонент під назвою Е-Дозвіл, який був запущений 5 липня 2024 року.
 Також, статтею 27-2 Закону України «Про рибне господарство, промислове рибальство та охорону водних біоресурсів» передбачено, що система «еРиба» має також містити інформацію про звітність у сфері рибного господарства.
 Порядок здійснення спеціального використання водних біоресурсів, затверджений постановою Кабінету Міністрів України від 22 грудня 2023 р. № 1347, в оригінальній редакції передбачав розділ «Звіт про обсяги добування (вилову) водних біоресурсів», відповідно до якого користувачі водних біоресурсів під час здійснення промислового рибальства щомісяця до 1 числа (починаючи з 1 січня), а в разі досягнення 90 відсотків обсягу ліміту - щодня подавали особисто, надсилали поштовим відправленням або на офіційну електронну адресу територіальному органу Держрибагентства, в районі діяльності якого здійснюється спеціальне використання водних біоресурсів для промислового рибальства, звіти про обсяги добування (вилову) водних біоресурсів за кожним укладеним договором на право здійснення промислу. 
 Однак цей розділ був виключений на підставі постанови Кабінету Міністрів України від 28.06.2024 № 765. Цією ж постановою журнали обліку вилучених водних біоресурсів та прийнятих водних біоресурсів в паперовій формі було замінено журналом обліку рибогосподарської діяльності – компонентом «еРиби», що забезпечує ведення обліку рибогосподарської діяльності та оформлення квитанції обліку добутих (виловлених) водних біоресурсів (Е-Журнал). В рамках цього компоненту суб'єкти господарювання, що здійснюють промисловий вилов водних біоресурсів, звітують про всі промислові операції, які здійснюють в процесі своєї діяльності, в тому числі дії з риболовним судном та знаряддями лову, та облік добутих (виловлених) водних біоресурсів. Е-журнал був запущений 5 липня 2024 року.
 Інформація, зокрема про обсяги добування (вилову) водних ресурсів, вноситься суб’єктами господарювання в Е-Журнал в режимі реального часу. Тобто, завдяки впровадженню Е-Журналу Держрибагентство отримує дані, що раніше за загальним правилом надходили щомісячно, у значно актуальнішому стані. Таким чином, звіт про обсяги добування (вилову) водних біоресурсів, який передбачався оригінальною редакцією постанови Кабінету Міністрів України від 22 грудня 2023 року №1347, втратив свою актуальність та наразі суб’єктами господарювання не подається. 
 Отже, можна вважати, що у функціональному компоненті «еРиби» - Е-Журналі - реалізовується функція електронного звітування для суб’єктів рибного господарства, що здійснюють спеціальне використання водних біоресурсів.
 З огляду на це, усі компоненти Єдиної державної електронної системи управління галуззю рибного господарства, передбачені заходом, є запровадженими. Заходу присвоєно статус «виконано».</t>
   </si>
   <si>
     <t>2.2.2.5</t>
   </si>
   <si>
     <t>A two-tiered information and communication system has been introduced that enables the creation, posting, publication, and exchange of information and documents in electronic form, holding concession tenders and a competitive dialog, as well as publication of documents in the course of direct negotiations with the lessee of state property being made available on the terms of a concession</t>
   </si>
   <si>
     <t>2.2.2.5.1</t>
   </si>
   <si>
     <t>Developing planning and access modules based on the state company PROZZORO</t>
   </si>
   <si>
     <t>01.01.2025</t>
   </si>
   <si>
     <t>funds of international technical assistance</t>
   </si>
   <si>
     <t>within the funds of international technical assistance</t>
   </si>
   <si>
     <t>The module has been developed.</t>
   </si>
   <si>
     <t>Цей захід є одним з послідовної лінійки заходів 2.2.2.5.1.-2.2.2.5.15, спрямованих на досягнення очікуваного стратегічного результату 2.2.2.5., який передбачає впровадження електронної торгової системи для проведення конкурсів з відбору приватного партнера для реалізації проектів концесії. 
-Зміст заходу полягає в розробленні модулів  планування та доступу на базі державного підприємства “PROZZORO”, які є складовими електронної торгової системи.
-[...1 lines deleted...]
-Мінекономіки надало таке пояснення щодо стану даного заходу (процитовано дослівно): 
+Зміст заходу полягає в розробленні модулів планування та доступу на базі державного підприємства “PROZZORO”, які є складовими електронної торгової системи.
+Інформація, досліджена під час моніторингу виконаня заходу у попередніх звітних періодах та в ІІ кварталі 2026 року, не свідчить про те, що модулі планування та доступу на базі державного підприємства “PROZZORO” є розробленими. Відповідно показник виконання є недосягнутим, а заходу присвоєно статус "не виконано".
+Мінекономіки, звітуючи про виконання заходу у ІІ кварталі 2026 року, надало таке пояснення щодо стану даного заходу: 
+"19.06.2025 Верховна Рада України ухвалила Закон України № 4510-IX «Про публічно-приватне партнерство» (далі — Закон про ППП), який набрав чинності 31.10.2025. Цим Законом передбачено внесення змін до Закону України «Про концесію».
+Згідно з підпунктом 29 пункту 3 розділу XI «Прикінцеві положення» Закону про ППП, розділ XII «Прикінцеві та перехідні положення» Закону України «Про концесію» доповнено новим пунктом 85, яким визначено, що: «до початку функціонування електронної торгової системи (ЕТС), але не пізніше 1 січня 2027 року, проведення концесійних конкурсів здійснюється без використання ЕТС. До цього часу інформація, яка підлягає розміщенню та оприлюдненню в ЕТС, публікується на вебпорталі уповноваженого органу з питань закупівель.»
+З метою реалізації положень Закону про ППП Мінекономіки до 31.08.2026 необхідно забезпечити розробку проєктів нормативно-правових актів та виконання інших заходів, необхідних для впровадження цього Закону.
+Оскільки 31.10.2025 втратила чинність частина третя статті 6 Закону України «Про концесію», яка встановлює повноваження Кабінету Міністрів України щодо визначення порядку функціонування ЕТС для проведення концесійних конкурсів та інших повязаних процедур, реалізація заходів 2.2.2.5.1 — 2.2.2.5.15, передбачених додатком 2 до Державної антикорупційної програми (далі - ДАП) на 2023—2025 роки (затвердженої постановою Кабінету Міністрів України від 04.03.2023 № 220), втратила актуальність".
+З огляду на положення ч.6 ст.7 Закону України "Про концесію" в редакції від 31.10.2025, захід в Інформаційній системі моніторингу реалізації державної антикорупційної політики залишається зі статусом "не виконано".</t>
+  </si>
+  <si>
+    <t>2.2.2.5.2</t>
+  </si>
+  <si>
+    <t>Developing authentication module</t>
+  </si>
+  <si>
+    <t>01.03.2025</t>
+  </si>
+  <si>
+    <t>30.11.2025</t>
+  </si>
+  <si>
+    <t>Цей захід є одним з послідовної лінійки заходів 2.2.2.5.1.-2.2.2.5.15, спрямованих на досягнення очікуваного стратегічного результату 2.2.2.5., який передбачає впровадження електронної торгової системи для проведення конкурсів з відбору приватного партнера для реалізації проектів концесії. 
+Зміст заходу полягає в розробленні модуля аутентифікації, який є елементом електронної торгової системи.
+Інформація, досліджена під час моніторингу виконаня заходу у попередніх звітних періодах та в ІІ кварталі 2026 року не свідчить про те, що модуль аутентифікації є розробленим. Відповідно показник виконання заходу є недосягнутим, тому заходу присвоєно статус "не виконано".
+Мінекономіки, звітуючи про виконання заходу у ІІ кварталі 2026 року, надало таке пояснення щодо стану виконання даного заходу: 
+"19.06.2025 Верховна Рада України ухвалила Закон України № 4510-IX «Про публічно-приватне партнерство» (далі — Закон про ППП), який набрав чинності 31.10.2025. Цим Законом передбачено внесення змін до Закону України «Про концесію».
+Згідно з підпунктом 29 пункту 3 розділу XI «Прикінцеві положення» Закону про ППП, розділ XII «Прикінцеві та перехідні положення» Закону України «Про концесію» доповнено новим пунктом 85, яким визначено, що: «до початку функціонування електронної торгової системи (ЕТС), але не пізніше 1 січня 2027 року, проведення концесійних конкурсів здійснюється без використання ЕТС. До цього часу інформація, яка підлягає розміщенню та оприлюдненню в ЕТС, публікується на вебпорталі уповноваженого органу з питань закупівель.»
+З метою реалізації положень Закону про ППП Мінекономіки до 31.08.2026 необхідно забезпечити розробку проєктів нормативно-правових актів та виконання інших заходів, необхідних для впровадження цього Закону.
+Оскільки 31.10.2025 втратила чинність частина третя статті 6 Закону України «Про концесію», яка встановлює повноваження Кабінету Міністрів України щодо визначення порядку функціонування ЕТС для проведення концесійних конкурсів та інших повязаних процедур, реалізація заходів 2.2.2.5.1 — 2.2.2.5.15, передбачених додатком 2 до Державної антикорупційної програми (далі - ДАП) на 2023—2025 роки (затвердженої постановою Кабінету Міністрів України від 04.03.2023 № 220), втратила актуальність".
+З огляду на положення ч.6 ст.7 Закону України "Про концесію" в редакції від 31.10.2025, захід в Інформаційній системі моніторингу реалізації державної антикорупційної політики залишається зі статусом "не виконано".</t>
+  </si>
+  <si>
+    <t>2.2.2.5.3</t>
+  </si>
+  <si>
+    <t>Developing auction modules and identification of a winner</t>
+  </si>
+  <si>
+    <t>Цей захід є одним з послідовної лінійки заходів 2.2.2.5.1.-2.2.2.5.15, спрямованих на досягнення очікуваного стратегічного результату 2.2.2.5., який передбачає впровадження електронної торгової системи для проведення конкурсів з відбору приватного партнера для реалізації проектів концесії. 
+Зміст заходу полягає в розробленні модулів аукціону та визначення переможця, які є елементами електронної торгової системи.
+Інформація, досліджена під час моніторингу виконання заходу у попередніх звітних періодах та в ІІ кварталі 2026 року, не свідчить про те, що модулі аукціону та визначення переможця є розробленими. Відповідно показник виконання заходу є недосягнутим, тому заходу присвоєно статус "не виконано".
+Мінекономіки, звітуючи про виконання заходу у ІІ кварталі 2026 року, надало таке пояснення щодо стану виконання даного заходу: 
+"19.06.2025 Верховна Рада України ухвалила Закон України № 4510-IX «Про публічно-приватне партнерство» (далі — Закон про ППП), який набрав чинності 31.10.2025. Цим Законом передбачено внесення змін до Закону України «Про концесію».
+Згідно з підпунктом 29 пункту 3 розділу XI «Прикінцеві положення» Закону про ППП, розділ XII «Прикінцеві та перехідні положення» Закону України «Про концесію» доповнено новим пунктом 85, яким визначено, що: «до початку функціонування електронної торгової системи (ЕТС), але не пізніше 1 січня 
+2027 року, проведення концесійних конкурсів здійснюється без використання ЕТС. До цього часу інформація, яка підлягає розміщенню та оприлюдненню в ЕТС, публікується на вебпорталі уповноваженого органу з питань закупівель.»
+З метою реалізації положень Закону про ППП Мінекономіки до 31.08.2026 необхідно забезпечити розробку проєктів нормативно-правових актів та виконання інших заходів, необхідних для впровадження цього Закону.
+Оскільки 31.10.2025 втратила чинність частина третя статті 6 Закону України «Про концесію», яка встановлює повноваження Кабінету Міністрів України щодо визначення порядку функціонування ЕТС для проведення концесійних конкурсів та інших повязаних процедур, реалізація заходів 2.2.2.5.1 — 2.2.2.5.15, передбачених додатком 2 до Державної антикорупційної програми (далі - ДАП) на 2023—2025 роки (затвердженої постановою Кабінету Міністрів України від 04.03.2023 № 220), втратила актуальність.".
+З огляду на положення ч.6 ст.7 Закону України "Про концесію" в редакції від 31.10.2025, захід в Інформаційній системі моніторингу реалізації державної антикорупційної політики залишається зі статусом "не виконано".</t>
+  </si>
+  <si>
+    <t>2.2.2.5.4</t>
+  </si>
+  <si>
+    <t>Developing the proposal estimation module</t>
+  </si>
+  <si>
+    <t>01.02.2025</t>
+  </si>
+  <si>
+    <t>Цей захід є одним з послідовної лінійки заходів 2.2.2.5.1.-2.2.2.5.15, спрямованих на досягнення очікуваного стратегічного результату 2.2.2.5., який передбачає впровадження електронної торгової системи для проведення конкурсів з відбору приватного партнера для реалізації проектів концесії. 
+Зміст заходу полягає в розробленні модуля оцінки пропозицій, який є складовою електронної торгової системи.
+Інформація, досліджена під час моніторингу виконання заходу у попередніх звітних періодах та в ІІ кварталі 2026 року, не свідчить про те, що модуль оцінки пропозицій є розробленим. Відповідно показник виконання заходу є недосягнутим, тому заходу присвоєно статус "не виконано".
+Мінекономіки, звітуючи про виконання заходу у ІІ кварталі 2026 року, надало таке пояснення щодо стану виконання даного заходу (процитовано дослівно): 
+"19.06.2025 Верховна Рада України ухвалила Закон України № 4510-IX «Про публічно-приватне партнерство» (далі — Закон про ППП), який набрав чинності 31.10.2025. Цим Законом передбачено внесення змін до Закону України «Про концесію».
+Згідно з підпунктом 29 пункту 3 розділу XI «Прикінцеві положення» Закону про ППП, розділ XII «Прикінцеві та перехідні положення» Закону України «Про концесію» доповнено новим пунктом 85, яким визначено, що: «до початку функціонування електронної торгової системи (ЕТС), але не пізніше 1 січня 2027 року, проведення концесійних конкурсів здійснюється без використання ЕТС. До цього часу інформація, яка підлягає розміщенню та оприлюдненню в ЕТС, публікується на вебпорталі уповноваженого органу з питань закупівель.»
+З метою реалізації положень Закону про ППП Мінекономіки до 31.08.2026 необхідно забезпечити розробку проєктів нормативно-правових актів та виконання інших заходів, необхідних для впровадження цього Закону.
+Оскільки 31.10.2025 втратила чинність частина третя статті 6 Закону України «Про концесію», яка встановлює повноваження Кабінету Міністрів України щодо визначення порядку функціонування ЕТС для проведення концесійних конкурсів та інших повязаних процедур, реалізація заходів 2.2.2.5.1 — 2.2.2.5.15, передбачених додатком 2 до Державної антикорупційної програми (далі - ДАП) на 2023—2025 роки (затвердженої постановою Кабінету Міністрів України від 04.03.2023 № 220), втратила актуальність.".
+З огляду на положення ч.6 ст.7 Закону України "Про концесію" в редакції від 31.10.2025, захід в Інформаційній системі моніторингу реалізації державної антикорупційної політики залишається зі статусом "не виконано".</t>
+  </si>
+  <si>
+    <t>2.2.2.5.5</t>
+  </si>
+  <si>
+    <t>Developing the contracting module</t>
+  </si>
+  <si>
+    <t>Цей захід є одним з послідовної лінійки заходів 2.2.2.5.1.-2.2.2.5.15, спрямованих на досягнення очікуваного стратегічного результату 2.2.2.5., який передбачає впровадження електронної торгової системи для проведення конкурсів з відбору приватного партнера для реалізації проектів концесії. 
+Зміст заходу полягає в розробленні модуля укладення договору, який є елементом електронної торгової системи.
+Інформація, досліджена під час моніторингу виконання заходу у попередніх звітних періодах та в ІІ кварталі 2026 року, не свідчить про те, що модуль укладення договору є розробленим. Відповідно показник виконання заходу є недосягнутим, тому заходу присвоєно статус "не виконано".
+Мінекономіки, звітуючи про виконання заходу у ІІ кварталі 2026 року, надало таке пояснення щодо стану виконання даного заходу: 
+"19.06.2025 Верховна Рада України ухвалила Закон України № 4510-IX «Про публічно-приватне партнерство» (далі — Закон про ППП), який набрав чинності 31.10.2025. Цим Законом передбачено внесення змін до Закону України «Про концесію».
+Згідно з підпунктом 29 пункту 3 розділу XI «Прикінцеві положення» Закону про ППП, розділ XII «Прикінцеві та перехідні положення» Закону України «Про концесію» доповнено новим пунктом 85, яким визначено, що: «до початку функціонування електронної торгової системи (ЕТС), але не пізніше 1 січня 
+2027 року, проведення концесійних конкурсів здійснюється без використання ЕТС. До цього часу інформація, яка підлягає розміщенню та оприлюдненню в ЕТС, публікується на вебпорталі уповноваженого органу з питань закупівель.»
+З метою реалізації положень Закону про ППП Мінекономіки до 31.08.2026 необхідно забезпечити розробку проєктів нормативно-правових актів та виконання інших заходів, необхідних для впровадження цього Закону.
+Оскільки 31.10.2025 втратила чинність частина третя статті 6 Закону України «Про концесію», яка встановлює повноваження Кабінету Міністрів України щодо визначення порядку функціонування ЕТС для проведення концесійних конкурсів та інших повязаних процедур, реалізація заходів 2.2.2.5.1 — 2.2.2.5.15, передбачених додатком 2 до Державної антикорупційної програми (далі - ДАП) на 2023—2025 роки (затвердженої постановою Кабінету Міністрів України від 04.03.2023 № 220), втратила актуальність.".
+З огляду на положення ч.6 ст.7 Закону України "Про концесію" в редакції від 31.10.2025, захід в Інформаційній системі моніторингу реалізації державної антикорупційної політики залишається зі статусом "не виконано".</t>
+  </si>
+  <si>
+    <t>2.2.2.5.7</t>
+  </si>
+  <si>
+    <t>Developing the notification, registration, and bid submission modules</t>
+  </si>
+  <si>
+    <t>31.08.2025</t>
+  </si>
+  <si>
+    <t>Цей захід є одним з послідовної лінійки заходів 2.2.2.5.1.-2.2.2.5.15, спрямованих на досягнення очікуваного стратегічного результату 2.2.2.5., який передбачає впровадження електронної торгової системи для проведення конкурсів з відбору приватного партнера для реалізації проектів концесії. 
+Зміст заходу полягає в розробленні модулів сповіщень, реєстрації та подання пропозицій, які є складовими електронної торгової системи.
+Інформація, досіджена під час моніторингу виконання заходу у попередніх звітних періодах та в ІІ кварталі 2026 року, не свідчить про те, що модулі сповіщень, реєстрації та подання пропозицій є розробленим. Відповідно показник виконання заходу є недосягнутим, тому заходу присвоєно статус "не виконано".
+Мінекономіки, звітуючи про виконання заходу у ІІ кварталі 2026 року, надало таке пояснення щодо стану виконання даного заходу (процитовано дослівно): 
+"19.06.2025 Верховна Рада України ухвалила Закон України № 4510-IX «Про публічно-приватне партнерство» (далі — Закон про ППП), який набрав чинності 31.10.2025. Цим Законом передбачено внесення змін до Закону України «Про концесію».
+Згідно з підпунктом 29 пункту 3 розділу XI «Прикінцеві положення» Закону про ППП, розділ XII «Прикінцеві та перехідні положення» Закону України «Про концесію» доповнено новим пунктом 85, яким визначено, що: «до початку функціонування електронної торгової системи (ЕТС), але не пізніше 1 січня 2027 року, проведення концесійних конкурсів здійснюється без використання ЕТС. До цього часу інформація, яка підлягає розміщенню та оприлюдненню в ЕТС, публікується на вебпорталі уповноваженого органу з питань закупівель.»
+З метою реалізації положень Закону про ППП Мінекономіки до 31.08.2026 необхідно забезпечити розробку проєктів нормативно-правових актів та виконання інших заходів, необхідних для впровадження цього Закону.
+Оскільки 31.10.2025 втратила чинність частина третя статті 6 Закону України «Про концесію», яка встановлює повноваження Кабінету Міністрів України щодо визначення порядку функціонування ЕТС для проведення концесійних конкурсів та інших повязаних процедур, реалізація заходів 2.2.2.5.1 — 2.2.2.5.15, передбачених додатком 2 до Державної антикорупційної програми (далі - ДАП) на 2023—2025 роки (затвердженої постановою Кабінету Міністрів України від 04.03.2023 № 220), втратила актуальність.".
+З огляду на положення ч.6 ст.7 Закону України "Про концесію" в редакції від 31.10.2025, захід в Інформаційній системі моніторингу реалізації державної антикорупційної політики залишається зі статусом "не виконано".</t>
+  </si>
+  <si>
+    <t>2.2.2.5.8</t>
+  </si>
+  <si>
+    <t>Implementing the encryption of bids mentioned in subclause 2.2.2.5.7</t>
+  </si>
+  <si>
+    <t>01.05.2025</t>
+  </si>
+  <si>
+    <t>Encryption has been implemented.</t>
+  </si>
+  <si>
+    <t>Цей захід є одним з послідовної лінійки заходів 2.2.2.5.1.-2.2.2.5.15, спрямованих на досягнення очікуваного стратегічного результату 2.2.2.5., який передбачає впровадження електронної торгової системи для проведення конкурсів з відбору приватного партнера для реалізації проектів концесії. 
+Зміст заходу полягає в упровадженні шифрування пропозицій, зазначених у підпункті 2.2.2.5.7.
+Інформація, досліджена під час моніторингу виконання заходу у попередніх звітних періодах та в ІІ кварталі 2026 року, не свідчить про те, що  функція шифрування є впровадженою. Відповідно показник виконання заходу є недосягнутим, тому заходу присвоєно статус "не виконано".
+Мінекономіки, звітуючи про виконання заходу у ІІ кварталі 2026 року, надало таке пояснення щодо стану виконання даного заходу: 
+"19.06.2025 Верховна Рада України ухвалила Закон України № 4510-IX «Про публічно-приватне партнерство» (далі — Закон про ППП), який набрав чинності 31.10.2025. Цим Законом передбачено внесення змін до Закону України «Про концесію».
+Згідно з підпунктом 29 пункту 3 розділу XI «Прикінцеві положення» Закону про ППП, розділ XII «Прикінцеві та перехідні положення» Закону України «Про концесію» доповнено новим пунктом 85, яким визначено, що: «до початку функціонування електронної торгової системи (ЕТС), але не пізніше 1 січня 
+2027 року, проведення концесійних конкурсів здійснюється без використання ЕТС. До цього часу інформація, яка підлягає розміщенню та оприлюдненню в ЕТС, публікується на вебпорталі уповноваженого органу з питань закупівель.»
+З метою реалізації положень Закону про ППП Мінекономіки до 31.08.2026 необхідно забезпечити розробку проєктів нормативно-правових актів та виконання інших заходів, необхідних для впровадження цього Закону.
+Оскільки 31.10.2025 втратила чинність частина третя статті 6 Закону України «Про концесію», яка встановлює повноваження Кабінету Міністрів України щодо визначення порядку функціонування ЕТС для проведення концесійних конкурсів та інших повязаних процедур, реалізація заходів 2.2.2.5.1 — 2.2.2.5.15, передбачених додатком 2 до Державної антикорупційної програми (далі - ДАП) на 2023—2025 роки (затвердженої постановою Кабінету Міністрів України від 04.03.2023 № 220), втратила актуальність.".
+З огляду на положення ч.6 ст.7 Закону України "Про концесію" в редакції від 31.10.2025, захід в Інформаційній системі моніторингу реалізації державної антикорупційної політики залишається зі статусом "не виконано".</t>
+  </si>
+  <si>
+    <t>2.2.2.5.9</t>
+  </si>
+  <si>
+    <t>Testing the Electronic trading system</t>
+  </si>
+  <si>
+    <t>The testing has been conducted.</t>
+  </si>
+  <si>
+    <t>Цей захід є одним з послідовної лінійки заходів 2.2.2.5.1.-2.2.2.5.15, спрямованих на досягнення очікуваного стратегічного результату 2.2.2.5., який передбачає впровадження електронної торгової системи для проведення конкурсів з відбору приватного партнера для реалізації проектів концесії. 
+Зміст заходу полягає в забезпеченні проведення тестування Електронної торгової системи.
+Інформація, досліджена під час моніторингу виконання заходу у попередніх звітних періодах та в І кварталі 2026 року, не свідчить про те, що  тестування Електронної торгової системи проведено. Відповідно показник виконання заходу є недосягнутим, тому заходу присвоєно статус "не виконано".
+Мінекономіки, звітуючи про виконання заходу у ІІ кварталі 2026 року, надало таке пояснення щодо стану виконання даного заходу: 
+"19.06.2025 Верховна Рада України ухвалила Закон України № 4510-IX «Про публічно-приватне партнерство» (далі — Закон про ППП), який набрав чинності 31.10.2025. Цим Законом передбачено внесення змін до Закону України «Про концесію».
+Згідно з підпунктом 29 пункту 3 розділу XI «Прикінцеві положення» Закону про ППП, розділ XII «Прикінцеві та перехідні положення» Закону України «Про концесію» доповнено новим пунктом 85, яким визначено, що: «до початку функціонування електронної торгової системи (ЕТС), але не пізніше 1 січня 2027 року, проведення концесійних конкурсів здійснюється без використання ЕТС. До цього часу інформація, яка підлягає розміщенню та оприлюдненню в ЕТС, публікується на вебпорталі уповноваженого органу з питань закупівель.»
+З метою реалізації положень Закону про ППП Мінекономіки до 31.08.2026 необхідно забезпечити розробку проєктів нормативно-правових актів та виконання інших заходів, необхідних для впровадження цього Закону.
+Оскільки 31.10.2025 втратила чинність частина третя статті 6 Закону України «Про концесію», яка встановлює повноваження Кабінету Міністрів України щодо визначення порядку функціонування ЕТС для проведення концесійних конкурсів та інших повязаних процедур, реалізація заходів 2.2.2.5.1 — 2.2.2.5.15, передбачених додатком 2 до Державної антикорупційної програми (далі - ДАП) на 2023—2025 роки (затвердженої постановою Кабінету Міністрів України від 04.03.2023 № 220), втратила актуальність.".
+З огляду на положення ч.6 ст.7 Закону України "Про концесію" в редакції від 31.10.2025, захід в Інформаційній системі моніторингу реалізації державної антикорупційної політики залишається зі статусом "не виконано".</t>
+  </si>
+  <si>
+    <t>2.2.2.5.10</t>
+  </si>
+  <si>
+    <t>Ensuring negotiations with operators on developing a platform for bidders</t>
+  </si>
+  <si>
+    <t>28.02.2025</t>
+  </si>
+  <si>
+    <t>Negotiations have been conducted and an agreement on the development of the platform has been reached.</t>
+  </si>
+  <si>
+    <t>Цей захід є одним з послідовної лінійки заходів 2.2.2.5.1.-2.2.2.5.15, спрямованих на досягнення очікуваного стратегічного результату 2.2.2.5., який передбачає впровадження електронної торгової системи для проведення конкурсів з відбору приватного партнера для реалізації проектів концесії. 
+За інформацією Мінекономіки, наданою за попередні звітні квартали, міністерством здійснювались заходи, спрямовані на проведення переговорів з операторами стосовно розроблення майданчика для учасників.
+Водночас у зв'язку з прийняттям Закон України № 4510-ІХ "Про публічно-приватне партнерство", від 19.06.2025 який передбачає запровадження вдосконаленого механізму ДПП та концесії, у ІІІ кварталі 2025 року Мінекономіки повідомило, що планує провести остаточні перемовини з операторами щодо розроблення майданчика після набрання Законом чинності.
+Набрання чинності Законом відбулось 31.10.2025. Водночас Мінекономіки не надало інформації, яка б підтверджувала проведенння остаточних переговорів з операторами щодо розроблення майданчик та досягнення домовленості про розроблення майданчику. Відтак показник виконання заходу є не досягнутим, тому заходу присвоєно статус "не виконано".
+Разом з цим, у ІІ кварталі 2026 року Мінекономіки надано такі пояснення щодо стану виконання даного заходу:
+"19.06.2025 Верховна Рада України ухвалила Закон України № 4510-IX «Про публічно-приватне партнерство» (далі — Закон про ППП), який набрав чинності 31.10.2025. Цим Законом передбачено внесення змін до Закону України «Про концесію».
+Згідно з підпунктом 29 пункту 3 розділу XI «Прикінцеві положення» Закону про ППП, розділ XII «Прикінцеві та перехідні положення» Закону України «Про концесію» доповнено новим пунктом 85, яким визначено, що: «до початку функціонування електронної торгової системи (ЕТС), але не пізніше 1 січня 2027 року, проведення концесійних конкурсів здійснюється без використання ЕТС. До цього часу інформація, яка підлягає розміщенню та оприлюдненню в ЕТС, публікується на вебпорталі уповноваженого органу з питань закупівель.»
+З метою реалізації положень Закону про ППП Мінекономіки до 31.08.2026 необхідно забезпечити розробку проєктів нормативно-правових актів та виконання інших заходів, необхідних для впровадження цього Закону.
+Оскільки 31.10.2025 втратила чинність частина третя статті 6 Закону України «Про концесію», яка встановлює повноваження Кабінету Міністрів України щодо визначення порядку функціонування ЕТС для проведення концесійних конкурсів та інших повязаних процедур, реалізація заходів 2.2.2.5.1 — 2.2.2.5.15, передбачених додатком 2 до Державної антикорупційної програми (далі - ДАП) на 2023—2025 роки (затвердженої постановою Кабінету Міністрів України від 04.03.2023 № 220), втратила актуальність."
+З огляду на положення ч.6 ст.7 Закону України "Про концесію" в редакції від 31.10.2025, захід в Інформаційній системі моніторингу реалізації державної антикорупційної політики залишається зі статусом "не виконано".</t>
+  </si>
+  <si>
+    <t>2.2.2.5.11</t>
+  </si>
+  <si>
+    <t>Testing of the operator-developed platform indicated in subclause 2.2.2.5.10</t>
+  </si>
+  <si>
+    <t>01.07.2025</t>
+  </si>
+  <si>
+    <t>Цей захід є одним з послідовної лінійки заходів 2.2.2.5.1.-2.2.2.5.15, спрямованих на досягнення очікуваного стратегічного результату 2.2.2.5., який передбачає впровадження електронної торгової системи для проведення конкурсів з відбору приватного партнера для реалізації проектів концесії. 
+Зміст заходу полягає в тестуванні розробленого оператором майданчика для учасників, зазначеного у підпункті 2.2.2.5.10, що застосовуватиметься для проведення конкурсів в межах концесії.
+Інформація, досліджена під час моніторингу виконання заходу у попередніх звітних періодах та в ІІ кварталі 2026 року, свідчить про те, що тестування розробленого оператором майданчика, зазначеного у підпункті 2.2.2.5.10 не проведено. Відповідно показник виконання заходу є недосягнутим, тому заходу присвоєно статус "не виконано".
+Мінекономіки, звітуючи про виконання заходу у ІІ кварталі 2026 року, надало таке пояснення щодо стану виконання даного заходу: 
+"19.06.2025 Верховна Рада України ухвалила Закон України № 4510-IX «Про публічно-приватне партнерство» (далі — Закон про ППП), який набрав чинності 31.10.2025. Цим Законом передбачено внесення змін до Закону України «Про концесію».
+Згідно з підпунктом 29 пункту 3 розділу XI «Прикінцеві положення» Закону про ППП, розділ XII «Прикінцеві та перехідні положення» Закону України «Про концесію» доповнено новим пунктом 85, яким визначено, що: «до початку функціонування електронної торгової системи (ЕТС), але не пізніше 1 січня 
+2027 року, проведення концесійних конкурсів здійснюється без використання ЕТС. До цього часу інформація, яка підлягає розміщенню та оприлюдненню в ЕТС, публікується на вебпорталі уповноваженого органу з питань закупівель.»
+З метою реалізації положень Закону про ППП Мінекономіки до 31.08.2026 необхідно забезпечити розробку проєктів нормативно-правових актів та виконання інших заходів, необхідних для впровадження цього Закону.
+Оскільки 31.10.2025 втратила чинність частина третя статті 6 Закону України «Про концесію», яка встановлює повноваження Кабінету Міністрів України щодо визначення порядку функціонування ЕТС для проведення концесійних конкурсів та інших повязаних процедур, реалізація заходів 2.2.2.5.1 — 2.2.2.5.15, передбачених додатком 2 до Державної антикорупційної програми (далі - ДАП) на 2023—2025 роки (затвердженої постановою Кабінету Міністрів України від 04.03.2023 № 220), втратила актуальність."
+З огляду на положення ч.6 ст.7 Закону України "Про концесію" в редакції від 31.10.2025, захід в Інформаційній системі моніторингу реалізації державної антикорупційної політики залишається зі статусом "не виконано".</t>
+  </si>
+  <si>
+    <t>2.2.2.5.12</t>
+  </si>
+  <si>
+    <t>Ensuring the integration of the project preparation and management system with the Electronic Trading System</t>
+  </si>
+  <si>
+    <t>01.09.2025</t>
+  </si>
+  <si>
+    <t>The system has been integrated.</t>
+  </si>
+  <si>
+    <t>Цей захід є одним з послідовної лінійки заходів 2.2.2.5.1.-2.2.2.5.15, спрямованих на досягнення очікуваного стратегічного результату 2.2.2.5., який передбачає впровадження електронної торгової системи для проведення конкурсів з відбору приватного партнера для реалізації проектів концесії. 
+Зміст заходу полягає в забезпеченні інтеграції системи підготовки та управління проектами з Електронною торговою системою.
+Інформація, досліджена під час моніторингу виконання заходу у попередніх звітних періодах та в ІІ кварталі 2026 року, не свідчить про те, що системи підготовки та управління проектами є інтегрованою з Електронною торговою системою. Відповідно показник виконання заходу не є досягнутим. Тому заходу присвоєно статус "не виконано".
+Мінекономіки, звітуючи про виконання заходу у ІІ кварталі 2026 року, надало таке пояснення щодо стану виконання даного заходу: 
+"19.06.2025 Верховна Рада України ухвалила Закон України № 4510-IX «Про публічно-приватне партнерство» (далі — Закон про ППП), який набрав чинності 31.10.2025. Цим Законом передбачено внесення змін до Закону України «Про концесію».
+Згідно з підпунктом 29 пункту 3 розділу XI «Прикінцеві положення» Закону про ППП, розділ XII «Прикінцеві та перехідні положення» Закону України «Про концесію» доповнено новим пунктом 85, яким визначено, що: «до початку функціонування електронної торгової системи (ЕТС), але не пізніше 1 січня 2027 року, проведення концесійних конкурсів здійснюється без використання ЕТС. До цього часу інформація, яка підлягає розміщенню та оприлюдненню в ЕТС, публікується на вебпорталі уповноваженого органу з питань закупівель.»
+З метою реалізації положень Закону про ППП Мінекономіки до 31.08.2026 необхідно забезпечити розробку проєктів нормативно-правових актів та виконання інших заходів, необхідних для впровадження цього Закону.
+Оскільки 31.10.2025 втратила чинність частина третя статті 6 Закону України «Про концесію», яка встановлює повноваження Кабінету Міністрів України щодо визначення порядку функціонування ЕТС для проведення концесійних конкурсів та інших повязаних процедур, реалізація заходів 2.2.2.5.1 — 2.2.2.5.15, передбачених додатком 2 до Державної антикорупційної програми (далі - ДАП) на 2023—2025 роки (затвердженої постановою Кабінету Міністрів України від 04.03.2023 № 220), втратила актуальність".
+З огляду на положення ч.6 ст.7 Закону України "Про концесію" в редакції від 31.10.2025, захід в Інформаційній системі моніторингу реалізації державної антикорупційної політики залишається зі статусом "не виконано".</t>
+  </si>
+  <si>
+    <t>2.2.2.5.13</t>
+  </si>
+  <si>
+    <t>Testing the interoperation of the project preparation and management system with the Electronic Trading System</t>
+  </si>
+  <si>
+    <t>31.10.2025</t>
+  </si>
+  <si>
+    <t>The system interoperation with the Electronic Trading System raises no issues.</t>
+  </si>
+  <si>
+    <t>Цей захід є одним з послідовної лінійки заходів 2.2.2.5.1.-2.2.2.5.15, спрямованих на досягнення очікуваного стратегічного результату 2.2.2.5., який передбачає впровадження електронної торгової системи для проведення конкурсів з відбору приватного партнера для реалізації проектів концесії. 
+Зміст цього заходу полягає в забезпеченні тестування взаємодії системи підготовки та управління проектами з Електронною торговою системою, що застосовуватиметься для проведення конкурсів в межах концесії.
+Інформація, досліджена під час моніторингу виконання заходу у попередніх звітних періодах та в ІІ кварталі 2026 року, свідчать про те, що відповідне тестування не було проведене. Тому заходу присвоєно статус "не виконано".
+Мінекономіки, звітуючи про виконання заходу у ІІ кварталі 2026 року, надало таке пояснення щодо стану виконання даного заходу: 
 "19.06.2025 Верховна Рада України ухвалила Закон України № 4510-IX «Про публічно-приватне партнерство» (далі – Закон про ППП), який набрав чинності 31.10.2025. Цим Законом передбачено внесення змін до Закону України «Про концесію».
 Згідно з підпунктом 29 пункту 3 розділу XI «Прикінцеві положення» Закону про ППП, розділ XII «Прикінцеві та перехідні положення» Закону України «Про концесію» доповнено новим пунктом 85, яким визначено, що: «до початку функціонування електронної торгової системи (ЕТС), але не пізніше 1 січня 2027 року, проведення концесійних конкурсів здійснюється без використання ЕТС. До цього часу інформація, яка підлягає розміщенню та оприлюдненню в ЕТС, публікується на вебпорталі Уповноваженого органу з питань закупівель.»
 З метою реалізації положень Закону про ППП Мінекономіки до 31.08.2026 необхідно забезпечити розробку проєктів нормативно-правових актів та виконання інших заходів, необхідних для впровадження цього Закону.
 Оскільки 31.10.2025 втратила чинність частина третя статті 6 Закону України «Про концесію», яка встановлює повноваження Кабінету Міністрів України щодо визначення порядку функціонування ЕТС для проведення концесійних конкурсів та інших пов’язаних процедур, реалізація заходів 2.2.2.5.1 – 2.2.2.5.15, передбачених додатком 2 до Державної антикорупційної програми на 2023–2025 роки (затвердженої постановою Кабінету Міністрів України від 04.03.2023 № 220), є не актуальною".
 З огляду на положення ч.6 ст.7 Закону України "Про концесію" в редакції від 31.10.2025, захід в Інформаційній системі моніторингу реалізації державної антикорупційної політики залишається зі статусом "не виконано".</t>
   </si>
   <si>
-    <t>2.2.2.5.2</t>
-[...231 lines deleted...]
-  <si>
     <t>2.2.2.5.14</t>
   </si>
   <si>
     <t>Preparing and implementing pilot projects in the project preparation and management system and the Electronic Trading System</t>
   </si>
   <si>
     <t>01.08.2025</t>
   </si>
   <si>
     <t>The competitive selection process has been conducted without issues.</t>
   </si>
   <si>
     <t>Цей захід є одним з послідовної лінійки заходів 2.2.2.5.1.-2.2.2.5.15, спрямованих на досягнення очікуваного стратегічного результату 2.2.2.5., який передбачає впровадження електронної торгової системи для проведення конкурсів з відбору приватного партнера для реалізації проектів концесії. 
 Зміст цього заходу полягає в проведенні підготовки та реалізації пілотних проектів у системі підготовки та управління проектами та Електронній торговій системі.
-Інформація, досліджена під час моніторингу виконання заходу у попередніх звітних періодах та в І кварталі 2026 року, свідчить про те, що реалізація пілотних проектів, що полягають в проведенні концесійного конкурсу, не відбувалась. Тому заходу присвоєно статус "не виконано".
-[...2 lines deleted...]
-Згідно з підпунктом 29 пункту 3 розділу XI «Прикінцеві положення» Закону про ППП, розділ XII «Прикінцеві та перехідні положення» Закону України «Про концесію» доповнено новим пунктом 85, яким визначено, що: «до початку функціонування електронної торгової системи (ЕТС), але не пізніше 1 січня 2027 року, проведення концесійних конкурсів здійснюється без використання ЕТС. До цього часу інформація, яка підлягає розміщенню та оприлюдненню в ЕТС, публікується на вебпорталі Уповноваженого органу з питань закупівель.»
+Інформація, досліджена під час моніторингу виконання заходу у попередніх звітних періодах та в ІІ кварталі 2026 року, свідчить про те, що реалізація пілотних проектів, що полягають в проведенні концесійного конкурсу, не відбувалась. Тому заходу присвоєно статус "не виконано".
+Мінекономіки, звітуючи про виконання заходу у ІІ кварталі 2026 року, надало таке пояснення щодо стану виконання даного заходу (процитовано дослівно): 
+"19.06.2025 Верховна Рада України ухвалила Закон України № 4510-IX «Про публічно-приватне партнерство» (далі — Закон про ППП), який набрав чинності 31.10.2025. Цим Законом передбачено внесення змін до Закону України «Про концесію».
+Згідно з підпунктом 29 пункту 3 розділу XI «Прикінцеві положення» Закону про ППП, розділ XII «Прикінцеві та перехідні положення» Закону України «Про концесію» доповнено новим пунктом 85, яким визначено, що: «до початку функціонування електронної торгової системи (ЕТС), але не пізніше 1 січня 2027 року, проведення концесійних конкурсів здійснюється без використання ЕТС. До цього часу інформація, яка підлягає розміщенню та оприлюдненню в ЕТС, публікується на вебпорталі уповноваженого органу з питань закупівель.»
 З метою реалізації положень Закону про ППП Мінекономіки до 31.08.2026 необхідно забезпечити розробку проєктів нормативно-правових актів та виконання інших заходів, необхідних для впровадження цього Закону.
-Оскільки 31.10.2025 втратила чинність частина третя статті 6 Закону України «Про концесію», яка встановлює повноваження Кабінету Міністрів України щодо визначення порядку функціонування ЕТС для проведення концесійних конкурсів та інших пов’язаних процедур, реалізація заходів 2.2.2.5.1 – 2.2.2.5.15, передбачених додатком 2 до Державної антикорупційної програми на 2023–2025 роки (затвердженої постановою Кабінету Міністрів України від 04.03.2023 № 220), є не актуальною".
+Оскільки 31.10.2025 втратила чинність частина третя статті 6 Закону України «Про концесію», яка встановлює повноваження Кабінету Міністрів України щодо визначення порядку функціонування ЕТС для проведення концесійних конкурсів та інших повязаних процедур, реалізація заходів 2.2.2.5.1 — 2.2.2.5.15, передбачених додатком 2 до Державної антикорупційної програми (далі - ДАП) на 2023—2025 роки (затвердженої постановою Кабінету Міністрів України від 04.03.2023 № 220), втратила актуальність."
 З огляду на положення ч.6 ст.7 Закону України "Про концесію" в редакції від 31.10.2025, захід в Інформаційній системі моніторингу реалізації державної антикорупційної політики залишається зі статусом "не виконано".</t>
   </si>
   <si>
     <t>2.2.2.5.15</t>
   </si>
   <si>
     <t>Conducting competitive processes to select a private partner for the Electronic Trading System</t>
   </si>
   <si>
     <t>01.12.2025</t>
   </si>
   <si>
     <t>Competitive processes to select a private partner are conducted using the Electronic Trading System.</t>
   </si>
   <si>
     <t>Цей захід є одним з послідовної лінійки заходів 2.2.2.5.1.-2.2.2.5.15, спрямованих на досягнення очікуваного стратегічного результату 2.2.2.5., який передбачає впровадження електронної торгової системи для проведення конкурсів з відбору приватного партнера для реалізації проектів концесії. 
 Зміст цього заходу полягає в забезпеченні проведення конкурсів з визначення приватного партнера в Електронній торговій системі.
-Інформація, отримана під час моніторингу виконання заходу у попередніх звітних періодах та в І кварталі 2026 року, а також дані з відкритих джерел, свідчить про те, що проведення конкурсів з визначення приватного партнера в Електронній торговій системі не здійснюється. Тому заходу присвоєно статус "не виконано".
-[...2 lines deleted...]
-Згідно з підпунктом 29 пункту 3 розділу XI «Прикінцеві положення» Закону про ППП, розділ XII «Прикінцеві та перехідні положення» Закону України «Про концесію» доповнено новим пунктом 85, яким визначено, що: «до початку функціонування електронної торгової системи (ЕТС), але не пізніше 1 січня 2027 року, проведення концесійних конкурсів здійснюється без використання ЕТС. До цього часу інформація, яка підлягає розміщенню та оприлюдненню в ЕТС, публікується на вебпорталі Уповноваженого органу з питань закупівель.»
+Інформація, отримана під час моніторингу виконання заходу у попередніх звітних періодах та в ІІ кварталі 2026 року, а також дані з відкритих джерел, свідчить про те, що проведення конкурсів з визначення приватного партнера в Електронній торговій системі не здійснюється. Тому заходу присвоєно статус "не виконано".
+Мінекономіки, звітуючи про виконання заходу у ІІ кварталі 2026 року, надало таке пояснення щодо стану виконання даного заходу: 
+"19.06.2025 Верховна Рада України ухвалила Закон України № 4510-IX «Про публічно-приватне партнерство» (далі — Закон про ППП), який набрав чинності 31.10.2025. Цим Законом передбачено внесення змін до Закону України «Про концесію».
+Згідно з підпунктом 29 пункту 3 розділу XI «Прикінцеві положення» Закону про ППП, розділ XII «Прикінцеві та перехідні положення» Закону України «Про концесію» доповнено новим пунктом 85, яким визначено, що: «до початку функціонування електронної торгової системи (ЕТС), але не пізніше 1 січня 2027 року, проведення концесійних конкурсів здійснюється без використання ЕТС. До цього часу інформація, яка підлягає розміщенню та оприлюдненню в ЕТС, публікується на вебпорталі уповноваженого органу з питань закупівель.»
 З метою реалізації положень Закону про ППП Мінекономіки до 31.08.2026 необхідно забезпечити розробку проєктів нормативно-правових актів та виконання інших заходів, необхідних для впровадження цього Закону.
-Оскільки 31.10.2025 втратила чинність частина третя статті 6 Закону України «Про концесію», яка встановлює повноваження Кабінету Міністрів України щодо визначення порядку функціонування ЕТС для проведення концесійних конкурсів та інших пов’язаних процедур, реалізація заходів 2.2.2.5.1 – 2.2.2.5.15, передбачених додатком 2 до Державної антикорупційної програми на 2023–2025 роки (затвердженої постановою Кабінету Міністрів України від 04.03.2023 № 220), є не актуальною".
+Оскільки 31.10.2025 втратила чинність частина третя статті 6 Закону України «Про концесію», яка встановлює повноваження Кабінету Міністрів України щодо визначення порядку функціонування ЕТС для проведення концесійних конкурсів та інших повязаних процедур, реалізація заходів 2.2.2.5.1 — 2.2.2.5.15, передбачених додатком 2 до Державної антикорупційної програми (далі - ДАП) на 2023—2025 роки (затвердженої постановою Кабінету Міністрів України від 04.03.2023 № 220), втратила актуальність."
 З огляду на положення ч.6 ст.7 Закону України "Про концесію" в редакції від 31.10.2025, захід в Інформаційній системі моніторингу реалізації державної антикорупційної політики залишається зі статусом "не виконано".</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
@@ -2008,920 +2044,920 @@
         <v>41</v>
       </c>
       <c r="H5" s="2" t="s">
         <v>42</v>
       </c>
       <c r="I5" s="2" t="s">
         <v>43</v>
       </c>
       <c r="J5" s="2" t="s">
         <v>44</v>
       </c>
       <c r="K5" s="2"/>
       <c r="L5" s="2" t="s">
         <v>45</v>
       </c>
       <c r="M5" s="2" t="s">
         <v>28</v>
       </c>
       <c r="N5" s="2" t="s">
         <v>46</v>
       </c>
       <c r="O5" s="2" t="s">
         <v>47</v>
       </c>
       <c r="P5" s="2" t="s">
-        <v>31</v>
+        <v>48</v>
       </c>
       <c r="Q5" s="2" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="6" spans="1:17">
       <c r="A6" s="3" t="s">
         <v>17</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>18</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>19</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="E6" s="3" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="F6" s="3" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="G6" s="3" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="H6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="I6" s="3" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="J6" s="3" t="s">
         <v>26</v>
       </c>
       <c r="K6" s="3" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="L6" s="3" t="s">
         <v>27</v>
       </c>
       <c r="M6" s="3" t="s">
         <v>28</v>
       </c>
       <c r="N6" s="3" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="O6" s="3"/>
       <c r="P6" s="3" t="s">
-        <v>55</v>
+        <v>31</v>
       </c>
       <c r="Q6" s="3" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="7" spans="1:17">
       <c r="A7" s="3" t="s">
         <v>17</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>18</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>19</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="E7" s="3" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>56</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>57</v>
       </c>
       <c r="H7" s="3" t="s">
         <v>58</v>
       </c>
       <c r="I7" s="3" t="s">
         <v>59</v>
       </c>
       <c r="J7" s="3" t="s">
         <v>26</v>
       </c>
       <c r="K7" s="3"/>
       <c r="L7" s="3" t="s">
         <v>27</v>
       </c>
       <c r="M7" s="3" t="s">
         <v>28</v>
       </c>
       <c r="N7" s="3" t="s">
         <v>60</v>
       </c>
       <c r="O7" s="3" t="s">
         <v>61</v>
       </c>
       <c r="P7" s="3" t="s">
-        <v>31</v>
+        <v>48</v>
       </c>
       <c r="Q7" s="3" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="8" spans="1:17">
       <c r="A8" s="3" t="s">
         <v>17</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>18</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>19</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="E8" s="3" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>62</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>63</v>
       </c>
       <c r="H8" s="3" t="s">
         <v>24</v>
       </c>
       <c r="I8" s="3" t="s">
         <v>59</v>
       </c>
       <c r="J8" s="3" t="s">
         <v>26</v>
       </c>
       <c r="K8" s="3" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="L8" s="3" t="s">
         <v>27</v>
       </c>
       <c r="M8" s="3" t="s">
         <v>28</v>
       </c>
       <c r="N8" s="3" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="O8" s="3" t="s">
         <v>64</v>
       </c>
       <c r="P8" s="3" t="s">
-        <v>55</v>
+        <v>31</v>
       </c>
       <c r="Q8" s="3" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="9" spans="1:17">
       <c r="A9" s="3" t="s">
         <v>17</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>18</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>19</v>
       </c>
       <c r="D9" s="3" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="E9" s="3" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="F9" s="3" t="s">
         <v>65</v>
       </c>
       <c r="G9" s="3" t="s">
         <v>66</v>
       </c>
       <c r="H9" s="3" t="s">
         <v>67</v>
       </c>
       <c r="I9" s="3" t="s">
         <v>68</v>
       </c>
       <c r="J9" s="3" t="s">
         <v>26</v>
       </c>
       <c r="K9" s="3"/>
       <c r="L9" s="3" t="s">
         <v>27</v>
       </c>
       <c r="M9" s="3" t="s">
         <v>28</v>
       </c>
       <c r="N9" s="3" t="s">
         <v>60</v>
       </c>
       <c r="O9" s="3" t="s">
         <v>69</v>
       </c>
       <c r="P9" s="3" t="s">
-        <v>31</v>
+        <v>48</v>
       </c>
       <c r="Q9" s="3" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="10" spans="1:17">
       <c r="A10" s="3" t="s">
         <v>17</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>18</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>19</v>
       </c>
       <c r="D10" s="3" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="E10" s="3" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="F10" s="3" t="s">
         <v>70</v>
       </c>
       <c r="G10" s="3" t="s">
         <v>71</v>
       </c>
       <c r="H10" s="3" t="s">
         <v>72</v>
       </c>
       <c r="I10" s="3" t="s">
         <v>73</v>
       </c>
       <c r="J10" s="3" t="s">
         <v>26</v>
       </c>
       <c r="K10" s="3"/>
       <c r="L10" s="3" t="s">
         <v>27</v>
       </c>
       <c r="M10" s="3" t="s">
         <v>28</v>
       </c>
       <c r="N10" s="3" t="s">
         <v>74</v>
       </c>
       <c r="O10" s="3" t="s">
         <v>75</v>
       </c>
       <c r="P10" s="3" t="s">
-        <v>31</v>
+        <v>48</v>
       </c>
       <c r="Q10" s="3" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="11" spans="1:17">
       <c r="A11" s="3" t="s">
         <v>17</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>18</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>19</v>
       </c>
       <c r="D11" s="3" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="E11" s="3" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>76</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>71</v>
       </c>
       <c r="H11" s="3" t="s">
         <v>72</v>
       </c>
       <c r="I11" s="3" t="s">
         <v>73</v>
       </c>
       <c r="J11" s="3" t="s">
         <v>77</v>
       </c>
       <c r="K11" s="3"/>
       <c r="L11" s="3" t="s">
         <v>27</v>
       </c>
       <c r="M11" s="3" t="s">
         <v>28</v>
       </c>
       <c r="N11" s="3" t="s">
         <v>74</v>
       </c>
       <c r="O11" s="3" t="s">
         <v>78</v>
       </c>
       <c r="P11" s="3" t="s">
-        <v>31</v>
+        <v>48</v>
       </c>
       <c r="Q11" s="3" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="12" spans="1:17">
       <c r="A12" s="3" t="s">
         <v>17</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>18</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>19</v>
       </c>
       <c r="D12" s="3" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="E12" s="3" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="F12" s="3" t="s">
         <v>79</v>
       </c>
       <c r="G12" s="3" t="s">
         <v>71</v>
       </c>
       <c r="H12" s="3" t="s">
         <v>72</v>
       </c>
       <c r="I12" s="3" t="s">
         <v>73</v>
       </c>
       <c r="J12" s="3" t="s">
         <v>80</v>
       </c>
       <c r="K12" s="3"/>
       <c r="L12" s="3" t="s">
         <v>27</v>
       </c>
       <c r="M12" s="3" t="s">
         <v>28</v>
       </c>
       <c r="N12" s="3" t="s">
         <v>74</v>
       </c>
       <c r="O12" s="3" t="s">
         <v>81</v>
       </c>
       <c r="P12" s="3" t="s">
-        <v>55</v>
+        <v>31</v>
       </c>
       <c r="Q12" s="3" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="13" spans="1:17">
       <c r="A13" s="3" t="s">
         <v>17</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>18</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>19</v>
       </c>
       <c r="D13" s="3" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="E13" s="3" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>82</v>
       </c>
       <c r="G13" s="3" t="s">
         <v>71</v>
       </c>
       <c r="H13" s="3" t="s">
         <v>72</v>
       </c>
       <c r="I13" s="3" t="s">
         <v>73</v>
       </c>
       <c r="J13" s="3" t="s">
         <v>83</v>
       </c>
       <c r="K13" s="3"/>
       <c r="L13" s="3" t="s">
         <v>27</v>
       </c>
       <c r="M13" s="3" t="s">
         <v>28</v>
       </c>
       <c r="N13" s="3" t="s">
         <v>74</v>
       </c>
       <c r="O13" s="3" t="s">
         <v>84</v>
       </c>
       <c r="P13" s="3" t="s">
-        <v>31</v>
+        <v>48</v>
       </c>
       <c r="Q13" s="3" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="14" spans="1:17">
       <c r="A14" s="3" t="s">
         <v>17</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>18</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>19</v>
       </c>
       <c r="D14" s="3" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="E14" s="3" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>85</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>86</v>
       </c>
       <c r="H14" s="3" t="s">
         <v>87</v>
       </c>
       <c r="I14" s="3" t="s">
         <v>88</v>
       </c>
       <c r="J14" s="3" t="s">
         <v>77</v>
       </c>
       <c r="K14" s="3"/>
       <c r="L14" s="3" t="s">
         <v>89</v>
       </c>
       <c r="M14" s="3" t="s">
         <v>90</v>
       </c>
       <c r="N14" s="3" t="s">
         <v>91</v>
       </c>
       <c r="O14" s="3" t="s">
         <v>92</v>
       </c>
       <c r="P14" s="3" t="s">
-        <v>31</v>
+        <v>48</v>
       </c>
       <c r="Q14" s="3" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="15" spans="1:17">
       <c r="A15" s="3" t="s">
         <v>17</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>18</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>19</v>
       </c>
       <c r="D15" s="3" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="E15" s="3" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>93</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>86</v>
       </c>
       <c r="H15" s="3" t="s">
         <v>87</v>
       </c>
       <c r="I15" s="3" t="s">
         <v>88</v>
       </c>
       <c r="J15" s="3" t="s">
         <v>83</v>
       </c>
       <c r="K15" s="3"/>
       <c r="L15" s="3" t="s">
         <v>89</v>
       </c>
       <c r="M15" s="3" t="s">
         <v>90</v>
       </c>
       <c r="N15" s="3" t="s">
         <v>91</v>
       </c>
       <c r="O15" s="3" t="s">
         <v>94</v>
       </c>
       <c r="P15" s="3" t="s">
-        <v>31</v>
+        <v>48</v>
       </c>
       <c r="Q15" s="3" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="16" spans="1:17">
       <c r="A16" s="3" t="s">
         <v>17</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>18</v>
       </c>
       <c r="C16" s="3" t="s">
         <v>19</v>
       </c>
       <c r="D16" s="3" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="E16" s="3" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>95</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>86</v>
       </c>
       <c r="H16" s="3" t="s">
         <v>96</v>
       </c>
       <c r="I16" s="3" t="s">
         <v>97</v>
       </c>
       <c r="J16" s="3" t="s">
         <v>80</v>
       </c>
       <c r="K16" s="3"/>
       <c r="L16" s="3" t="s">
         <v>89</v>
       </c>
       <c r="M16" s="3" t="s">
         <v>90</v>
       </c>
       <c r="N16" s="3" t="s">
         <v>91</v>
       </c>
       <c r="O16" s="3" t="s">
         <v>98</v>
       </c>
       <c r="P16" s="3" t="s">
-        <v>55</v>
+        <v>31</v>
       </c>
       <c r="Q16" s="3" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="17" spans="1:17">
       <c r="A17" s="3" t="s">
         <v>17</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>18</v>
       </c>
       <c r="C17" s="3" t="s">
         <v>19</v>
       </c>
       <c r="D17" s="3" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="E17" s="3" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>99</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>86</v>
       </c>
       <c r="H17" s="3" t="s">
         <v>87</v>
       </c>
       <c r="I17" s="3" t="s">
         <v>88</v>
       </c>
       <c r="J17" s="3" t="s">
         <v>26</v>
       </c>
       <c r="K17" s="3"/>
       <c r="L17" s="3" t="s">
         <v>89</v>
       </c>
       <c r="M17" s="3" t="s">
         <v>90</v>
       </c>
       <c r="N17" s="3" t="s">
         <v>91</v>
       </c>
       <c r="O17" s="3" t="s">
         <v>100</v>
       </c>
       <c r="P17" s="3" t="s">
-        <v>31</v>
+        <v>48</v>
       </c>
       <c r="Q17" s="3" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="18" spans="1:17">
       <c r="A18" s="3" t="s">
         <v>17</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>18</v>
       </c>
       <c r="C18" s="3" t="s">
         <v>19</v>
       </c>
       <c r="D18" s="3" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="E18" s="3" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="F18" s="3" t="s">
         <v>101</v>
       </c>
       <c r="G18" s="3" t="s">
         <v>102</v>
       </c>
       <c r="H18" s="3" t="s">
         <v>103</v>
       </c>
       <c r="I18" s="3" t="s">
         <v>68</v>
       </c>
       <c r="J18" s="3" t="s">
         <v>26</v>
       </c>
       <c r="K18" s="3"/>
       <c r="L18" s="3" t="s">
         <v>89</v>
       </c>
       <c r="M18" s="3" t="s">
         <v>90</v>
       </c>
       <c r="N18" s="3" t="s">
         <v>104</v>
       </c>
       <c r="O18" s="3" t="s">
         <v>105</v>
       </c>
       <c r="P18" s="3" t="s">
-        <v>31</v>
+        <v>48</v>
       </c>
       <c r="Q18" s="3" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="19" spans="1:17">
       <c r="A19" s="3" t="s">
         <v>17</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>18</v>
       </c>
       <c r="C19" s="3" t="s">
         <v>19</v>
       </c>
       <c r="D19" s="3" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="E19" s="3" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="F19" s="3" t="s">
         <v>106</v>
       </c>
       <c r="G19" s="3" t="s">
         <v>102</v>
       </c>
       <c r="H19" s="3" t="s">
         <v>103</v>
       </c>
       <c r="I19" s="3" t="s">
         <v>68</v>
       </c>
       <c r="J19" s="3" t="s">
         <v>77</v>
       </c>
       <c r="K19" s="3"/>
       <c r="L19" s="3" t="s">
         <v>89</v>
       </c>
       <c r="M19" s="3" t="s">
         <v>90</v>
       </c>
       <c r="N19" s="3" t="s">
         <v>104</v>
       </c>
       <c r="O19" s="3" t="s">
         <v>107</v>
       </c>
       <c r="P19" s="3" t="s">
-        <v>31</v>
+        <v>48</v>
       </c>
       <c r="Q19" s="3" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="20" spans="1:17">
       <c r="A20" s="3" t="s">
         <v>17</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>18</v>
       </c>
       <c r="C20" s="3" t="s">
         <v>19</v>
       </c>
       <c r="D20" s="3" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="E20" s="3" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="F20" s="3" t="s">
         <v>108</v>
       </c>
       <c r="G20" s="3" t="s">
         <v>102</v>
       </c>
       <c r="H20" s="3" t="s">
         <v>103</v>
       </c>
       <c r="I20" s="3" t="s">
         <v>68</v>
       </c>
       <c r="J20" s="3" t="s">
         <v>109</v>
       </c>
       <c r="K20" s="3"/>
       <c r="L20" s="3" t="s">
         <v>89</v>
       </c>
       <c r="M20" s="3" t="s">
         <v>90</v>
       </c>
       <c r="N20" s="3" t="s">
         <v>104</v>
       </c>
       <c r="O20" s="3" t="s">
         <v>110</v>
       </c>
       <c r="P20" s="3" t="s">
-        <v>55</v>
+        <v>31</v>
       </c>
       <c r="Q20" s="3" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="21" spans="1:17">
       <c r="A21" s="3" t="s">
         <v>17</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>18</v>
       </c>
       <c r="C21" s="3" t="s">
         <v>19</v>
       </c>
       <c r="D21" s="3" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="E21" s="3" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="F21" s="3" t="s">
         <v>111</v>
       </c>
       <c r="G21" s="3" t="s">
         <v>102</v>
       </c>
       <c r="H21" s="3" t="s">
         <v>103</v>
       </c>
       <c r="I21" s="3" t="s">
         <v>68</v>
       </c>
       <c r="J21" s="3" t="s">
         <v>80</v>
       </c>
       <c r="K21" s="3"/>
       <c r="L21" s="3" t="s">
         <v>89</v>
       </c>
       <c r="M21" s="3" t="s">
         <v>90</v>
       </c>
       <c r="N21" s="3" t="s">
         <v>104</v>
       </c>
       <c r="O21" s="3" t="s">
         <v>112</v>
       </c>
       <c r="P21" s="3" t="s">
-        <v>55</v>
+        <v>31</v>
       </c>
       <c r="Q21" s="3" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="22" spans="1:17">
       <c r="A22" s="3" t="s">
         <v>17</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>18</v>
       </c>
       <c r="C22" s="3" t="s">
         <v>19</v>
       </c>
       <c r="D22" s="3" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="E22" s="3" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="F22" s="3" t="s">
         <v>113</v>
       </c>
       <c r="G22" s="3" t="s">
         <v>102</v>
       </c>
       <c r="H22" s="3" t="s">
         <v>103</v>
       </c>
       <c r="I22" s="3" t="s">
         <v>68</v>
       </c>
       <c r="J22" s="3" t="s">
         <v>83</v>
       </c>
       <c r="K22" s="3"/>
       <c r="L22" s="3" t="s">
         <v>89</v>
       </c>
       <c r="M22" s="3" t="s">
         <v>90</v>
       </c>
       <c r="N22" s="3" t="s">
         <v>104</v>
       </c>
       <c r="O22" s="3" t="s">
         <v>114</v>
       </c>
       <c r="P22" s="3" t="s">
-        <v>31</v>
+        <v>48</v>
       </c>
       <c r="Q22" s="3" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="23" spans="1:17">
       <c r="A23" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B23" s="2" t="s">
         <v>18</v>
       </c>
       <c r="C23" s="2" t="s">
         <v>19</v>
       </c>
       <c r="D23" s="2" t="s">
         <v>115</v>
       </c>
       <c r="E23" s="2" t="s">
         <v>116</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>117</v>
       </c>
       <c r="G23" s="2" t="s">
@@ -2930,204 +2966,204 @@
       <c r="H23" s="2" t="s">
         <v>24</v>
       </c>
       <c r="I23" s="2" t="s">
         <v>59</v>
       </c>
       <c r="J23" s="2" t="s">
         <v>119</v>
       </c>
       <c r="K23" s="2" t="s">
         <v>26</v>
       </c>
       <c r="L23" s="2" t="s">
         <v>27</v>
       </c>
       <c r="M23" s="2" t="s">
         <v>28</v>
       </c>
       <c r="N23" s="2" t="s">
         <v>120</v>
       </c>
       <c r="O23" s="2" t="s">
         <v>121</v>
       </c>
       <c r="P23" s="2" t="s">
-        <v>55</v>
+        <v>31</v>
       </c>
       <c r="Q23" s="2" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="24" spans="1:17">
       <c r="A24" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B24" s="2" t="s">
         <v>18</v>
       </c>
       <c r="C24" s="2" t="s">
         <v>19</v>
       </c>
       <c r="D24" s="2" t="s">
         <v>115</v>
       </c>
       <c r="E24" s="2" t="s">
         <v>116</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>122</v>
       </c>
       <c r="G24" s="2" t="s">
         <v>123</v>
       </c>
       <c r="H24" s="2" t="s">
         <v>124</v>
       </c>
       <c r="I24" s="2" t="s">
         <v>125</v>
       </c>
       <c r="J24" s="2" t="s">
         <v>26</v>
       </c>
       <c r="K24" s="2"/>
       <c r="L24" s="2" t="s">
         <v>27</v>
       </c>
       <c r="M24" s="2" t="s">
         <v>28</v>
       </c>
       <c r="N24" s="2" t="s">
         <v>126</v>
       </c>
       <c r="O24" s="2" t="s">
         <v>127</v>
       </c>
       <c r="P24" s="2" t="s">
-        <v>31</v>
+        <v>48</v>
       </c>
       <c r="Q24" s="2" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="25" spans="1:17">
       <c r="A25" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B25" s="2" t="s">
         <v>18</v>
       </c>
       <c r="C25" s="2" t="s">
         <v>19</v>
       </c>
       <c r="D25" s="2" t="s">
         <v>115</v>
       </c>
       <c r="E25" s="2" t="s">
         <v>116</v>
       </c>
       <c r="F25" s="2" t="s">
         <v>128</v>
       </c>
       <c r="G25" s="2" t="s">
         <v>129</v>
       </c>
       <c r="H25" s="2" t="s">
         <v>130</v>
       </c>
       <c r="I25" s="2" t="s">
         <v>130</v>
       </c>
       <c r="J25" s="2" t="s">
         <v>131</v>
       </c>
       <c r="K25" s="2"/>
       <c r="L25" s="2" t="s">
         <v>27</v>
       </c>
       <c r="M25" s="2" t="s">
         <v>28</v>
       </c>
       <c r="N25" s="2" t="s">
         <v>132</v>
       </c>
       <c r="O25" s="2" t="s">
         <v>133</v>
       </c>
       <c r="P25" s="2" t="s">
-        <v>55</v>
+        <v>31</v>
       </c>
       <c r="Q25" s="2" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="26" spans="1:17">
       <c r="A26" s="3" t="s">
         <v>17</v>
       </c>
       <c r="B26" s="3" t="s">
         <v>18</v>
       </c>
       <c r="C26" s="3" t="s">
         <v>19</v>
       </c>
       <c r="D26" s="3" t="s">
         <v>134</v>
       </c>
       <c r="E26" s="3" t="s">
         <v>135</v>
       </c>
       <c r="F26" s="3" t="s">
         <v>136</v>
       </c>
       <c r="G26" s="3" t="s">
         <v>137</v>
       </c>
       <c r="H26" s="3" t="s">
         <v>24</v>
       </c>
       <c r="I26" s="3" t="s">
         <v>138</v>
       </c>
       <c r="J26" s="3" t="s">
         <v>77</v>
       </c>
       <c r="K26" s="3"/>
       <c r="L26" s="3" t="s">
         <v>89</v>
       </c>
       <c r="M26" s="3" t="s">
         <v>139</v>
       </c>
       <c r="N26" s="3" t="s">
         <v>140</v>
       </c>
       <c r="O26" s="3" t="s">
         <v>141</v>
       </c>
       <c r="P26" s="3" t="s">
-        <v>31</v>
+        <v>48</v>
       </c>
       <c r="Q26" s="3" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="27" spans="1:17">
       <c r="A27" s="3" t="s">
         <v>17</v>
       </c>
       <c r="B27" s="3" t="s">
         <v>18</v>
       </c>
       <c r="C27" s="3" t="s">
         <v>19</v>
       </c>
       <c r="D27" s="3" t="s">
         <v>134</v>
       </c>
       <c r="E27" s="3" t="s">
         <v>135</v>
       </c>
       <c r="F27" s="3" t="s">
         <v>142</v>
       </c>
       <c r="G27" s="3" t="s">
@@ -3136,51 +3172,51 @@
       <c r="H27" s="3" t="s">
         <v>24</v>
       </c>
       <c r="I27" s="3" t="s">
         <v>144</v>
       </c>
       <c r="J27" s="3" t="s">
         <v>26</v>
       </c>
       <c r="K27" s="3" t="s">
         <v>145</v>
       </c>
       <c r="L27" s="3" t="s">
         <v>89</v>
       </c>
       <c r="M27" s="3" t="s">
         <v>139</v>
       </c>
       <c r="N27" s="3" t="s">
         <v>146</v>
       </c>
       <c r="O27" s="3" t="s">
         <v>147</v>
       </c>
       <c r="P27" s="3" t="s">
-        <v>31</v>
+        <v>48</v>
       </c>
       <c r="Q27" s="3" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="28" spans="1:17">
       <c r="A28" s="3" t="s">
         <v>17</v>
       </c>
       <c r="B28" s="3" t="s">
         <v>18</v>
       </c>
       <c r="C28" s="3" t="s">
         <v>19</v>
       </c>
       <c r="D28" s="3" t="s">
         <v>134</v>
       </c>
       <c r="E28" s="3" t="s">
         <v>135</v>
       </c>
       <c r="F28" s="3" t="s">
         <v>148</v>
       </c>
       <c r="G28" s="3" t="s">
@@ -3189,204 +3225,204 @@
       <c r="H28" s="3" t="s">
         <v>24</v>
       </c>
       <c r="I28" s="3" t="s">
         <v>150</v>
       </c>
       <c r="J28" s="3" t="s">
         <v>26</v>
       </c>
       <c r="K28" s="3" t="s">
         <v>145</v>
       </c>
       <c r="L28" s="3" t="s">
         <v>89</v>
       </c>
       <c r="M28" s="3" t="s">
         <v>139</v>
       </c>
       <c r="N28" s="3" t="s">
         <v>151</v>
       </c>
       <c r="O28" s="3" t="s">
         <v>152</v>
       </c>
       <c r="P28" s="3" t="s">
-        <v>31</v>
+        <v>48</v>
       </c>
       <c r="Q28" s="3" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="29" spans="1:17">
       <c r="A29" s="3" t="s">
         <v>17</v>
       </c>
       <c r="B29" s="3" t="s">
         <v>18</v>
       </c>
       <c r="C29" s="3" t="s">
         <v>19</v>
       </c>
       <c r="D29" s="3" t="s">
         <v>134</v>
       </c>
       <c r="E29" s="3" t="s">
         <v>135</v>
       </c>
       <c r="F29" s="3" t="s">
         <v>153</v>
       </c>
       <c r="G29" s="3" t="s">
         <v>154</v>
       </c>
       <c r="H29" s="3" t="s">
         <v>24</v>
       </c>
       <c r="I29" s="3" t="s">
         <v>73</v>
       </c>
       <c r="J29" s="3" t="s">
         <v>80</v>
       </c>
       <c r="K29" s="3"/>
       <c r="L29" s="3" t="s">
         <v>89</v>
       </c>
       <c r="M29" s="3" t="s">
         <v>139</v>
       </c>
       <c r="N29" s="3" t="s">
         <v>155</v>
       </c>
       <c r="O29" s="3" t="s">
         <v>156</v>
       </c>
       <c r="P29" s="3" t="s">
-        <v>55</v>
+        <v>31</v>
       </c>
       <c r="Q29" s="3" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="30" spans="1:17">
       <c r="A30" s="3" t="s">
         <v>17</v>
       </c>
       <c r="B30" s="3" t="s">
         <v>18</v>
       </c>
       <c r="C30" s="3" t="s">
         <v>19</v>
       </c>
       <c r="D30" s="3" t="s">
         <v>134</v>
       </c>
       <c r="E30" s="3" t="s">
         <v>135</v>
       </c>
       <c r="F30" s="3" t="s">
         <v>157</v>
       </c>
       <c r="G30" s="3" t="s">
         <v>154</v>
       </c>
       <c r="H30" s="3" t="s">
         <v>24</v>
       </c>
       <c r="I30" s="3" t="s">
         <v>73</v>
       </c>
       <c r="J30" s="3" t="s">
         <v>77</v>
       </c>
       <c r="K30" s="3"/>
       <c r="L30" s="3" t="s">
         <v>89</v>
       </c>
       <c r="M30" s="3" t="s">
         <v>139</v>
       </c>
       <c r="N30" s="3" t="s">
         <v>155</v>
       </c>
       <c r="O30" s="3" t="s">
         <v>158</v>
       </c>
       <c r="P30" s="3" t="s">
-        <v>55</v>
+        <v>31</v>
       </c>
       <c r="Q30" s="3" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="31" spans="1:17">
       <c r="A31" s="3" t="s">
         <v>17</v>
       </c>
       <c r="B31" s="3" t="s">
         <v>18</v>
       </c>
       <c r="C31" s="3" t="s">
         <v>19</v>
       </c>
       <c r="D31" s="3" t="s">
         <v>134</v>
       </c>
       <c r="E31" s="3" t="s">
         <v>135</v>
       </c>
       <c r="F31" s="3" t="s">
         <v>159</v>
       </c>
       <c r="G31" s="3" t="s">
         <v>154</v>
       </c>
       <c r="H31" s="3" t="s">
         <v>24</v>
       </c>
       <c r="I31" s="3" t="s">
         <v>73</v>
       </c>
       <c r="J31" s="3" t="s">
         <v>83</v>
       </c>
       <c r="K31" s="3"/>
       <c r="L31" s="3" t="s">
         <v>89</v>
       </c>
       <c r="M31" s="3" t="s">
         <v>139</v>
       </c>
       <c r="N31" s="3" t="s">
         <v>155</v>
       </c>
       <c r="O31" s="3" t="s">
         <v>160</v>
       </c>
       <c r="P31" s="3" t="s">
-        <v>55</v>
+        <v>31</v>
       </c>
       <c r="Q31" s="3" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="32" spans="1:17">
       <c r="A32" s="3" t="s">
         <v>17</v>
       </c>
       <c r="B32" s="3" t="s">
         <v>18</v>
       </c>
       <c r="C32" s="3" t="s">
         <v>19</v>
       </c>
       <c r="D32" s="3" t="s">
         <v>134</v>
       </c>
       <c r="E32" s="3" t="s">
         <v>135</v>
       </c>
       <c r="F32" s="3" t="s">
         <v>161</v>
       </c>
       <c r="G32" s="3" t="s">
@@ -3395,51 +3431,51 @@
       <c r="H32" s="3" t="s">
         <v>24</v>
       </c>
       <c r="I32" s="3" t="s">
         <v>163</v>
       </c>
       <c r="J32" s="3" t="s">
         <v>26</v>
       </c>
       <c r="K32" s="3" t="s">
         <v>145</v>
       </c>
       <c r="L32" s="3" t="s">
         <v>89</v>
       </c>
       <c r="M32" s="3" t="s">
         <v>139</v>
       </c>
       <c r="N32" s="3" t="s">
         <v>164</v>
       </c>
       <c r="O32" s="3" t="s">
         <v>165</v>
       </c>
       <c r="P32" s="3" t="s">
-        <v>55</v>
+        <v>31</v>
       </c>
       <c r="Q32" s="3" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="33" spans="1:17">
       <c r="A33" s="3" t="s">
         <v>17</v>
       </c>
       <c r="B33" s="3" t="s">
         <v>18</v>
       </c>
       <c r="C33" s="3" t="s">
         <v>19</v>
       </c>
       <c r="D33" s="3" t="s">
         <v>134</v>
       </c>
       <c r="E33" s="3" t="s">
         <v>135</v>
       </c>
       <c r="F33" s="3" t="s">
         <v>166</v>
       </c>
       <c r="G33" s="3" t="s">
@@ -3448,51 +3484,51 @@
       <c r="H33" s="3" t="s">
         <v>24</v>
       </c>
       <c r="I33" s="3" t="s">
         <v>168</v>
       </c>
       <c r="J33" s="3" t="s">
         <v>26</v>
       </c>
       <c r="K33" s="3" t="s">
         <v>145</v>
       </c>
       <c r="L33" s="3" t="s">
         <v>89</v>
       </c>
       <c r="M33" s="3" t="s">
         <v>139</v>
       </c>
       <c r="N33" s="3" t="s">
         <v>169</v>
       </c>
       <c r="O33" s="3" t="s">
         <v>170</v>
       </c>
       <c r="P33" s="3" t="s">
-        <v>31</v>
+        <v>48</v>
       </c>
       <c r="Q33" s="3" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="34" spans="1:17">
       <c r="A34" s="3" t="s">
         <v>17</v>
       </c>
       <c r="B34" s="3" t="s">
         <v>18</v>
       </c>
       <c r="C34" s="3" t="s">
         <v>19</v>
       </c>
       <c r="D34" s="3" t="s">
         <v>134</v>
       </c>
       <c r="E34" s="3" t="s">
         <v>135</v>
       </c>
       <c r="F34" s="3" t="s">
         <v>171</v>
       </c>
       <c r="G34" s="3" t="s">
@@ -3501,51 +3537,51 @@
       <c r="H34" s="3" t="s">
         <v>24</v>
       </c>
       <c r="I34" s="3" t="s">
         <v>168</v>
       </c>
       <c r="J34" s="3" t="s">
         <v>26</v>
       </c>
       <c r="K34" s="3" t="s">
         <v>145</v>
       </c>
       <c r="L34" s="3" t="s">
         <v>89</v>
       </c>
       <c r="M34" s="3" t="s">
         <v>139</v>
       </c>
       <c r="N34" s="3" t="s">
         <v>173</v>
       </c>
       <c r="O34" s="3" t="s">
         <v>174</v>
       </c>
       <c r="P34" s="3" t="s">
-        <v>31</v>
+        <v>48</v>
       </c>
       <c r="Q34" s="3" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="35" spans="1:17">
       <c r="A35" s="3" t="s">
         <v>17</v>
       </c>
       <c r="B35" s="3" t="s">
         <v>18</v>
       </c>
       <c r="C35" s="3" t="s">
         <v>19</v>
       </c>
       <c r="D35" s="3" t="s">
         <v>134</v>
       </c>
       <c r="E35" s="3" t="s">
         <v>135</v>
       </c>
       <c r="F35" s="3" t="s">
         <v>175</v>
       </c>
       <c r="G35" s="3" t="s">
@@ -3554,51 +3590,51 @@
       <c r="H35" s="3" t="s">
         <v>177</v>
       </c>
       <c r="I35" s="3" t="s">
         <v>73</v>
       </c>
       <c r="J35" s="3" t="s">
         <v>26</v>
       </c>
       <c r="K35" s="3" t="s">
         <v>83</v>
       </c>
       <c r="L35" s="3" t="s">
         <v>89</v>
       </c>
       <c r="M35" s="3" t="s">
         <v>139</v>
       </c>
       <c r="N35" s="3" t="s">
         <v>178</v>
       </c>
       <c r="O35" s="3" t="s">
         <v>179</v>
       </c>
       <c r="P35" s="3" t="s">
-        <v>55</v>
+        <v>31</v>
       </c>
       <c r="Q35" s="3" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="36" spans="1:17">
       <c r="A36" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B36" s="2" t="s">
         <v>18</v>
       </c>
       <c r="C36" s="2" t="s">
         <v>19</v>
       </c>
       <c r="D36" s="2" t="s">
         <v>180</v>
       </c>
       <c r="E36" s="2" t="s">
         <v>181</v>
       </c>
       <c r="F36" s="2" t="s">
         <v>182</v>
       </c>
       <c r="G36" s="2" t="s">