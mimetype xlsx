--- v0 (2026-05-13)
+++ v1 (2026-07-14)
@@ -116,86 +116,102 @@
   <si>
     <t>30.09.2025</t>
   </si>
   <si>
     <t xml:space="preserve">Antimonopoly Committee of Ukraine </t>
   </si>
   <si>
     <t>state budget</t>
   </si>
   <si>
     <t xml:space="preserve">within the established budget allocations for the relevant year  </t>
   </si>
   <si>
     <t>The draft law has been submitted to the Parliament of Ukraine.</t>
   </si>
   <si>
     <t>Проект Закону України «Про внесення змін до Закону України «Про державну допомогу суб’єктам господарювання» щодо подання інформації про державну допомогу суб’єктам господарювання та відповідальності за порушення вимог законодавства про державну допомогу суб’єктам господарювання» (далі – Проект Закону) схвалений Комітетом 14.03.2024, розміщений для громадського обговорення на офіційному вебсайті Комітету. Проект Закону погоджено заінтересованими органами відповідно до Регламенту Кабінету Міністрів України, проведено правову експертизу Міністерством юстиції України.
 Проект Закону листом Комітету від 19.09.2024 № 500-07/01-264-НПА внесено на розгляд Кабінету Міністрів України.
 31.10.2024 Проект Закону розглянуто на засіданні Урядового комітету з питань економічної, фінансової, аграрної політики, стратегічних галузей промисловості, паливно-енергетичного комплексу та у справах ветеранів.
 01.11.2024 Проект Закону схвалено на засіданні Кабінету Міністрів України та подано до Верховної Ради України.
 05.11.2024 Проект Закону зареєстрований у Верховній Раді України за № 12181.
 17.07.2025 законопроект реєстр. № 12181 від 05.11.2024 знято з розгляду (відкликано відповідно до ч. 3 ст. 105 Закону України "Про Регламент Верховної Ради України" у зв'язку з припиненням повноважень Кабінету Міністрів України).
 При цьому у зв’язку з відставкою Уряду Комітет листом від 24.07.2025 № 300-08/09-7972е повідомляв СКМУ про відсутність потреби в повторному забезпеченні подання в десятиденний строк на розгляд КМУ зазначеного законопроекту як такого, що не втратив актуальності, дотримавшись при цьому строків та процедури погодження із заінтересованими центральними органами виконавчої влади, визначених § 121 та главою 2 розділу 6 Регламенту.
 Разом з тим відповідно до пункту 5-2 розділу 9 «Прикінцеві та перехідні положення» Закону України «Про державну допомогу суб'єктам господарювання» під час дії воєнного стану норми статей 6, 7, 9-16 цього Закону та інші норми законодавства, що випливають із зазначених статей цього Закону, не застосовуються.
 Комітет листом від 30.09.2025 № 500-07/01-367-НПА вніс на розгляд Кабінету Міністрів України проект Закону України «Про внесення змін до Закону України «Про державну допомогу суб’єктам господарювання» щодо відновлення дії його окремих норм, особливостей їх застосування під час дії правового режиму воєнного стану та удосконалення проведення моніторингу державної допомоги суб’єктам господарювання», який зареєстрований у Верховній Раді України 30.12.2025, реєстраційний № 14345.
+Інформація за 1 квартал 2026 року. 
+Антимонопольний комітет України повідомляє, що  в Комітеті розроблений проєкт Закону України «Про внесення змін до Закону України «Про державну допомогу суб’єктам господарювання» щодо відповідальності за порушення вимог законодавства про державну допомогу суб’єктам господарювання», який був надісланий на погодження заінтересованим органам відповідно до Регламенту Кабінету Міністрів України; щодо проєкту Закону проведені електронні консультації з громадськістю.
+Наразі, зокрема, отримані погодження Мінекономіки, Мінцифри, Мінфіну, Урядовий офіс СКМУ повідомив про відсутність застережень до проєкту Закону.
 Таким чином, у зв'язку з недосягненням показника (індикатора) виконання, відповідний захід не може вважатись виконаним повністю.</t>
   </si>
   <si>
     <t>Partially implemented</t>
   </si>
   <si>
     <t>0.0</t>
   </si>
   <si>
     <t>2.2.6.1.2</t>
   </si>
   <si>
     <t>Drafting and submitting to the Cabinet of Ministers of Ukraine a draft law proposing to amend the Code of Ukraine on Administrative Offenses, which defines:
 1) the elements of violations of legislative requirements pertaining to government aid provided to business entities, including the requirements with respect to the obligation to notify the relevant authority about the provision of new government aid, and liability for provision of government aid that is inadmissible in a competitive environment;
 2) sanctions for such violations.</t>
   </si>
   <si>
     <t>Антимонопольний комітет України розробив проект Закону України «Про внесення змін до Кодексу України про адміністративні правопорушення щодо відповідальності за порушення вимог законодавства про державну допомогу суб’єктам господарювання», який схвалено на засіданні Комітету 14.03.2024, розміщено 22.03.2024 для громадського обговорення на офіційному вебсайті Комітету.
 Проект Закону України «Про внесення змін до Кодексу України про адміністративні правопорушення щодо відповідальності за порушення вимог законодавства про державну допомогу суб’єктам господарювання» листами Комітету направлено на погодження (проведення експертизи, отримання позиції) до:
 1. Міністерства економіки України;
 2. Міністерства фінансів України;
 3. Міністерства цифрової трансформації України;
 4. Національного агентства з питань запобігання корупції;
 5. Урядового офісу координації європейської та євроатлантичної інтеграції Секретаріату Кабінету Міністрів України;
 6. Державної регуляторної служби України.
 Погодження без зауважень отримано від НАЗК, Мінфіну, Мінцифри, Мінекономіки, була позиція від ДРС та Урядового офісу.
 Звіт за результатами електронних консультацій з громадськістю щодо проекту Закону України «Про внесення змін до Кодексу України про адміністративні правопорушення щодо відповідальності за порушення вимог законодавства про державну допомогу суб’єктам господарювання» розміщено на офіційному вебсайті Комітету. Зауважень та пропозицій до зазначеного законопроекту від громадськості не надходило.
 Листом Комітету від 19.09.2024 № 500-07/01-264-НПА законопроект внесено на розгляд Кабінету Міністрів України в установленому законодавством порядку.
 За результатами опрацювання законопроекту із Секретаріатом Кабінету Міністрів України Комітет листами від 24.09.2024 № 500-07/01-271-НПА, від 04.10.2024 № 500-07/01-290-НПА та від 15.10.2024 № 500-07/01-297-НПА надав відповідні доопрацьовані матеріали Кабінету Міністрів України.
 01.11.2024 законопроект схвалено на засіданні Кабінету Міністрів України.
 Листом Кабінету Міністрів України від 05.11.2024 № 26423/0/2-24 законопроект подано до Верховної Ради України.
 05.11.2024 законопроект зареєстрований у Верховній Раді України за № 12179.
 17.07.2025 законопроект реєстр. № 12179 від 05.11.2024 знято з розгляду (відкликано відповідно до ч. 3 ст. 105 Закону України "Про Регламент Верховної Ради України" у зв'язку з припиненням повноважень Кабінету Міністрів України).
 При цьому у зв’язку з відставкою Уряду Комітет листом від 24.07.2025 № 300-08/09-7972е повідомляв СКМУ про відсутність потреби в повторному забезпеченні подання в десятиденний строк на розгляд КМУ зазначених законопроектів як таких, що не втратили актуальності, дотримавшись при цьому строків та процедури погодження із заінтересованими центральними органами виконавчої влади, визначених § 121 та главою 2 розділу 6 Регламенту.
 Відповідно до пункту 5-2 розділу 9 «Прикінцеві та перехідні положення» Закону України "Про державну допомогу суб'єктам господарювання" під час дії воєнного стану норми статей 6, 7, 9-16 цього Закону та інші норми законодавства, що випливають із зазначених статей цього Закону, не застосовуються.
 Комітет листом від 30.09.2025 № 500-07/01-367-НПА вніс на розгляд Кабінету Міністрів України проект Закону України «Про внесення змін до Закону України «Про державну допомогу суб’єктам господарювання» щодо відновлення дії його окремих норм, особливостей їх застосування під час дії правового режиму воєнного стану та удосконалення проведення моніторингу державної допомоги суб’єктам господарювання», який наразі перебуває на розгляді у Кабінеті Міністрів України.
+Інформація за 1 квартал 2026 року. 
+Антимонопольний комітет України з метою виконання заходу 2.2.6.1.2. розробив проект Закону України «Про внесення змін до Кодексу України про адміністративні правопорушення щодо відповідальності за порушення вимог законодавства про державну допомогу суб’єктам господарювання».
+Законопроект листами Комітету № 500-07/01-24-НПА від 02.02.2026, № 500-07/01-31-НПА № 500-07/01-32-НПА № 500-07/01-77-НПА від 04.02.2026, надіслано на погодження до заінтересованих органів, а саме:
+1. Міністерство економіки, довкілля та сільського господарства України;
+2. Міністерство фінансів України;
+3. Міністерство цифрової трансформації України;
+4. Національне агентство з питань запобігання корупції;
+5. СПО об’єднань профспілок;
+6. СПО сторони роботодавців на національному рівні,
+а також для отримання роз’яснення до Державної регуляторної служби України.
+За результатами опрацювання законопроекту вищезазначені органи повідомили Комітет про погодження його – без зауважень.
+Комітет листом № 500-07/01-105-НПА від 24.03.2026 надіслав законопроект для проведення правової експертизи до Міністерства юстиції України.
+За результатами проведення правової експертизи Міністерство юстиції України надало висновок – відповідний. Наразі законопроект готується для внесення на розгляд до Кабінету Міністрів України.
 Таким чином, у зв'язку з недосягненням показника (індикатора) виконання, відповідний захід не може вважатись виконаним повністю.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>