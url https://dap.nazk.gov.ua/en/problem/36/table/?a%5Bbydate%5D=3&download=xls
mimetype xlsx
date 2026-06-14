--- v0 (2026-04-29)
+++ v1 (2026-06-14)
@@ -218,211 +218,218 @@
     <t>Мінфін повідомляє, що проєкт наказу Мінфіну щодо внесення змін до Порядку реєстрації у митному реєстрі об’єктів права інтелектуальної власності, які охороняються відповідно до закону, та Порядку застосування заходів щодо сприяння захисту прав інтелектуальної власності та взаємодії митних органів з правовласниками, декларантами та іншими заінтересованими особами розроблено Держмитслужбою та 19.06.2025 відповідно до вимог статті 9 Закону України «Про засади державної регуляторної політики у сфері господарської діяльності» оприлюднено на офіційному вебсайті Мінфіну у підрозділі «Проєкти регуляторних актів для обговорення у 2025 р» розділу «Проєкти регуляторних актів для обговорення».</t>
   </si>
   <si>
     <t>2.3.1.2.3</t>
   </si>
   <si>
     <t>Holding a public discussion of the draft order indicated in subclause 2.3.1.2.2, and ensuring its revision (if needed), issuance, and submission for state registration</t>
   </si>
   <si>
     <t>21.07.2025</t>
   </si>
   <si>
     <t>21.08.2025</t>
   </si>
   <si>
     <t>The public discussion has been conducted and its results have been made public.</t>
   </si>
   <si>
     <t>Міністерство фінансів України повідомляє.
 19.06.2025 проект Наказу оприлюднено на офіційному вебсайті Мінфіну у підрозділі «Проекти регуляторних актів для обговорення у 2025 р» розділу «Проекти регуляторних актів для обговорення». Відповідно до повідомлення про порилюднення, зауваження та пропозиції щодо змісту проекту акта можна було надавати протягом місяця з дня його оприлюднення у письмовій та/або електронній формі.
 15 серпня 2025 року Держмитслужбою та Мінфіном було організовано нараду з представниками Українського альянсу по боротьбі з підробками та піратством, Німецько-Української промислово-торговельної палати, Національної асоціації патентних повірених України, Європейської Бізнес Асоціації з питань розгляду пропозицій до проекту наказу Міністерства фінансів України «Про внесення змін до Порядку реєстрації у митному реєстрі об’єктів права інтелектуальної власності, які охороняються відповідно до закону, та Порядку застосування заходів щодо сприяння захисту прав інтелектуальної власності та взаємодії митних органів з правовласниками, декларантами та іншими заінтересованими особами».
 Звіт за результатами проведення електронних консультацій з громадськістю до зазначеного проекту наказу Міністерства фінансів України оприлюднено на офіційному вебсайті Мінфіну у підрозділі «Проекти регуляторних актів для обговорення у 2025 р.» розділу «Проекти регуляторних актів для обговорення».
 Наразі проект наказу на стадії доопрацювання.
 Разом з тим, захід передбачає не лише проведення громадського обговорення проекту наказу, а й забезпечення його доопрацювання (про необхідність доопрацювання зазначено в опублікованому звіті), видання та подання на державну реєстрацію, що станом на 30.09.2025 не було здійснено.
 Міністерство фінансів України станом на 4 квартал 2025 року повідомляє.
-Протягом місяця з дня оприлюднення зазначеного проекту наказу на адресу Мінфіну, Держмитслужби та ДРС надійшло ряд пропозицій та зауважень до нього від різних організацій, асоціацій та підприємств, тому вирішено цей проект акта доопрацювати. 
-[...1 lines deleted...]
-При цьому, повідомлення про запрошення бізнесу з метою обговорення доопрацьованого проекту наказу розміщено на сайті Мінфіну за посиланням: https://www.mof.gov.ua/uk/news/zakhist_prav_intelektualnoi_vlasnosti_mitnimi_organami_minfin_zaproshuie_do_obgovorennia_zmin-5531. 
+Протягом місяця з дня оприлюднення зазначеного проекту наказу на адресу Мінфіну, Держмитслужби та ДРС надійшло ряд пропозицій та зауважень до нього від різних організацій, асоціацій та підприємств, тому вирішено цей проект акта доопрацювати.
+Доопрацьований проект наказу Мінфіну «Про внесення змін до деяких наказів Міністерства фінансів України» розміщено 30.12.2025 на сайті Мінфіну у рубриці «Проекти регуляторних актів для обговорення/ Проекти регуляторних актів для обговорення у 2025 р.» розділу «Законодавство» поряд з попереднім проектом наказу за посиланням: https://www.mof.gov.ua/uk/draft_regulatory_acts_for_discussion_in_2025-819.
+При цьому, повідомлення про запрошення бізнесу з метою обговорення доопрацьованого проекту наказу розміщено на сайті Мінфіну за посиланням: https://www.mof.gov.ua/uk/news/zakhist_prav_intelektualnoi_vlasnosti_mitnimi_organami_minfin_zaproshuie_do_obgovorennia_zmin-5531.
 Оскільки запропонований проект наказу потребує обговорення з метою взаємоузгодження між собою наданих пропозицій і зауважень, а також з метою забезпечення балансу інтересів правовласників і суб’єктів зовнішньоекономічної діяльності Мінфін листом від 06.01.2026 № 34020-06-5/350 звернувся до НАЗК, Мінекономіки, Держмитслужби та ДРС з пропозицією надати кандидатури для включення до складу робочої групи.
 Після обговорення доопрацьованого проекту наказу Мінфіну «Про внесення змін до деяких наказів Міністерства фінансів України» з громадськістю, з метою взаємоузгодження між собою наданих пропозицій і зауважень, проходження процедури узгодження із заінтересованими органами, проект цього наказу буде подано до Мін’юсту для державної реєстрації.
 Таким чином, було забезпечено доопрацювання проекту наказу. Разом з тим, захід передбачає також видання та подання на державну реєстрацію, що станом на 31.12.2025 не було здійснено.
 Таким чином, захід є виконаним частково.</t>
   </si>
   <si>
     <t>Partially implemented</t>
   </si>
   <si>
     <t>2.3.1.2.4</t>
   </si>
   <si>
     <t>Supporting the state registration of the order indicated in subclause 2.3.1.2.2 and its official publication</t>
   </si>
   <si>
     <t>21.09.2025</t>
   </si>
   <si>
     <t>30.09.2025</t>
   </si>
   <si>
     <t>Ministry of Justice of Ukraine</t>
   </si>
   <si>
     <t>State registration of the order has been completed.</t>
   </si>
   <si>
-    <t>За інформацією від Міністерства фінансів України, доопрацьований проект наказу Мінфіну «Про внесення змін до деяких наказів Міністерства фінансів України» розміщено 30.12.2025 на сайті Мінфіну у рубриці «Проекти регуляторних актів для обговорення/ Проекти регуляторних актів для обговорення у 2025 р.» розділу «Законодавство» поряд з попереднім проектом наказу за посиланням: https://www.mof.gov.ua/uk/draft_regulatory_acts_for_discussion_in_2025-819. 
-При цьому, повідомлення про запрошення бізнесу з метою обговорення доопрацьованого проекту наказу розміщено на сайті Мінфіну за посиланням: https://www.mof.gov.ua/uk/news/zakhist_prav_intelektualnoi_vlasnosti_mitnimi_organami_minfin_zaproshuie_do_obgovorennia_zmin-5531. 
+    <t>За інформацією від Міністерства фінансів України, доопрацьований проект наказу Мінфіну «Про внесення змін до деяких наказів Міністерства фінансів України» розміщено 30.12.2025 на сайті Мінфіну у рубриці «Проекти регуляторних актів для обговорення/ Проекти регуляторних актів для обговорення у 2025 р.» розділу «Законодавство» поряд з попереднім проектом наказу за посиланням: https://www.mof.gov.ua/uk/draft_regulatory_acts_for_discussion_in_2025-819.
+При цьому, повідомлення про запрошення бізнесу з метою обговорення доопрацьованого проекту наказу розміщено на сайті Мінфіну за посиланням: https://www.mof.gov.ua/uk/news/zakhist_prav_intelektualnoi_vlasnosti_mitnimi_organami_minfin_zaproshuie_do_obgovorennia_zmin-5531.
 Після обговорення доопрацьованого проекту наказу Мінфіну «Про внесення змін до деяких наказів Міністерства фінансів України» з громадськістю, з метою взаємоузгодження між собою наданих пропозицій і зауважень, проходження процедури узгодження із заінтересованими органами, проект цього наказу буде подано до Мін’юсту для державної реєстрації.
 З огляду на те, що а) настала дата завершення виконання заходу; б) державну реєстрацію наказу не було проведено, захід не виконано.</t>
   </si>
   <si>
     <t>Not implemented</t>
   </si>
   <si>
     <t>2.3.1.2.5</t>
   </si>
   <si>
     <t>Developing and putting into operation new software and IT complexes designed to:
 1) ensure the traceability of actions involving the application of measures towards greater protection of intellectual property right on the part of both the customs authorities and the right holders;
 2) accelerating interactions between the customs authorities and right holders by switching to information exchange in electronic form;
 3) applying standardized approaches to documenting all actions and decisions involving the application of measures towards greater protection of intellectual property rights, expanding the list of information accumulated in the relevant software and IT complexes with a view to broadening the opportunities for analysis, reporting, and enhancing the risk management system;
 4) creating additional sources of information to be used by the customs authorities while allying measures towards greater protection of intellectual property rights;
 5) launching intelligent systems for analyzing the performance of the customs authorities in matters of fostering the protection of intellectual property rights and continued improvement of business processes.</t>
   </si>
   <si>
     <t>28.02.2025</t>
   </si>
   <si>
     <t>state budget and/or international technical assistance funds</t>
   </si>
   <si>
     <t>within the established budget allocations for the relevant year/within the funds of international technical assistance</t>
   </si>
   <si>
     <t>The software and IT complexes have been developed and put into operation.</t>
   </si>
   <si>
     <t>Держмитслужба повідомляє.
 22.08.2024 до Митного кодексу України (МКУ) було внесено зміни (ЗУ № 3926-IX, набрав чинності 19.04.2025), у тому числі, направлені на реалізацію зазначених заходів (див. звіт по п. 2.3.1.2.1).
 Наразі необхідним є оновлення Порядку реєстрації у митному реєстрі об’єктів права інтелектуальної власності, які охороняються відповідно до закону (наказ Мінфіну від 30.05.2012 № 648) та Порядку застосування заходів щодо сприяння захисту прав інтелектуальної власності та взаємодії митних органів з правовласниками, декларантами та іншими заінтересованими особами (наказ Мінфіну від 09.06.2020 № 281). Обговорення проектів документів між Держмитслужбою та Мінфіном триває.
 Доопрацьовані проекти документів надійшли до Держмитслужби листом Мінфіну від 29.09.2025 № 34020-07-61/27675. Через відсутність змін до зазначених НПА наразі відсутні підстави для доопрацювання ПІКів Держмитслужби, зокрема в частині призупинення митного оформлення в рамках сприяння захисту ПІВ, налагодження інформаційного обміну в електронній формі щодо призупинень (наразі відбувається письмово відповідно до діючого порядку).
 Водночас, взаємодія митних органів та правовласників в частині реєстрації об’єктів ПІВ у митному реєстрі (подання відповідних заяв правовласниками, відстеження їх статусу, відповідна електронна взаємодія) уже реалізована в ПІК «Митний реєстр об’єктів права інтелектуальної власності». Інформація доступна для правовласника в Особистому кабінеті Єдиного вікна. Публічна частина митного реєстру розміщується на веб-порталі «Єдине вікно» та публікується у формі відкритих даних.
 Інформація про зареєстровані у митному реєстрі об’єкти ПІВ, а також інша наявна інформація використовується в АСУР. Додатковим джерелом інформації є бюлетень «Об’єкти права інтелектуальної власності», який розміщується в АСМО «Центр». Щодо реалізації можливості призупинення митного оформлення товарів за ініціативою митного органу опрацьовується питання використання інформації з міжнародної бази даних об’єктів ПІВ, охорона яких поширюється на Україну («Ex Officio»).
-Таким чином, Держмитслужбою забезпечено електронну взаємодію з правовласниками, наявність ПІКів, аналіз інформації (у т.ч. щодо ефективності) відповідно до діючого законодавства. Після прийняття змін до підзаконних НПА та з урахуванням результатів бізнес-аналізу в частині взаємодії з СОPIS, буде здійснено доопрацювання відповідних компонентів ЄАІС (як АСМО «Центр», так і «Єдине вікно»).
+Таким чином, Держмитслужбою забезпечено електронну взаємодію з правовласниками, наявність ПІКів, аналіз інформації (у т.ч. щодо ефективності) відповідно до діючого законодавства. Після прийняття змін до підзаконних НПА та з урахуванням результатів бізнес-аналізу в частині взаємодії з СОPIS, буде здійснено доопрацювання відповідних компонентів ЄАІС (як АСМО «Центр», так і «Єдине вікно»). Додатково, наразі опрацьовуються вимоги, викладені у наданій експертами EU4PFM у лютому 2026 року оновленій документації.
 На основі наданої інформації можна констатувати часткове виконання заходу. Зокрема програмно-інформаційні комплекси, що спрямовані на прискорення взаємодії між митними органами та правовласниками шляхом переходу до інформаційного обміну в електронній формі, частково розроблені та введені в експлуатацію.
 Водночас наголошуємо на необхідності продовження роботи над розробленням та впровадженням інших програмно-інформаційних комплексів, передбачених заходом, з огляду на потенційне внесення даних заходів до наступної ДАП.</t>
   </si>
   <si>
     <t>2.3.1.3</t>
   </si>
   <si>
     <t>Corruption risks have been minimized by establishing a body exercising public control over the day-to-day operations of the customs authorities, which will have the powers defined by law</t>
   </si>
   <si>
     <t>2.3.1.3.1</t>
   </si>
   <si>
     <t>Drafting and submitting to the Cabinet of Ministers of Ukraine a draft law proposing to:
 1) define the status of the body of public control over the day-to-day operations of the State Customs Service;
 2) define the requirements with respect to the creation of the body exercising public control over the day-to-day operations of the State Customs Service, which provide for a transparent competitive selection process utilizing a rating-based online voting by citizens residing in the territory of Ukraine for candidates chosen among NGOs, business associations, and experts;
 3) specify the number of members of the body exercising public control over the day-to-day operations of the State Customs Service and stipulate that such members must not include representatives of government agencies and local self-government bodies or community representatives affiliated with them;
 4) establish the powers of the body exercising public control over the day-to-day operations of the State Customs Service, in particular involvement in the assessment of corruption risks and implementation of anticorruption measures, drafting normative legal acts, monitoring the effectiveness of the exercise of the powers by the State Customs Service;
 5) stipulate that the term of office of a member of the body exercising public control over the day-to-day operations of the State Customs Service shall be two years.</t>
   </si>
   <si>
     <t>01.01.2025</t>
   </si>
   <si>
     <t>31.08.2025</t>
   </si>
   <si>
     <t>National Agency on Corruption Prevention</t>
   </si>
   <si>
     <t>Ministry of Finance of Ukraine,
 State Customs Service of Ukraine</t>
   </si>
   <si>
-    <t>Національне агентство на виконання заходу забезпечило розробку проекту Закону України «Про внесення змін до Митного кодексу України щодо визначення правового статусу Громадської ради при центральному органі виконавчої влади, що реалізує державну митну політику» (далі - проект Закону). 
+    <t>Національне агентство на виконання заходу забезпечило розробку проекту Закону України «Про внесення змін до Митного кодексу України щодо визначення правового статусу Громадської ради при центральному органі виконавчої влади, що реалізує державну митну політику» (далі - проект Закону).  
 28.02.2025 відбулось громадське обговорення зазначеного проекту Закону. Звіт за результатами проведення публічного громадського обговорення опублікований на офіційному вебсайті Національного агентства та розміщений за посиланням, що додається.
 Після доопрацювання проекту Закону з урахуванням пропозиції отриманих від громадськості Національне агентство, 11.04.2025 направило проекту Закону на погодження до заінтересованих органів, а саме: Державної митної служби України, Міністерства фінансів України, Міністерства економіки України, Міністерства цифрової трансформації України, а також для проведення експертизи на відповідність зобов’язанням України у сфері європейської інтеграції, у тому числі міжнародно-правовим, та праву Європейського Союзу до Урядового офісу координації європейської та євроатлантичної інтеграції.
-Станом на 31.12.2025 триває опрацювання отриманих зауважень.
+Станом на 31.03.2026 триває опрацювання отриманих зауважень.
 З огляду на те, що настала дата завершення строку виконання відповідного заходу, а законопроект станом на момент звітування не фіналізовано та не забезпечувалось його подання Кабінетові Міністрів України, такий захід вважається не виконаним.</t>
   </si>
   <si>
     <t>2.3.1.4</t>
   </si>
   <si>
     <t>Unjustified influence of subjective factors during customs clearance has been minimized through automation and digitalization</t>
   </si>
   <si>
     <t>2.3.1.4.1</t>
   </si>
   <si>
     <t>Developing the long-term national strategic plan of digital development, digital transformations, and digitization of the State Customs Service and its territorial divisions based on the EU multi-annual strategic plan for customs (MASP-C)</t>
   </si>
   <si>
     <t>31.01.2024</t>
   </si>
   <si>
     <t>The long-term national strategic plan of digital development, digital transformations, and digitization of the State Customs Service has been developed and approved.</t>
   </si>
   <si>
     <t>In the first quarter of 2024, the decision of the Committee for Management of Information Technologies in the Public Finance Management System (Minutes No. 6 of January 19, 2024) approved a long-term national strategic plan for digital development, digital transformation and digitalization of the State Customs Service of Ukraine and its regional offices based on the EU Multi-annual Strategic Plan for Electronic Customs (MASP-C), implemented by the Order of the Ministry of Finance of Ukraine dated February 09, 2024 No. 63 On the Implementation of the Decision of the Committee for Management of Information Technologies in the Public Finance Management System.</t>
   </si>
   <si>
     <t>2.3.1.4.2</t>
   </si>
   <si>
     <t>Implementing the activities of the long-term national strategic plan of digital development, digital transformations, and digitization of the State Customs Service and its territorial divisions based on MASP-C, which must be finalized during the effective term of the 2023-2025 State Anticorruption Program</t>
   </si>
   <si>
     <t>01.01.2024</t>
   </si>
   <si>
     <t>The activities of the long-term national strategic plan of digital development, digital transformations, and digitization of the State Customs Service, which must be finalized during the effective term of the 2023-2025 State Anticorruption Program, have been completed.</t>
   </si>
   <si>
     <t>Для захисту електронних інформаційних ресурсів митних органів у 2024 році передбачено видатки за рахунок коштів Державного бюджету України за КПКВ 3506010 «Керівництво та управління у сфері митної політики» у розмірі 97 156,5 тис. грн. та здійснюється організація проведення процедур закупівель обладнання та програмного забезпечення.
 NCTS: 27.08.2024 відбулось засідання Наглядової ради з питань впровадження та забезпечення функціонування електронної транзитної системи (NCTS) та системи «HELP DESK» щодо технічної підтримки NCTS Р5 та її доопрацювання до специфікацій NCTS Р6 на основі опції Opt-In. 30.09.2024 на засіданні Комісії з питань впровадження та розвитку інформаційно-комунікаційних та цифрових технологій у митній справі ухвалено рішення про утворення робочої групи з управління ІТ-проєктом «Технічна підтримка електронної транзитної системи фази 5 (NCTS Р5) та її доопрацювання до специфікацій фази 6 (NCTS Р6) на основі опції Opt-In». Організовано роботи з оновлення (доопрацювання) технічних специфікацій на NCTS фаза 6 на основі опції Opt-In із залученням експертів EU4PFM. 15.10.2024 підготовлені Держмитслужбою технічні специфікації на технічну підтримку NCTS Фаза 5 та розробку NCTS Фаза 6 направлено для розгляду і організації закупівлі CPMA. Доопрацьовані технічні специфікації повторно направлено до CPMA 09.12.2024. 03.01.2025 року CPMA завершено публічні ринкові консультації щодо запровадження NCTS Фаза 6 в Україні. Укладено договір №2025/4-3-391 про закупівлю послуг з технічної підтримки та супроводу ERMIS Solution, сумісного з NCTS Фаза 5 між CPMA, Держмитслужбою та NETCOMPANY – INTRASOFT S.A. 18.07.2025 між Держмитслужбою, СРМА та компанією NETCOMPANY S.A. укладено договір №2025/4-3-783 на розроблення ІТ-рішення, сумісного з NCTS Фаза 6 (строк–15 місяців). У зв’язку з можливістю відхилення від графіка впровадження NCTS P6 та ICS2 R3 (нота від DG TAXUD) до постачальника направлено листа з вимогами: визначити 01.06.2026 датою запуску системи, внести зміни до договору, скоротити строк надання послуг до 10 місяців, але не пізніше 29.05.2026. Ініційовано продовження договору №2025/4-3-391 від 08.04.2025 щодо технічної підтримки програми ERMIS Solution до 29.05.2026. Повідомлення про неможливість скорочення строків, без ризиків для впровадження NCTS Фаза 6 (Opt-In), пропозиція-проміжне впровадження Opt-Out до 31.12.2025, з подальшим завершенням Opt-In до 18.10.2026. План управління проєктом доопрацьовується.
 17 грудня 2025 року оновлений План управління проєктом (PMP) щодо розробки ІТ-рішення, сумісного з NCTS Фаза 6, схвалено Наглядовою радою.
 Визначено, що закупівля послуг з технічної підтримки NCTS Фаза 5 здійснюватиметься в межах нового договору з посиленням положень щодо відповідальності постачальника послуг та контролю якості їх надання.
 HELP DESK: Проведено повторну закупівлю апаратно-програмного комплексу Контакт-центру системи «HELP DESK», постачальник–ТОВ «Віннком Україна». 11.08.2025 між CPMA, Держмитслужбою та постачальником укладено договір №2025/4-3-823 (строк – 4 місяці, з можливістю одноразового продовження на 2 місяці). Наказом Держмитслужби від 04.09.2025 №992 затверджено Тимчасовий регламент роботи Контакт-центру.
+Відповідно до інформації наданої за 1 квартал 2026 року: з метою забезпечення безперервності функціонування NCTS підготовлено пакет документів для ініціювання закупівлі послуг з технічної підтримки та обслуговування рішення ERMIS (NCTS Phase 5) з орієнтовним строком надання послуг до 01.06.2026, а саме: проект договору, технічну специфікацію та правила оформлення запитів на обслуговування, який буде направлено до CPMA.
 ІТ-УПРАВЛІННЯ: 30.07-12.08.2024 ТОВ «Синергія Консалтинг» проведено навчання адміністраторів. Налаштовано «Процес управління ІТ-інцидентами» та «Процес керування запитами на обслуговування». 26.09.2024 продемонстровано Портал самообслуговування та інтерфейс «Аналітика для роботи з системою «HELP DESK». 30.09.2024 розпочато функціональне тестування цієї системи. Наказ від 14.04.2025 №341-розпочато дослідну експлуатацію системи «HELP DESK», затверджено Тимчасовий регламент її функціонування. Реалізація проєкту EU4PFM шляхом закупівлі (перезапуск процедури) Апаратно-програмного комплексу Контакт-центру системи «HELP DESK» та послуг з його налаштування.
 В рамках реалізації контакт-центру відповідні ІТ продукти розгорнуті та доступні для подальших налаштувань і перевірок. Віджет чат-бота розміщено на тестовому стенді, запропонований візуал оновлено. На сьогодні триває узгодження укладення договору щодо створення веб-додатку для інтеграції Contact Center та Ivanti Neurons for ITSM, його тестування та розгортання у промисловому середовищі з гарантійною підтримкою упродовж 12 місяців з моменту старту експлуатації. Отримано та налаштовано Viber-акаунт Контакт-центру. Тестовий чат-бот доступний у Viber та веб-чат віджеті на стенді. Передано архів веб-чат віджету та інструкцію з інсталяції для подальшого розміщення на веб-сайті.
+Відповідно до інформації наданої за 1 квартал 2026 року: 07.01.2026 підписано договір щодо розробки й інтеграції веб-додатка для Contact Center та Ivanti Neurons for ITSM (з 12-місячною гарантією). Підписано акти приймання системи HELP DESK (триває обмін оригіналами).
 АСМО «ЦЕНТР»: наказами від 23.07.2024 № 892, від 02.08.2024 № 929 оновлено робочі групи з управління ІТ-проектами «Електронна система управління гарантіями» та модуля «Митні перевірки», від 14.08.2024 № 983 введено в експлуатацію модуль «Ведення обліку підписувачів–представників митного органу», від 23.08.2024 № 1009 та від 23.08.2024 №1010 - утворено робочі групи модуля «Журнал пункту пропуску», «ПІК «Менеджер профілів ризику». Розроблено Керівництво користувача модуля «Журнал пункту пропуску». Наказом від 14.10.2024 №1171 утворено проектну групу з управління ІТ-проектом «Паспорт суб’єкта ЗЕД». Розроблено та затверджено ТЕО, ТЗ на створення ПІК «Менеджер профілів ризику». Наказом від 20.12.2024 №1348 розпочато тестові випробування функціонального модуля «Журнал пункту пропуску» для морського сполучення. Розроблено Керівництво користувача ПІК «Митне оформлення міжнародних поштових та експрес-відправлень» ver. 0.3 від 25.12.2024. Наказом Держмитслужби від 24.02.2025 №163 внесено зміни до структури та формату електронних повідомлень для обміну даними між вантажовласником та Держмитслужбою про операції з дорученнями на навантаження, для забезпечення роботи функціонального модуля «ЖПП» АСМО «Центр» (через «Єдине вікно»). Наказ від 14.04.2025 №338-введено роль «Розширений пошук в журналі пункту пропуску» для розширення функціональних можливостей модуля «ЖПП» АСМО «Центр», наказ від 03.04.2025 №316-затверджено Специфікацію структури та формату електронних повідомлень для обміну даними між Держмитслужбою та портовими операторами про доручення на навантаження та статуси доручення на навантаження. Внесено зміни до нормативних документів і проведено тестові випробування модуля «Журнал пункту пропуску» для автомобільного та пішохідного сполучення. У модулі «Електронна система управління гарантіями» оновлено специфікацію обміну даними, розширено можливості API, реалізовано формування вимог про сплату митних платежів і ведення реєстру податкових повідомлень.
 Держмитслужбою отримано Свідоцтво про реєстрацію авторського права № 140300 від 27.10.2025 на автоматизовану систему митного оформлення «Центр» Єдиної автоматизованої інформаційної системи митних органів (АСМО «Центр»). Затверджено технічні вимоги та завдання на створення і розвиток модулів АСМО «Центр», розширено функціонал митного оформлення, гарантій, авторизацій, митних перевірок та інформаційної взаємодії. Упроваджено оновлений функціонал щодо формування рішень з митної вартості та класифікації товарів.
+Відповідно до інформації наданої за 1 квартал 2026 року: затверджено ТЗ та специфікацію модуля «ЖПП» (наказ №137, протокол №11). Після приймальних випробувань (наказ № 421, протокол № 7/17-пк) з 31.03.2026 модуль введено в дослідну експлуатацію (протокол № 1/5-ІТ). Розпочато тестування «ЖПП» для залізниці (наказ № 1360). Впроваджено модуль «Повідомлення про злочин» (наказ № 1305, № 420; протоколи № 2, № 11, № 4/20-пк) та роль для перегляду іноземних декларацій (наказ № 739). Оновлено специфікацію обміну даними (наказ № 639) та склад робочої групи (наказ № 1278). Розроблено керівництво користувача щодо сплати платежів. Створено проєктну групу для ПІК «МПВ та МЕВ» (наказ № 422).
 КІБЕРЗАХИСТ: Укладено Договір від 26.09.2024 №15909/24 на поставку Ліцензій на продовження права користування програмним забезпеченням для обладнання захисту електронної пошти (Cisco Secure Email Essential Inbound Malware Defense andANYL), (ESA McAfee Anti-Malware License); адміністрування поштових карантинів (Сentralized Email Management Reporting License). Укладено Договори від 28.10.2024 №17632/24 про закупівлю послуг із постачання програмного забезпечення Системи запобігання витоку інформації та контролю даних (DLP) та послуги з його впровадження, від 26.09.2024 №15909/24 на поставку Ліцензій на продовження права користування програмним забезпеченням для обладнання захисту електронної пошти (Cisco Secure Email Essential Inbound Malware Defense andANYL), (ESA McAfee Anti-Malware License), адміністрування поштових карантинів (Сentralized Email Management Reporting License). Укладено договори від 17.01.2025 №573/25 та №689/25 по забезпеченню ЦОДів Держмитслужби захищеним доступом до мережі Інтернет та операторське і технічне супроводження доступу до мережі Інтернет. Укладено договори від 24.04.2025 №7886/25 із постачання програмного забезпечення (програмної продукції) на право користування програмним забезпеченням Системи контролю привілейованих користувачів Privileged Access Management, від 08.04.2025 №3667/25 із постачання пакетів програмного забезпечення для захисту від вірусів. Укладено договір від 20.06.2025 №11483/25 по закупівлі програмного забезпечення програмного комплексу криптографічного захисту мережевих TLS-з’єднань «Шифр-WEB» та «Шифр-VPN», послуг з їх встановлення та налаштування. За договором від 20.06.2025 №11483/25 впроваджено програмне забезпечення для захисту ІТ-інфраструктури. Підготовлено технічні вимоги до закупівель систем IDS/IPS, NAC і програм для захисту корпоративної електронної пошти.
 Укладено 12 договорів для підвищення стійкості та захищеності інформаційних систем, погоджено проєкти інформатизації з Держспецзв’язком і Мінцифрою, здійснюється підготовка технічних вимог для закупівлі та впровадження засобів інформаційної безпеки.
-CDS.UA: наказами від 23.07.2024 №893-внесено зміни до Складу робочої групи з управління IT-проектом «Система по роботі з рішеннями митних органів», від 06.09.2024 №1050-проведено 09.09.2024-12.09.2024 функціональне тестування ПІК «Система по роботі з рішеннями митних органів». 30.09.2024 за результатами тестування на засіданні Комісії з питань впровадження та розвитку інформаційно-комунікаційних та цифрових технологій у митній справі ухвалено рішення про введення системи в дослідну експлуатацію. Наказом від 11.10.2024 № 1165 введено в дослідну експлуатацію ПІК «Система по роботі з рішеннями митних органів» у частині авторизації АЕО та авторизації на застосування транзитних спрощень, забезпечено можливість подачі підприємствами заяв про надання авторизації на єдиному державному веб-порталі «Єдине вікно для міжнародної торгівлі». Наказ від 19.06.2025 №548-доопрацьовано функціонал ПІК «CDS.UA» в частині надання авторизації на провадження митної брокерської діяльності, надання авторизації авторизованого економічного оператора та застосування спрощень. У зв’язку з набранням чинності Законом №3926-ІХ та постановою КМУ №454 доопрацьовано функціонал системи CDS-UA щодо авторизації митних брокерів, АЕО та застосування спрощень. Забезпечено можливість подання заяв через портал «Єдине вікно»
+Відповідно до інформації наданої за 1 квартал 2026 року: укладено договори на послуги захищеного доступу до мережі Інтернет; розпочато закупівлю ПЗ ESET PROTECT Enterprise (12 350 об’єктів) та погодження закупівлю ліцензій Privileged Access Management (проєкти погоджено з Держспецзв’язком та Мінцифрою).
+CDS.UA: наказами від 23.07.2024 №893-внесено зміни до Складу робочої групи з управління IT-проектом «Система по роботі з рішеннями митних органів», від 06.09.2024 №1050-проведено 09.09.2024-12.09.2024 функціональне тестування ПІК «Система по роботі з рішеннями митних органів». 30.09.2024 за результатами тестування на засіданні Комісії з питань впровадження та розвитку інформаційно-комунікаційних та цифрових технологій у митній справі ухвалено рішення про введення системи в дослідну експлуатацію. Наказом від 11.10.2024 № 1165 введено в дослідну експлуатацію ПІК «Система по роботі з рішеннями митних органів» у частині авторизації АЕО та авторизації на застосування транзитних спрощень, забезпечено можливість подачі підприємствами заяв про надання авторизації на єдиному державному веб-порталі «Єдине вікно для міжнародної торгівлі». Наказ від 19.06.2025 №548-доопрацьовано функціонал ПІК «CDS.UA» в частині надання авторизації на провадження митної брокерської діяльності, надання авторизації авторизованого економічного оператора та застосування спрощень. У зв’язку з набранням чинності Законом №3926-ІХ та постановою КМУ №454 доопрацьовано функціонал системи CDS-UA щодо авторизації митних брокерів, АЕО та застосування спрощень. Забезпечено можливість подання заяв через портал «Єдине вікно».
+Відповідно до інформації наданої за 1 квартал 2026 року: оновлено розділ «Моніторинг відповідності» для контролю умов авторизації підприємств на митні режими та продовжено роботу з урахуванням пропозицій підрозділів. У межах модифікації ПІК CDS надано зауваження щодо форм заяв та забезпечено внесення даних про склади (МС та СТЗ).
 ЄВМТ: «Єдине вікна для міжнародної торгівлі»: реалізовано можливість подання запитів через оновлений розділ «Мої заяви», забезпечено запуск нового цифрового сервісу для бізнесу — автоматизований доступ до власних митних декларацій через API. Наказ від 16.06.2025 № 539-внесення зміни до Специфікації структури та формату електронних повідомлень для обміну даними між Держмитслужбою та гарантами про операції з гарантіями. Продовжено вдосконалення функціоналу «Єдиного вікна». На 01.10.2025 забезпечено обмін електронними дозвільними документами понад 10 відомств, розширено сервіси для бізнесу й громадян, зокрема можливість подання авторизації АЕО, митних брокерів, електронних декларацій М-16 та інтеграцію із системою гарантій (GMS).
 Доопрацьовано функціонал «Єдиного вікна для міжнародної торгівлі», розширено сервіси особистого кабінету, бота та функціонал пошуку, затверджено технічні вимоги на створення єдиного державного вебпорталу та подано заявку на реєстрацію авторського права.
 Підготовлено документи та подано заяву на державну реєстрацію авторського права на твір.
+Відповідно до інформації наданої за 1 квартал 2026 року: зареєстровано авторські права на вебпортал «Єдине вікно» (Свідоцтво № 141637). Додано перегляд рішень щодо класифікації та вартості товарів. Оновлено специфікацію електронного обміну (наказ № 639). У модулі «ЖПП» вдосконалено формування доручень на навантаження. У чат-боті реалізовано сповіщення про видачу або відмову в сертифікатах EUR.1/EUR-MED, доставку вантажів та статуси оформлення/переміщення декларацій у системі NCTS.
 За результатами аналізу календарного плану MASP-C (Додаток 1 до Довгострокового національного стратегічного плану цифрового розвитку, цифрових трансформацій і цифровізації Державної митної служби України та її територіальних підрозділів на основі Багаторічного стратегічного плану електронної митниці ЄС (Multi-annual strategic plan for electronic customs, MASP-C))та інформації, наданої Держмитслужбою, встановлено, що частина заходів MASP-C, строк завершення яких припадає на період дії ДАП (до 31.12.2025), дійсно виконана у встановлені строки, зокрема впровадження CDS.UA, HELP DESK, АСМО «Центр» та розвиток «Єдиного вікна для міжнародної торгівлі».
 Водночас встановлено, що впровадження NCTS Phase 6, яке відповідно до календарного плану MASP-C мало бути завершене до 01.09.2025, фактично планується завершити лише 18.10.2026, що підтверджується укладеним договором та планом управління проєктом. Таким чином, цей захід MASP-C не завершено у строк, визначений планом та строком дії ДАП.
-Оскільки показник виконання заходу передбачає виконання заходів MASP-C, строк здійснення яких завершується у межах дії ДАП, наявність незавершеного у цей строк заходу (NCTS Phase 6) свідчить про те, що показник виконано частково.</t>
+За інформацією, наданою за 1 квартал 2026 року, стан впровадження NCTS Фаза 6 не змінився: підготовлено пакет документів для ініціювання закупівлі послуг з технічної підтримки та обслуговування рішення ERMIS (NCTS Phase 5) з орієнтовним строком надання послуг до 01.06.2026, що свідчить про продовження експлуатації Фази 5, а не про завершення розробки Фази 6. Держмитслужба зазначає, що реалізація заходів продовжується відповідно до планів роботи та стратегічних документів, у т.ч. відповідно до довгострокового національного стратегічного плану цифрового розвитку, цифрових трансформацій і цифровізації. Водночас зауваження щодо невиконання у встановлений строк заходу з впровадження NCTS Phase 6 залишається актуальним.
+Оскільки показник виконання заходу передбачає виконання заходів MASP-C, строк здійснення яких завершується у межах дії ДАП, наявність незавершеного у цей строк заходу (NCTS Phase 6) свідчить про те, що показник станом на 1 квартал 2026 року залишається виконаним частково.</t>
   </si>
   <si>
     <t>2.3.1.5</t>
   </si>
   <si>
     <t>When developing and implementing measures towards prevention of corruption in the customs authorities, effective cooperation with the public and business associations has been established, as well as regular monitoring of the work of the customs authorities through periodic surveys of entrepreneurs and customs officers</t>
   </si>
   <si>
     <t>2.3.1.5.1</t>
   </si>
   <si>
     <t>Conducting an assessment of corruption risks with the mandatory involvement of the public, particularly anticorruption NGOs and business associations</t>
   </si>
   <si>
     <t>30.04.2023</t>
   </si>
   <si>
     <t>The report on the findings of risk assessment has been published.</t>
   </si>
   <si>
     <t>On April 21, 2023, the working group on an assessment of corruption risks in the activities of the State Customs Service of Ukraine in order to execute the order of the State Customs Service of Ukraine dated October 04, 2022 No. 443 On Conducting an Assessment of Corruption Risks conducted an assessment of corruption risks and completed the preparation of the Draft Anti-Corruption Program of the State Customs Service of Ukraine for 2023-2025, which is published on the official web portal of the State Customs Service of Ukraine in the section "Prevention of Manifestations of Corruption" with the invitation to participate in its public discussion on May 05, 2023 in order to receive proposals and comments from the public.
 In the process of assessing corruption risks and forming the Anti-Corruption Program for 2023-2025, the State Customs Service of Ukraine engaged international experts:
 - of the International Organization for Migration in Ukraine (IOMKyiv);
 - of the EU Support to Strengthening Integrated Border Management in Ukraine (EU4IBM) project;
 - of the Public Finance Management Support Program for Ukraine (EU4PFM).</t>
@@ -441,103 +448,132 @@
   </si>
   <si>
     <t>The anticorruption program has been approved.</t>
   </si>
   <si>
     <t>The Anti-Corruption Program of the State Customs Service of Ukraine for 2023-2025 was approved by the order of the State Customs Service of Ukraine dated May 31, 2023 No. 236 and is published on the official web portal of the State Customs Service of Ukraine in the section "Prevention of Manifestations of Corruption".
 In order to ensure compliance with the principles of transparency and accessibility, to study and take into account public opinion, the State Customs Service of Ukraine held a public discussion on the Draft Anti-Corruption Program for 2023-2025 on May 05, 2023 in the form of a meeting, which engaged, in particular, representatives of the public council at the State Customs Service of Ukraine.</t>
   </si>
   <si>
     <t>2.3.1.5.3</t>
   </si>
   <si>
     <t>Implementing the activities prescribed by the anticorruption program indicated in subclause 2.3.1.5.2, as well as other measures towards the prevention of corruption in the customs authorities, with the mandatory involvement of the public, particularly business associations and the public council at the State Customs Service</t>
   </si>
   <si>
     <t>01.05.2023</t>
   </si>
   <si>
     <t>The anticorruption program has been implemented.</t>
   </si>
   <si>
     <t>Відповідно до пункту 2.1 наказу Держмитслужби від 31.05.2023 № 236 працівники апарату Держмитслужби та її територіальних органів ознайомлені із положеннями Антикорупційної програми Держмитслужби на 2023 -2025 роки. Окремо передбачено вивчення її положень під час проведення професійних навчань. В рамках виконання Антикорупційної програми визначені виконавці та конкретні строки виконання.
 До розробки Антикорупційної програми Держмитслужби на 2023-2025 роки залучались представники Громадської ради при Держмитслужбі, експерти міжнародних організацій, а також всі охочі шляхом розміщення на офіційному веб-порталі відповідного запрошення. Підрозділи з питань запобігання та виявлення корупції забезпечують координацію виконання передбачених Антикорупційною програмою заходів, а також організацію звітування. Здійснено моніторинг виконання у ІІ півріччі 2024 року та у І півріччі 2025 року Антикорупційної програми Державної митної служби України на 2023-2025 роки, затвердженої та введеної в дію наказом Держмитслужби від 31.05.2023 № 236. Звіт доведено до керівництва Держмитслужби та розміщено в розділі «Запобігання проявам корупції» офіційного вебсайту Держмитслужби.
 Інформація про заходи з виконання антикорупційної програми за ІІ півріччя 2024 року подана до НАЗК у формі звіту через Кабінет уповноваженого на Порталі доброчесності. Інформація про виконання Антикорупційної програми Державної митної служби України на 2023–2025 роки у І півріччі 2025 року надіслана до Національного агентства з питань запобігання корупції від 14.08.2025 № 09/09-01/8.12/506. Інформація про заходи з виконання антикорупційної програми за ІІ півріччя 2025 року буде надіслано до Національного агентства з питань запобігання корупції у визначений строк.
 Звіт за ІІ півріччя 2025 року розміщено на офіційному вебсайті Держмитслужби у розділі «Запобігання проявам корупції» за посиланням: https://customs.gov.ua/zapobigannia-proiavam-koruptsiyi-1#.
-Відповідно, заходом передбачалося здійснення інших заходів із запобігання корупції у митних органах з обов’язковим залученням громадськості, зокрема бізнес-асоціацій та громадської ради при Держмитслужбі. Оскільки настала дата завершення виконання заходу і відповідна інформація від Держмитслужби не надходила, захід є таким, що виконано частково.</t>
+Інформація за 1 квартал 2026 року.
+Державна митна служба України повідомляє: в рамках Антикорупційної програми Державної митної служби України на 2023 – 2025 роки проводились заходи у сфері запобігання корупції, розбудови доброчесності в митних органах. За результатами проведених заходів, із залученням міжнародних експертів:
+внесено зміни до Антикорупційної програми Держмитслужби на 2023-2025 роки в частині зменшення кількості можливих корупційних ризиків і визначення ключових показників ефективності діяльності Держмитслужби на 2023–2025 роки;
+ініційовано та забезпечено розробку і поетапний запуск комплексної інформаційної кампанії, спрямованої на формування культури доброчесності та підвищення рівня обізнаності щодо антикорупційних інструментів, цільовою аудиторією визначено посадових осіб митних органів, бізнес, громадян;
+розроблено інформаційні матеріали (роз’яснення, інфографіка, публікації, відеоматеріали) щодо механізмів запобігання корупції, каналів повідомлення про правопорушення, захисту викривачів;
+забезпечено системне висвітлення антикорупційної діяльності через офіційний вебсайт Держмитслужби, соціальні мережі та внутрішні комунікаційні ресурси;
+розроблено технічне завдання для створення мобільного антикорупційного центру, метою якого є оперативне реагування, виявлення, документування та запобігання корупційним прявам у пунктах митного оформлення, зокрема в морських портах, аеропортах, на сухопутних кордонах, триває робота над розробленням програмного продукту для підписання і подання декларацій доброчесності посадовими особами митних органів.
+Також неодноразово проводилист зустрічі з міжнародними партнерами щодо обміну досвідом з питань роботи з Антикорупційною програмою. Під час зустрічей обговорювались шляхи підвищення ефективності антикорупційних заходів у Держмитслужбі в контексті наближення вступу України до Європейського Союзу (далі – ЄС) та відповідно до етапу приведення у відповідність митного законодавства України до актів права ЄС, долучення до цифрових баз даних ЄС.
+В межах завершення Антикорупційної програми Державної митної служби України на 2023 – 2025 роки та початком підготовки Антикорупційної програми Державної митної служби України на 2026 – 2028 роки було затверджено оновлений склад Робочої, до якого увійшли, в тому числі, представники Громадської ради при Держмитслужбі та експерт Програми з протидії корупції та сприяння доброчесності у митній сфері Всесвітньої митної організації.
+Заходом передбачалося здійснення «інших заходів із запобігання корупції у митних органах з обов'язковим залученням громадськості, зокрема бізнес-асоціацій та Громадської ради при Держмитслужбі». Незважаючи на надану інформацію, Державна митна служба України не надала підтверджень фактичного здійснення таких заходів із залученням відповідних суб'єктів. Зокрема, щодо інформаційної кампанії, спрямованої на формування культури доброчесності, зазначено лише про її ініціювання та поетапний запуск, тоді як підтверджень здійснення конкретних заходів за участі бізнес-асоціацій чи громадськості не надано. З огляду на викладене, захід є таким, що станом на 1 квартал 2026 року залишається виконаним частково.</t>
   </si>
   <si>
     <t>2.3.1.5.4</t>
   </si>
   <si>
     <t>Annual publication of information on the results of involvement of anticorruption NGOs and representatives of the business community</t>
   </si>
   <si>
     <t>The list of proposals of the public for the anticorruption programs, which have been considered or rejected (with a substantiation of the reasons for the rejection), and the results of activities conducted during the implementation of the anticorruption program carried out with the participation of the public and representatives of the business community have been made public.</t>
   </si>
   <si>
     <t>Державна митна служба України повідомляє.
 05.05.2023 проведено публічне обговорення проєкту Антикорупційної програми Державної митної служби України на 2023 – 2025 роки, що включає в себе реєстр оцінених корупційних ризиків, у якому прийняли участь зокрема представники Громадської ради при Держмитслужбі та Асоціації міжнародних експедиторів України. Пропозиції, надані Громадською радою при Держмитслужбі та Асоціацією міжнародних експедиторів України під час публічного обговорення, враховані при остаточному затвердженні Антикорупційної програми Держмитслужби на 2023 – 2025 роки.
 В рамках діючої Антикорупційної програми Державної митної служби України на 2023 – 2025 роки, Держмитслужба на постійній основі комунікує з міжнародними експертами, зокрема ВМО в рамках Програми А-СІР та EU4PFM.
 Представники Держмитслужби неодноразово брали участь у координаційних зустрічах з експертами EU4PFM щодо обміну досвідом з питань реалізації Антикорупційної програми Держмитслужби. У результаті проведених заходів внесено зміни до Антикорупційної програми Держмитслужби.
 Держмитслужбою продовжено співробітництво з Програмою Всесвітньої митної організації з протидії корупції та сприяння доброчесності для митних органів (далі – Програма A-CIP) з метою реалізації положень Програми A-CIP.
 Так, в період з 15 по 30 вересня 2025 року відбулося друге опитування «Оцінка сприйняття доброчесності в Державній митній службі України» з метою отримання об’єктивної оцінки стану доброчесності в митній сфері, виявлення проблемних питань та напрацювання пропозицій щодо вдосконалення діяльності митних органів.
 Результати дослідження CIPS будуть також враховані при розробці нової Антикорупційної програми Держмитслужби на 2026-2028 роки.
 Також до розробки нової Антикорупційної програми Держмитслужби на 2026-2028 роки будуть залучені представники Громадської ради при Держмитслужбі, експерти міжнародних організацій, а також всі охочі, шляхом розміщення на офіційному веб-порталі відповідного запрошення.
-Водночас інформація про опублікування окремих переліків врахованих та не врахованих з обґрунтуванням причин пропозицій громадськості до антикорупційної програми та перелік і результати заходів під час впровадження антикорупційної програми, які були здійснені за участю громадськості та представників бізнесу, відсутня. Крім того, враховуючи дату початку виконання заходу, Держмитслужбою не було опубліковано таку інформацію за 2023, 2024 та 2025 роки.
-З огляду на те, що а) настала дата завершення виконання заходу; б) перелік врахованих та не врахованих з обґрунтуванням причин пропозицій громадськості до антикорупційної програми та перелік і результати заходів під час впровадження антикорупційної програми, які були здійснені за участю громадськості та представників бізнесу не оприлюднено, захід 2.3.1.5.4. не виконано.</t>
+Інформація за 1 квартал 2026 року.
+Державна митна служба України повідомляє, що відповідно до статті 19 Закону України «Про запобігання корупції», та Методології управління корупційними ризиками, затвердженої наказом Національного агентства з питань запобігання корупції від 28 грудня 2021 року
+№ 830/21, зареєстрованим у Міністерстві юстиції України 17 лютого 2022 року за № 219/37555 (далі – Методологія) на підставі наказу Державної митної служби України від 14.11.2025 № 1506 «Про проведення оцінювання корупційних ризиків у діяльності Державної митної служби України» у Держмитслужбі розпочато процедуру оцінювання корупційних ризиків, з метою підготовки проєкту Антикорупційної програми Державної митної служби України на 2026 – 2028 роки (далі - проєкт Антикорупційної програми).
+На виконання підпунктів 1 – 5 підрозділу 2 «Процедура прийняття антикорупційної програми» розділу V «Підготовка антикорупційної програми» Методології 16.03.2026 на засіданні Робочої групи з оцінювання корупційних ризиків в Держмитслужбі (далі – Робоча група) прийнято рішення про винесення на публічне обговорення проєкту Антикорупційної програми (Протокол засідання робочої групи з оцінювання корупційних ризиків у діяльності Держмитслужби від 16.03.2025 № 5).
+16.03.2025 на офіційному вебсайті Держмитслужби у розділі «Запобігання корупції» підрозділі «Антикорупційна програма» було опубліковане інформаційне повідомлення про проведення публічного обговорення проєкту Антикорупційної програми з метою отримання пропозицій і зауважень, за посиланням: https://customs.gov.ua/zapobigannia-proiavam-koruptsiyi-1#scrollTop=0.
+Пропозиції, зауваження та кандидатури для участі приймалися до 27.03.2026 року.
+Водночас, з метою отримання експертної оцінки міжнародних фахівців, 19–20 березня 2026 року у м. Варшава (Республіка Польща) представники Управління з питань запобігання та виявлення корупції презентували експертам міжнародної організації EU4PFM проєкт Антикорупційної програми та провели його обговорення. Інформація про даний захід відображена на сторінці Facebook міжнародної організації EU4PFM у дописі за посиланням: https://www.facebook.com/share/p/1JbVd51h18/?mibextid=wwXIfr.
+Звіт за результатами організації публічного обговорення проєкту Антикорупційної програми Державної митної служби України на 2026 – 2028 роки за посиланням: https://customs.gov.ua/zapobigannia-proiavam-koruptsiyi-1#scrollTop=0.
+Заходом передбачалося щорічне оприлюднення інформації про результати залучення антикорупційних громадських організацій та представників бізнесу, а показником його виконання визначено оприлюднення переліку врахованих та не врахованих з обґрунтуванням причин пропозицій громадськості до антикорупційної програми, а також переліку і результатів заходів під час впровадження антикорупційної програми, які були здійснені за участю громадськості та представників бізнесу.
+З огляду на строки виконання заходу (01.03.2023 – 31.12.2025) та його щорічний характер, зазначена інформація мала бути оприлюднена за 2023, 2024 та 2025 роки. Як було встановлено раніше, така інформація оприлюднена не була.
+Інформація, надана Держмитслужбою за 1 квартал 2026 року, стосується виключно підготовки нової Антикорупційної програми на 2026–2028 роки та проведення публічного обговорення її проєкту. Звіт за результатами публічного обговорення, а також таблиця узгоджених позицій, що розміщені на офіційному вебсайті Держмитслужби, містять пропозиції лише від Програми ЄС із підтримки управління державними фінансами в Україні (Проєкт EU4PFM), яка не є антикорупційною громадською організацією та не відноситься до представників бізнесу. Таким чином, вимоги щодо залучення громадськості та представників бізнесу, визначені показником виконання заходу, не підтверджені.
+З огляду на те, що а) настала дата завершення виконання заходу; б) перелік врахованих та не врахованих з обґрунтуванням причин пропозицій громадськості до антикорупційної програми та перелік і результати заходів під час впровадження антикорупційної програми, які були здійснені за участю громадськості та представників бізнесу не оприлюднено, захід станом на 1 квартал 2026 року залишається не виконаним.</t>
   </si>
   <si>
     <t>2.3.1.5.5</t>
   </si>
   <si>
     <t>Annual independent anonymous survey of customs officials conducted by the public council at the State Customs Service on the performance of the customs authorities, the problematic aspects of their work, and ways to resolve the existing problems</t>
   </si>
   <si>
     <t xml:space="preserve">The annual survey has been conducted and its findings have been publicized. </t>
   </si>
   <si>
     <t>З метою реалізації визначених заходів Відділом прес-служби та взаємодії з громадськістю Держмитслужби було направлено лист на адресу Громадської ради при Держмитслужбі з пропозицією проведення такого опитування у 2025 році.
 Громадська рада при Держмитслужбі розробила форму для незалежного анонімного опитування посадових осіб митних органів щодо ефективності роботи митних органів, проблемних аспектів, що виникають у процесі їх роботи, а також шляхів розв’язання наявних проблем.
 Як повідомляє Держмитслужба, опитування буде проведено до кінця року.
 У 4 кварталі 2025 року Держмитслужба повідомляє.
 Держмитслужбою з 22 вересня 2025 року по 05 жовтня 2025 було проведено щорічне пульс-опитування з окремих аспектів залученості персоналу Держмитслужби та її територіальних органів з урахуванням особливостей функціонування митних органів в умовах воєнного стану. Результати дослідження стануть підґрунтям для розробки заходів з покращення кадрової політики та підвищення ефективності діяльності митних органів у 2026 році.
-З огляду на те, що а) настала дата завершення виконання заходу; б) щорічне опитування у 2024 році не проводилося; в) як повідомляється Держмитслужбою, опитування проводилося самою ж Держмитслужбою, а не громадською радою при Держмитслужбі; г) результати щорічного опитування за 2025 рік не були оприлюднені; ґ) опитування за 2025 рік проводилося серед персоналу та не в повній мірі охопило питання щодо ефективності роботи митних органів, проблемних аспектів, що виникають у процесі їх роботи, та шляхів розв’язання наявних проблем, а стосувалося лише окремих аспектів залученості персоналу Держмитслужби та її територіальних органів з урахуванням особливостей функціонування митних органів в умовах воєнного стану, захід є таким, що не виконано.</t>
+Інформація за 1 квартал 2026 року.
+У межах реалізації заходу Держмитслужбою ініційовано взаємодію з Громадською радою при Держмитслужбі щодо проведення незалежного анонімного опитування посадових осіб митних органів.
+Водночас Громадська рада при Держмитслужбі є консультативно-дорадчим органом, який діє на підставі Положення, затвердженого наказом Держмитслужби від 18.02.2021 № 110, що розроблене на основі Типового положення про громадську раду, затвердженого Постановою КМУ від 03.11.2010 № 996, та функціонує на громадських засадах. Відповідно, Громадська рада самостійно визначає напрями своєї діяльності та перелік заходів, що реалізуються у межах її компетенції, а Держмитслужба зі свого боку не наділена повноваженнями впливати на прийняття Громадською радою рішень щодо проведення конкретних заходів, у тому числі опитувань.
+Разом із тим, з метою забезпечення зворотного зв’язку та вивчення проблемних питань у діяльності митних органів, у 2024 та 2025 роках Держмитслужба долучалася до проведення опитувань (CIPS), що реалізуються спільно з Всесвітньою митною організацією. Опитування є незалежним, анонімним та добровільним і спрямоване на отримання об’єктивної оцінки стану доброчесності в митній сфері, виявлення проблемних питань та напрацювання пропозицій щодо вдосконалення діяльності митних органів з боку посадових осіб. Результати опитувань оприлюднено та використано як аналітичну основу для удосконалення кадрової політики та підвищення ефективності діяльності митних органів.
+Таким чином, у Держмитслужбі забезпечено функціонування механізму регулярного збору та аналізу зворотного зв’язку від посадових осіб митних органів, що відповідає меті зазначеного заходу.
+Надана Держмитслужбою інформація не спростовує раніше встановлених підстав для висновку про невиконання заходу. Опитування CIPS, проведене спільно з Всесвітньою митною організацією, не може вважатися належним виконанням заходу, оскільки захід прямо передбачає проведення опитування громадською радою при Держмитслужбі, а не іншими суб'єктами. Крім того, результати щорічного опитування за відповідні роки на офіційному вебсайті Держмитслужби оприлюднені не були, що є самостійною підставою для констатації невиконання показника виконання заходу. 
+З огляду на те, що а) настала дата завершення виконання заходу; б) щорічне опитування у 2024 році не проводилося; в) як повідомляється Держмитслужбою, опитування проводилося самою ж Держмитслужбою, а не громадською радою при Держмитслужбі; г) результати щорічного опитування за 2025 рік не були оприлюднені; ґ) опитування за 2025 рік проводилося серед персоналу та не в повній мірі охопило питання щодо ефективності роботи митних органів, проблемних аспектів, що виникають у процесі їх роботи, та шляхів розв’язання наявних проблем, а стосувалося лише окремих аспектів залученості персоналу Держмитслужби та її територіальних органів з урахуванням особливостей функціонування митних органів в умовах воєнного стану, захід станом на 1 квартал 2026 рік залишається не виконаним.</t>
   </si>
   <si>
     <t>2.3.1.5.6</t>
   </si>
   <si>
     <t xml:space="preserve">Annual survey of business entities conducted by business associations and the public council at the State Customs Service to explore the effectiveness of their cooperation with the customs authorities, the problems encountered during their interaction, and ways to resolve them </t>
   </si>
   <si>
     <t>З метою реалізації визначених заходів Відділом прес-служби та взаємодії з громадськістю Держмитслужби було направлено лист на адресу Громадської ради при Держмитслужбі з пропозицією проведення такого опитування у 2025 році.
 Для забезпечення щорічного опитування суб’єктів господарювання Громадською радою при Держмитслужбі розроблено форму опитування, яка включає запитання, що допоможуть визначити проблемні питання у взаємодії з митними органами і дослідити пропоновані бізнесом шляхи їх вирішення.
 Як повідомляє Держмитслужба, опитування буде проведено до кінця року.
 У 4 кварталі 2025 року Держмитслужба повідомляє.
 Громадською радою при Держмитслужбі з 08 по 18 грудня 2025 року було проведено опитування бізнесу «Митниця зсередини: оцініть та запропонуйте» щодо якості митних послуг та ефективності митних формальностей у 2025 році. Результати опитування були презентовані під час підсумкового засідання Громадської ради та стануть підґрунтям для визначення основних напрямів роботи Громадської ради у 2026 році.
-З огляду на те, що а) настала дата завершення виконання заходу; б) щорічне опитування у 2024 році не проводилося; в) результати щорічного опитування за 2025 рік були оприлюднені, захід 2.3.1.5.6. виконаний частково.</t>
+Інформація за 1 квартал 2026 року.
+У 2024 та 2025 роках Держмитслужба спільно з Всесвітньою митною організацією забезпечила проведення незалежного анонімного онлайн-опитування CIPS, яке охоплювало представників бізнесу та громадськості. Представники Громадської ради при Держмитслужбі активно брали участь у цьому опитуванні, а також були присутні під час презентації результатів опитування. Результати опитування використано для оцінки ефективності антикорупційних заходів та формування подальших управлінських рішень.
+Таким чином, у Держмитслужбі забезпечено взаємодію з громадськістю та бізнес-спільнотою, а також регулярний моніторинг роботи митних органів шляхом проведення опитувань, що відповідає меті заходу.
+Однак опитування CIPS у 2024 році проводилося спільно з Всесвітньою митною організацією, а не громадською радою при Держмитслужбі, як того вимагає захід.
+З огляду на те, що а) настала дата завершення виконання заходу; б) щорічне опитування у 2024 році не проводилося; в) результати щорічного опитування за 2025 рік були оприлюднені, захід 2.3.1.5.6. станом на 1 квартал 2026 року залишається виконаним частково.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>