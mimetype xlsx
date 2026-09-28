--- v1 (2026-06-14)
+++ v2 (2026-09-28)
@@ -222,214 +222,217 @@
   </si>
   <si>
     <t>Holding a public discussion of the draft order indicated in subclause 2.3.1.2.2, and ensuring its revision (if needed), issuance, and submission for state registration</t>
   </si>
   <si>
     <t>21.07.2025</t>
   </si>
   <si>
     <t>21.08.2025</t>
   </si>
   <si>
     <t>The public discussion has been conducted and its results have been made public.</t>
   </si>
   <si>
     <t>Міністерство фінансів України повідомляє.
 19.06.2025 проект Наказу оприлюднено на офіційному вебсайті Мінфіну у підрозділі «Проекти регуляторних актів для обговорення у 2025 р» розділу «Проекти регуляторних актів для обговорення». Відповідно до повідомлення про порилюднення, зауваження та пропозиції щодо змісту проекту акта можна було надавати протягом місяця з дня його оприлюднення у письмовій та/або електронній формі.
 15 серпня 2025 року Держмитслужбою та Мінфіном було організовано нараду з представниками Українського альянсу по боротьбі з підробками та піратством, Німецько-Української промислово-торговельної палати, Національної асоціації патентних повірених України, Європейської Бізнес Асоціації з питань розгляду пропозицій до проекту наказу Міністерства фінансів України «Про внесення змін до Порядку реєстрації у митному реєстрі об’єктів права інтелектуальної власності, які охороняються відповідно до закону, та Порядку застосування заходів щодо сприяння захисту прав інтелектуальної власності та взаємодії митних органів з правовласниками, декларантами та іншими заінтересованими особами».
 Звіт за результатами проведення електронних консультацій з громадськістю до зазначеного проекту наказу Міністерства фінансів України оприлюднено на офіційному вебсайті Мінфіну у підрозділі «Проекти регуляторних актів для обговорення у 2025 р.» розділу «Проекти регуляторних актів для обговорення».
 Наразі проект наказу на стадії доопрацювання.
 Разом з тим, захід передбачає не лише проведення громадського обговорення проекту наказу, а й забезпечення його доопрацювання (про необхідність доопрацювання зазначено в опублікованому звіті), видання та подання на державну реєстрацію, що станом на 30.09.2025 не було здійснено.
 Міністерство фінансів України станом на 4 квартал 2025 року повідомляє.
 Протягом місяця з дня оприлюднення зазначеного проекту наказу на адресу Мінфіну, Держмитслужби та ДРС надійшло ряд пропозицій та зауважень до нього від різних організацій, асоціацій та підприємств, тому вирішено цей проект акта доопрацювати.
 Доопрацьований проект наказу Мінфіну «Про внесення змін до деяких наказів Міністерства фінансів України» розміщено 30.12.2025 на сайті Мінфіну у рубриці «Проекти регуляторних актів для обговорення/ Проекти регуляторних актів для обговорення у 2025 р.» розділу «Законодавство» поряд з попереднім проектом наказу за посиланням: https://www.mof.gov.ua/uk/draft_regulatory_acts_for_discussion_in_2025-819.
 При цьому, повідомлення про запрошення бізнесу з метою обговорення доопрацьованого проекту наказу розміщено на сайті Мінфіну за посиланням: https://www.mof.gov.ua/uk/news/zakhist_prav_intelektualnoi_vlasnosti_mitnimi_organami_minfin_zaproshuie_do_obgovorennia_zmin-5531.
 Оскільки запропонований проект наказу потребує обговорення з метою взаємоузгодження між собою наданих пропозицій і зауважень, а також з метою забезпечення балансу інтересів правовласників і суб’єктів зовнішньоекономічної діяльності Мінфін листом від 06.01.2026 № 34020-06-5/350 звернувся до НАЗК, Мінекономіки, Держмитслужби та ДРС з пропозицією надати кандидатури для включення до складу робочої групи.
+Також Міністерство фінансів України повідомляє, що станом на 2 квартал 2026 року триває обговорення проекту в рамках робочої групи, до складу якої залучено представників центральних органів виконавчої влади, правовласників та суб’єктів зовнішньоекономічної діяльності. За період з 29.05.2026 по 08.07.2026 проведено 19 засідань робочої групи (тривалість кожного в середньому від 1,5 до 2,5 год)
 Після обговорення доопрацьованого проекту наказу Мінфіну «Про внесення змін до деяких наказів Міністерства фінансів України» з громадськістю, з метою взаємоузгодження між собою наданих пропозицій і зауважень, проходження процедури узгодження із заінтересованими органами, проект цього наказу буде подано до Мін’юсту для державної реєстрації.
-Таким чином, було забезпечено доопрацювання проекту наказу. Разом з тим, захід передбачає також видання та подання на державну реєстрацію, що станом на 31.12.2025 не було здійснено.
-Таким чином, захід є виконаним частково.</t>
+Таким чином, було забезпечено доопрацювання проекту наказу. Разом з тим, захід передбачає також видання та подання на державну реєстрацію, що наразі не здійснено.
+У зв’язку з вищезазначеним, захід вважається таким, що виконаний частково.</t>
   </si>
   <si>
     <t>Partially implemented</t>
   </si>
   <si>
     <t>2.3.1.2.4</t>
   </si>
   <si>
     <t>Supporting the state registration of the order indicated in subclause 2.3.1.2.2 and its official publication</t>
   </si>
   <si>
     <t>21.09.2025</t>
   </si>
   <si>
     <t>30.09.2025</t>
   </si>
   <si>
     <t>Ministry of Justice of Ukraine</t>
   </si>
   <si>
     <t>State registration of the order has been completed.</t>
   </si>
   <si>
     <t>За інформацією від Міністерства фінансів України, доопрацьований проект наказу Мінфіну «Про внесення змін до деяких наказів Міністерства фінансів України» розміщено 30.12.2025 на сайті Мінфіну у рубриці «Проекти регуляторних актів для обговорення/ Проекти регуляторних актів для обговорення у 2025 р.» розділу «Законодавство» поряд з попереднім проектом наказу за посиланням: https://www.mof.gov.ua/uk/draft_regulatory_acts_for_discussion_in_2025-819.
 При цьому, повідомлення про запрошення бізнесу з метою обговорення доопрацьованого проекту наказу розміщено на сайті Мінфіну за посиланням: https://www.mof.gov.ua/uk/news/zakhist_prav_intelektualnoi_vlasnosti_mitnimi_organami_minfin_zaproshuie_do_obgovorennia_zmin-5531.
 Після обговорення доопрацьованого проекту наказу Мінфіну «Про внесення змін до деяких наказів Міністерства фінансів України» з громадськістю, з метою взаємоузгодження між собою наданих пропозицій і зауважень, проходження процедури узгодження із заінтересованими органами, проект цього наказу буде подано до Мін’юсту для державної реєстрації.
-З огляду на те, що а) настала дата завершення виконання заходу; б) державну реєстрацію наказу не було проведено, захід не виконано.</t>
+За результатами моніторингу станом на 2 квартал 2026 року головним виконавцем не надано нової інформації, яка б свідчила про зміну стану виконання заходу.
+З огляду на те, що а) настала дата завершення виконання заходу; б) державну реєстрацію наказу не було проведено; в) не мало місце офіційне опублікування, захід не виконано.</t>
   </si>
   <si>
     <t>Not implemented</t>
   </si>
   <si>
     <t>2.3.1.2.5</t>
   </si>
   <si>
     <t>Developing and putting into operation new software and IT complexes designed to:
 1) ensure the traceability of actions involving the application of measures towards greater protection of intellectual property right on the part of both the customs authorities and the right holders;
 2) accelerating interactions between the customs authorities and right holders by switching to information exchange in electronic form;
 3) applying standardized approaches to documenting all actions and decisions involving the application of measures towards greater protection of intellectual property rights, expanding the list of information accumulated in the relevant software and IT complexes with a view to broadening the opportunities for analysis, reporting, and enhancing the risk management system;
 4) creating additional sources of information to be used by the customs authorities while allying measures towards greater protection of intellectual property rights;
 5) launching intelligent systems for analyzing the performance of the customs authorities in matters of fostering the protection of intellectual property rights and continued improvement of business processes.</t>
   </si>
   <si>
     <t>28.02.2025</t>
   </si>
   <si>
     <t>state budget and/or international technical assistance funds</t>
   </si>
   <si>
     <t>within the established budget allocations for the relevant year/within the funds of international technical assistance</t>
   </si>
   <si>
     <t>The software and IT complexes have been developed and put into operation.</t>
   </si>
   <si>
     <t>Держмитслужба повідомляє.
-22.08.2024 до Митного кодексу України (МКУ) було внесено зміни (ЗУ № 3926-IX, набрав чинності 19.04.2025), у тому числі, направлені на реалізацію зазначених заходів (див. звіт по п. 2.3.1.2.1).
-[...4 lines deleted...]
-Таким чином, Держмитслужбою забезпечено електронну взаємодію з правовласниками, наявність ПІКів, аналіз інформації (у т.ч. щодо ефективності) відповідно до діючого законодавства. Після прийняття змін до підзаконних НПА та з урахуванням результатів бізнес-аналізу в частині взаємодії з СОPIS, буде здійснено доопрацювання відповідних компонентів ЄАІС (як АСМО «Центр», так і «Єдине вікно»). Додатково, наразі опрацьовуються вимоги, викладені у наданій експертами EU4PFM у лютому 2026 року оновленій документації.
+22.08.2024 до Митного кодексу України було внесено зміни (Закон України № 3926-IX, набрав чинності 19.04.2025), спрямовані, зокрема, на реалізацію заходів із захисту прав інтелектуальної власності (далі – ПІВ). Потреба оновлення нормативно-правових актів: порядок реєстрації у митному реєстрі об’єктів права інтелектуальної власності (наказ Мінфіну від 30.05.2012 № 648); порядок застосування заходів щодо сприяння захисту прав ПІВ та взаємодії митних органів з правовласниками, декларантами та іншими заінтересованими особами (наказ Мінфіну від 09.06.2020 № 281). Обговорення проєктів змін до зазначених документів між Держмитслужбою та Мінфіном триває. Доопрацьовані проєкти надійшли до Держмитслужби листом Мінфіну від 29.09.2025 № 34020-07-61/27675 «Про опрацювання змін до наказів Мінфіну». До моменту ухвалення відповідних змін відсутні правові підстави для доопрацювання ПІК Держмитслужби, зокрема в частині призупинення митного оформлення товарів у межах захисту ПІВ та впровадження електронного обміну інформацією про таке призупинення, що наразі здійснюється у паперовій формі відповідно до чинного порядку. Електронну взаємодію митних органів з правовласниками вже реалізовано в ПІК «Митний реєстр об’єктів права інтелектуальної власності». Подання заяв, відстеження їх статусу та інші дії здійснюються через Особистий кабінет на вебпорталі «Єдине вікно для міжнародної торгівлі». Публічна частина реєстру доступна у форматі відкритих даних. Інформація з митного реєстру, а також з бюлетеня «Об’єкти права інтелектуальної власності», що розміщується в АСМО «Центр», використовується в АСУР. Опрацьовується питання використання міжнародної бази даних об’єктів ПІВ («Ex Officio»), з метою реалізації можливості призупинення митного оформлення товарів за ініціативою митного органу. Отже, Держмитслужбою забезпечено електронну взаємодію з правовласниками, функціонування відповідних ПІКів та аналіз ефективності їх роботи відповідно до чинного законодавства. Після внесення змін до підзаконних актів та з урахуванням результатів бізнес-аналізу щодо взаємодії з COPIS буде здійснено доопрацювання компонентів ЄАІС, зокрема АСМО «Центр» та «Єдиного вікна для міжнародної торгівлі». Оновлені вимоги, надані експертами EU4PFM у лютому 2026, щодо реєстрів ПІВ, їх функцій та взаємодії з митним системами й COPIS, опрацьовуються на предмет можливої реалізації з урахуванням діючої правової рамки.
+За результатами моніторингу станом на 2 квартал 2026 року головним виконавцем не надано нової інформації, яка б свідчила про зміну стану виконання заходу.
 На основі наданої інформації можна констатувати часткове виконання заходу. Зокрема програмно-інформаційні комплекси, що спрямовані на прискорення взаємодії між митними органами та правовласниками шляхом переходу до інформаційного обміну в електронній формі, частково розроблені та введені в експлуатацію.
 Водночас наголошуємо на необхідності продовження роботи над розробленням та впровадженням інших програмно-інформаційних комплексів, передбачених заходом, з огляду на потенційне внесення даних заходів до наступної ДАП.</t>
   </si>
   <si>
     <t>2.3.1.3</t>
   </si>
   <si>
     <t>Corruption risks have been minimized by establishing a body exercising public control over the day-to-day operations of the customs authorities, which will have the powers defined by law</t>
   </si>
   <si>
     <t>2.3.1.3.1</t>
   </si>
   <si>
     <t>Drafting and submitting to the Cabinet of Ministers of Ukraine a draft law proposing to:
 1) define the status of the body of public control over the day-to-day operations of the State Customs Service;
 2) define the requirements with respect to the creation of the body exercising public control over the day-to-day operations of the State Customs Service, which provide for a transparent competitive selection process utilizing a rating-based online voting by citizens residing in the territory of Ukraine for candidates chosen among NGOs, business associations, and experts;
 3) specify the number of members of the body exercising public control over the day-to-day operations of the State Customs Service and stipulate that such members must not include representatives of government agencies and local self-government bodies or community representatives affiliated with them;
 4) establish the powers of the body exercising public control over the day-to-day operations of the State Customs Service, in particular involvement in the assessment of corruption risks and implementation of anticorruption measures, drafting normative legal acts, monitoring the effectiveness of the exercise of the powers by the State Customs Service;
 5) stipulate that the term of office of a member of the body exercising public control over the day-to-day operations of the State Customs Service shall be two years.</t>
   </si>
   <si>
     <t>01.01.2025</t>
   </si>
   <si>
     <t>31.08.2025</t>
   </si>
   <si>
     <t>National Agency on Corruption Prevention</t>
   </si>
   <si>
     <t>Ministry of Finance of Ukraine,
 State Customs Service of Ukraine</t>
   </si>
   <si>
     <t>Національне агентство на виконання заходу забезпечило розробку проекту Закону України «Про внесення змін до Митного кодексу України щодо визначення правового статусу Громадської ради при центральному органі виконавчої влади, що реалізує державну митну політику» (далі - проект Закону).  
 28.02.2025 відбулось громадське обговорення зазначеного проекту Закону. Звіт за результатами проведення публічного громадського обговорення опублікований на офіційному вебсайті Національного агентства та розміщений за посиланням, що додається.
 Після доопрацювання проекту Закону з урахуванням пропозиції отриманих від громадськості Національне агентство, 11.04.2025 направило проекту Закону на погодження до заінтересованих органів, а саме: Державної митної служби України, Міністерства фінансів України, Міністерства економіки України, Міністерства цифрової трансформації України, а також для проведення експертизи на відповідність зобов’язанням України у сфері європейської інтеграції, у тому числі міжнародно-правовим, та праву Європейського Союзу до Урядового офісу координації європейської та євроатлантичної інтеграції.
-Станом на 31.03.2026 триває опрацювання отриманих зауважень.
+Станом на 30.06.2026 триває опрацювання отриманих зауважень.
 З огляду на те, що настала дата завершення строку виконання відповідного заходу, а законопроект станом на момент звітування не фіналізовано та не забезпечувалось його подання Кабінетові Міністрів України, такий захід вважається не виконаним.</t>
   </si>
   <si>
     <t>2.3.1.4</t>
   </si>
   <si>
     <t>Unjustified influence of subjective factors during customs clearance has been minimized through automation and digitalization</t>
   </si>
   <si>
     <t>2.3.1.4.1</t>
   </si>
   <si>
     <t>Developing the long-term national strategic plan of digital development, digital transformations, and digitization of the State Customs Service and its territorial divisions based on the EU multi-annual strategic plan for customs (MASP-C)</t>
   </si>
   <si>
     <t>31.01.2024</t>
   </si>
   <si>
     <t>The long-term national strategic plan of digital development, digital transformations, and digitization of the State Customs Service has been developed and approved.</t>
   </si>
   <si>
     <t>In the first quarter of 2024, the decision of the Committee for Management of Information Technologies in the Public Finance Management System (Minutes No. 6 of January 19, 2024) approved a long-term national strategic plan for digital development, digital transformation and digitalization of the State Customs Service of Ukraine and its regional offices based on the EU Multi-annual Strategic Plan for Electronic Customs (MASP-C), implemented by the Order of the Ministry of Finance of Ukraine dated February 09, 2024 No. 63 On the Implementation of the Decision of the Committee for Management of Information Technologies in the Public Finance Management System.</t>
   </si>
   <si>
     <t>2.3.1.4.2</t>
   </si>
   <si>
     <t>Implementing the activities of the long-term national strategic plan of digital development, digital transformations, and digitization of the State Customs Service and its territorial divisions based on MASP-C, which must be finalized during the effective term of the 2023-2025 State Anticorruption Program</t>
   </si>
   <si>
     <t>01.01.2024</t>
   </si>
   <si>
     <t>The activities of the long-term national strategic plan of digital development, digital transformations, and digitization of the State Customs Service, which must be finalized during the effective term of the 2023-2025 State Anticorruption Program, have been completed.</t>
   </si>
   <si>
     <t>Для захисту електронних інформаційних ресурсів митних органів у 2024 році передбачено видатки за рахунок коштів Державного бюджету України за КПКВ 3506010 «Керівництво та управління у сфері митної політики» у розмірі 97 156,5 тис. грн. та здійснюється організація проведення процедур закупівель обладнання та програмного забезпечення.
 NCTS: 27.08.2024 відбулось засідання Наглядової ради з питань впровадження та забезпечення функціонування електронної транзитної системи (NCTS) та системи «HELP DESK» щодо технічної підтримки NCTS Р5 та її доопрацювання до специфікацій NCTS Р6 на основі опції Opt-In. 30.09.2024 на засіданні Комісії з питань впровадження та розвитку інформаційно-комунікаційних та цифрових технологій у митній справі ухвалено рішення про утворення робочої групи з управління ІТ-проєктом «Технічна підтримка електронної транзитної системи фази 5 (NCTS Р5) та її доопрацювання до специфікацій фази 6 (NCTS Р6) на основі опції Opt-In». Організовано роботи з оновлення (доопрацювання) технічних специфікацій на NCTS фаза 6 на основі опції Opt-In із залученням експертів EU4PFM. 15.10.2024 підготовлені Держмитслужбою технічні специфікації на технічну підтримку NCTS Фаза 5 та розробку NCTS Фаза 6 направлено для розгляду і організації закупівлі CPMA. Доопрацьовані технічні специфікації повторно направлено до CPMA 09.12.2024. 03.01.2025 року CPMA завершено публічні ринкові консультації щодо запровадження NCTS Фаза 6 в Україні. Укладено договір №2025/4-3-391 про закупівлю послуг з технічної підтримки та супроводу ERMIS Solution, сумісного з NCTS Фаза 5 між CPMA, Держмитслужбою та NETCOMPANY – INTRASOFT S.A. 18.07.2025 між Держмитслужбою, СРМА та компанією NETCOMPANY S.A. укладено договір №2025/4-3-783 на розроблення ІТ-рішення, сумісного з NCTS Фаза 6 (строк–15 місяців). У зв’язку з можливістю відхилення від графіка впровадження NCTS P6 та ICS2 R3 (нота від DG TAXUD) до постачальника направлено листа з вимогами: визначити 01.06.2026 датою запуску системи, внести зміни до договору, скоротити строк надання послуг до 10 місяців, але не пізніше 29.05.2026. Ініційовано продовження договору №2025/4-3-391 від 08.04.2025 щодо технічної підтримки програми ERMIS Solution до 29.05.2026. Повідомлення про неможливість скорочення строків, без ризиків для впровадження NCTS Фаза 6 (Opt-In), пропозиція-проміжне впровадження Opt-Out до 31.12.2025, з подальшим завершенням Opt-In до 18.10.2026. План управління проєктом доопрацьовується.
 17 грудня 2025 року оновлений План управління проєктом (PMP) щодо розробки ІТ-рішення, сумісного з NCTS Фаза 6, схвалено Наглядовою радою.
 Визначено, що закупівля послуг з технічної підтримки NCTS Фаза 5 здійснюватиметься в межах нового договору з посиленням положень щодо відповідальності постачальника послуг та контролю якості їх надання.
+З метою забезпечення безперервності функціонування NCTS підготовлено пакет документів для ініціювання закупівлі послуг з технічної підтримки та обслуговування рішення ERMIS (NCTS Phase 5) з орієнтовним строком надання послуг до 01.06.2026, а саме: проект договору, технічну специфікацію та правила оформлення запитів на обслуговування, який буде направлено до CPMA.
+Відповідно до інформації, наданої за 2 квартал 2026 року: проведено тестування ІТ-рішення, сумісного з NCTS Phase 6, та підтверджено відповідність його основних функцій вимогам технічної документації DG TAXUD. Здійснювалися координація проєкту, усунення технічних проблем і підготовка до Conformance Testing. З 22.06.2026 Україна перейшла на застосування модернізованої електронної транзитної системи, сумісної з NCTS Phase 6.
 HELP DESK: Проведено повторну закупівлю апаратно-програмного комплексу Контакт-центру системи «HELP DESK», постачальник–ТОВ «Віннком Україна». 11.08.2025 між CPMA, Держмитслужбою та постачальником укладено договір №2025/4-3-823 (строк – 4 місяці, з можливістю одноразового продовження на 2 місяці). Наказом Держмитслужби від 04.09.2025 №992 затверджено Тимчасовий регламент роботи Контакт-центру.
 Відповідно до інформації наданої за 1 квартал 2026 року: з метою забезпечення безперервності функціонування NCTS підготовлено пакет документів для ініціювання закупівлі послуг з технічної підтримки та обслуговування рішення ERMIS (NCTS Phase 5) з орієнтовним строком надання послуг до 01.06.2026, а саме: проект договору, технічну специфікацію та правила оформлення запитів на обслуговування, який буде направлено до CPMA.
 ІТ-УПРАВЛІННЯ: 30.07-12.08.2024 ТОВ «Синергія Консалтинг» проведено навчання адміністраторів. Налаштовано «Процес управління ІТ-інцидентами» та «Процес керування запитами на обслуговування». 26.09.2024 продемонстровано Портал самообслуговування та інтерфейс «Аналітика для роботи з системою «HELP DESK». 30.09.2024 розпочато функціональне тестування цієї системи. Наказ від 14.04.2025 №341-розпочато дослідну експлуатацію системи «HELP DESK», затверджено Тимчасовий регламент її функціонування. Реалізація проєкту EU4PFM шляхом закупівлі (перезапуск процедури) Апаратно-програмного комплексу Контакт-центру системи «HELP DESK» та послуг з його налаштування.
 В рамках реалізації контакт-центру відповідні ІТ продукти розгорнуті та доступні для подальших налаштувань і перевірок. Віджет чат-бота розміщено на тестовому стенді, запропонований візуал оновлено. На сьогодні триває узгодження укладення договору щодо створення веб-додатку для інтеграції Contact Center та Ivanti Neurons for ITSM, його тестування та розгортання у промисловому середовищі з гарантійною підтримкою упродовж 12 місяців з моменту старту експлуатації. Отримано та налаштовано Viber-акаунт Контакт-центру. Тестовий чат-бот доступний у Viber та веб-чат віджеті на стенді. Передано архів веб-чат віджету та інструкцію з інсталяції для подальшого розміщення на веб-сайті.
-Відповідно до інформації наданої за 1 квартал 2026 року: 07.01.2026 підписано договір щодо розробки й інтеграції веб-додатка для Contact Center та Ivanti Neurons for ITSM (з 12-місячною гарантією). Підписано акти приймання системи HELP DESK (триває обмін оригіналами).
+07.01.2026 підписано договір щодо розробки й інтеграції веб-додатка для Contact Center та Ivanti Neurons for ITSM (з 12-місячною гарантією). Підписано акти приймання системи HELP DESK (триває обмін оригіналами).
+Відповідно до інформації, наданої за 2 квартал 2026 року: опрацьовано проєкт договору щодо налаштування Бази знань, звітності та ролей доступу в системі «HELP DESK» і направлено його до CPVA для проведення закупівлі. Отримано комерційні пропозиції щодо впровадження інтелектуального пошуку та AI-рішень, триває їх аналіз. За результатами першого етапу пілотного проєкту Контакт-центру сформовано пропозиції щодо подальшого розвитку системи.
 АСМО «ЦЕНТР»: наказами від 23.07.2024 № 892, від 02.08.2024 № 929 оновлено робочі групи з управління ІТ-проектами «Електронна система управління гарантіями» та модуля «Митні перевірки», від 14.08.2024 № 983 введено в експлуатацію модуль «Ведення обліку підписувачів–представників митного органу», від 23.08.2024 № 1009 та від 23.08.2024 №1010 - утворено робочі групи модуля «Журнал пункту пропуску», «ПІК «Менеджер профілів ризику». Розроблено Керівництво користувача модуля «Журнал пункту пропуску». Наказом від 14.10.2024 №1171 утворено проектну групу з управління ІТ-проектом «Паспорт суб’єкта ЗЕД». Розроблено та затверджено ТЕО, ТЗ на створення ПІК «Менеджер профілів ризику». Наказом від 20.12.2024 №1348 розпочато тестові випробування функціонального модуля «Журнал пункту пропуску» для морського сполучення. Розроблено Керівництво користувача ПІК «Митне оформлення міжнародних поштових та експрес-відправлень» ver. 0.3 від 25.12.2024. Наказом Держмитслужби від 24.02.2025 №163 внесено зміни до структури та формату електронних повідомлень для обміну даними між вантажовласником та Держмитслужбою про операції з дорученнями на навантаження, для забезпечення роботи функціонального модуля «ЖПП» АСМО «Центр» (через «Єдине вікно»). Наказ від 14.04.2025 №338-введено роль «Розширений пошук в журналі пункту пропуску» для розширення функціональних можливостей модуля «ЖПП» АСМО «Центр», наказ від 03.04.2025 №316-затверджено Специфікацію структури та формату електронних повідомлень для обміну даними між Держмитслужбою та портовими операторами про доручення на навантаження та статуси доручення на навантаження. Внесено зміни до нормативних документів і проведено тестові випробування модуля «Журнал пункту пропуску» для автомобільного та пішохідного сполучення. У модулі «Електронна система управління гарантіями» оновлено специфікацію обміну даними, розширено можливості API, реалізовано формування вимог про сплату митних платежів і ведення реєстру податкових повідомлень.
 Держмитслужбою отримано Свідоцтво про реєстрацію авторського права № 140300 від 27.10.2025 на автоматизовану систему митного оформлення «Центр» Єдиної автоматизованої інформаційної системи митних органів (АСМО «Центр»). Затверджено технічні вимоги та завдання на створення і розвиток модулів АСМО «Центр», розширено функціонал митного оформлення, гарантій, авторизацій, митних перевірок та інформаційної взаємодії. Упроваджено оновлений функціонал щодо формування рішень з митної вартості та класифікації товарів.
-Відповідно до інформації наданої за 1 квартал 2026 року: затверджено ТЗ та специфікацію модуля «ЖПП» (наказ №137, протокол №11). Після приймальних випробувань (наказ № 421, протокол № 7/17-пк) з 31.03.2026 модуль введено в дослідну експлуатацію (протокол № 1/5-ІТ). Розпочато тестування «ЖПП» для залізниці (наказ № 1360). Впроваджено модуль «Повідомлення про злочин» (наказ № 1305, № 420; протоколи № 2, № 11, № 4/20-пк) та роль для перегляду іноземних декларацій (наказ № 739). Оновлено специфікацію обміну даними (наказ № 639) та склад робочої групи (наказ № 1278). Розроблено керівництво користувача щодо сплати платежів. Створено проєктну групу для ПІК «МПВ та МЕВ» (наказ № 422).
+Затверджено ТЗ та специфікацію модуля «ЖПП» (наказ №137, протокол №11). Після приймальних випробувань (наказ № 421, протокол № 7/17-пк) з 31.03.2026 модуль введено в дослідну експлуатацію (протокол № 1/5-ІТ). Розпочато тестування «ЖПП» для залізниці (наказ № 1360). Впроваджено модуль «Повідомлення про злочин» (наказ № 1305, № 420; протоколи № 2, № 11, № 4/20-пк) та роль для перегляду іноземних декларацій (наказ № 739). Оновлено специфікацію обміну даними (наказ № 639) та склад робочої групи (наказ № 1278). Розроблено керівництво користувача щодо сплати платежів. Створено проєктну групу для ПІК «МПВ та МЕВ» (наказ № 422).
+Відповідно до інформації, наданої за 2 квартал 2026 року: введено в дослідну експлуатацію модулі «Журнал пункту пропуску» та «Повідомлення про злочин». Розширено тестування модуля «ЖПП» на морське і залізничне сполучення, доопрацьовано функціонал застосування технічних засобів митного контролю та надіслано користувачам відповідні інструкції. Удосконалено оформлення сертифікатів EUR.1/EUR-MED, розширено можливості модуля «Реєстр податкових повідомлень-рішень», затверджено технічне завдання модуля «Паспорт суб’єкта ЗЕД». Укладено договір на оцінку майнових прав на АСМО «Центр». Розробляється ПІК «МПВ та МЕВ», строк його дослідної експлуатації продовжено до 31.12.2026; підготовлено керівництво користувача ПІК «РЗІ».
 КІБЕРЗАХИСТ: Укладено Договір від 26.09.2024 №15909/24 на поставку Ліцензій на продовження права користування програмним забезпеченням для обладнання захисту електронної пошти (Cisco Secure Email Essential Inbound Malware Defense andANYL), (ESA McAfee Anti-Malware License); адміністрування поштових карантинів (Сentralized Email Management Reporting License). Укладено Договори від 28.10.2024 №17632/24 про закупівлю послуг із постачання програмного забезпечення Системи запобігання витоку інформації та контролю даних (DLP) та послуги з його впровадження, від 26.09.2024 №15909/24 на поставку Ліцензій на продовження права користування програмним забезпеченням для обладнання захисту електронної пошти (Cisco Secure Email Essential Inbound Malware Defense andANYL), (ESA McAfee Anti-Malware License), адміністрування поштових карантинів (Сentralized Email Management Reporting License). Укладено договори від 17.01.2025 №573/25 та №689/25 по забезпеченню ЦОДів Держмитслужби захищеним доступом до мережі Інтернет та операторське і технічне супроводження доступу до мережі Інтернет. Укладено договори від 24.04.2025 №7886/25 із постачання програмного забезпечення (програмної продукції) на право користування програмним забезпеченням Системи контролю привілейованих користувачів Privileged Access Management, від 08.04.2025 №3667/25 із постачання пакетів програмного забезпечення для захисту від вірусів. Укладено договір від 20.06.2025 №11483/25 по закупівлі програмного забезпечення програмного комплексу криптографічного захисту мережевих TLS-з’єднань «Шифр-WEB» та «Шифр-VPN», послуг з їх встановлення та налаштування. За договором від 20.06.2025 №11483/25 впроваджено програмне забезпечення для захисту ІТ-інфраструктури. Підготовлено технічні вимоги до закупівель систем IDS/IPS, NAC і програм для захисту корпоративної електронної пошти.
 Укладено 12 договорів для підвищення стійкості та захищеності інформаційних систем, погоджено проєкти інформатизації з Держспецзв’язком і Мінцифрою, здійснюється підготовка технічних вимог для закупівлі та впровадження засобів інформаційної безпеки.
-Відповідно до інформації наданої за 1 квартал 2026 року: укладено договори на послуги захищеного доступу до мережі Інтернет; розпочато закупівлю ПЗ ESET PROTECT Enterprise (12 350 об’єктів) та погодження закупівлю ліцензій Privileged Access Management (проєкти погоджено з Держспецзв’язком та Мінцифрою).
+Відповідно до інформації наданої за 2 квартал 2026 року: укладено договори на продовження використання системи Fudo PAM Enterprise та програмної продукції ESET PROTECT Enterprise On-prem для захисту 12 350 об’єктів; закупівлі погоджено з Держспецзв’язком і Мінцифрою.
 CDS.UA: наказами від 23.07.2024 №893-внесено зміни до Складу робочої групи з управління IT-проектом «Система по роботі з рішеннями митних органів», від 06.09.2024 №1050-проведено 09.09.2024-12.09.2024 функціональне тестування ПІК «Система по роботі з рішеннями митних органів». 30.09.2024 за результатами тестування на засіданні Комісії з питань впровадження та розвитку інформаційно-комунікаційних та цифрових технологій у митній справі ухвалено рішення про введення системи в дослідну експлуатацію. Наказом від 11.10.2024 № 1165 введено в дослідну експлуатацію ПІК «Система по роботі з рішеннями митних органів» у частині авторизації АЕО та авторизації на застосування транзитних спрощень, забезпечено можливість подачі підприємствами заяв про надання авторизації на єдиному державному веб-порталі «Єдине вікно для міжнародної торгівлі». Наказ від 19.06.2025 №548-доопрацьовано функціонал ПІК «CDS.UA» в частині надання авторизації на провадження митної брокерської діяльності, надання авторизації авторизованого економічного оператора та застосування спрощень. У зв’язку з набранням чинності Законом №3926-ІХ та постановою КМУ №454 доопрацьовано функціонал системи CDS-UA щодо авторизації митних брокерів, АЕО та застосування спрощень. Забезпечено можливість подання заяв через портал «Єдине вікно».
 Відповідно до інформації наданої за 1 квартал 2026 року: оновлено розділ «Моніторинг відповідності» для контролю умов авторизації підприємств на митні режими та продовжено роботу з урахуванням пропозицій підрозділів. У межах модифікації ПІК CDS надано зауваження щодо форм заяв та забезпечено внесення даних про склади (МС та СТЗ).
+Відповідно до інформації, наданої за 2 квартал 2026 року: опрацьовано пропозиції щодо реалізації функціоналу моніторингу відповідності та можливості його використання для моніторингу МБТ.
 ЄВМТ: «Єдине вікна для міжнародної торгівлі»: реалізовано можливість подання запитів через оновлений розділ «Мої заяви», забезпечено запуск нового цифрового сервісу для бізнесу — автоматизований доступ до власних митних декларацій через API. Наказ від 16.06.2025 № 539-внесення зміни до Специфікації структури та формату електронних повідомлень для обміну даними між Держмитслужбою та гарантами про операції з гарантіями. Продовжено вдосконалення функціоналу «Єдиного вікна». На 01.10.2025 забезпечено обмін електронними дозвільними документами понад 10 відомств, розширено сервіси для бізнесу й громадян, зокрема можливість подання авторизації АЕО, митних брокерів, електронних декларацій М-16 та інтеграцію із системою гарантій (GMS).
 Доопрацьовано функціонал «Єдиного вікна для міжнародної торгівлі», розширено сервіси особистого кабінету, бота та функціонал пошуку, затверджено технічні вимоги на створення єдиного державного вебпорталу та подано заявку на реєстрацію авторського права.
 Підготовлено документи та подано заяву на державну реєстрацію авторського права на твір.
 Відповідно до інформації наданої за 1 квартал 2026 року: зареєстровано авторські права на вебпортал «Єдине вікно» (Свідоцтво № 141637). Додано перегляд рішень щодо класифікації та вартості товарів. Оновлено специфікацію електронного обміну (наказ № 639). У модулі «ЖПП» вдосконалено формування доручень на навантаження. У чат-боті реалізовано сповіщення про видачу або відмову в сертифікатах EUR.1/EUR-MED, доставку вантажів та статуси оформлення/переміщення декларацій у системі NCTS.
-За результатами аналізу календарного плану MASP-C (Додаток 1 до Довгострокового національного стратегічного плану цифрового розвитку, цифрових трансформацій і цифровізації Державної митної служби України та її територіальних підрозділів на основі Багаторічного стратегічного плану електронної митниці ЄС (Multi-annual strategic plan for electronic customs, MASP-C))та інформації, наданої Держмитслужбою, встановлено, що частина заходів MASP-C, строк завершення яких припадає на період дії ДАП (до 31.12.2025), дійсно виконана у встановлені строки, зокрема впровадження CDS.UA, HELP DESK, АСМО «Центр» та розвиток «Єдиного вікна для міжнародної торгівлі».
-[...2 lines deleted...]
-Оскільки показник виконання заходу передбачає виконання заходів MASP-C, строк здійснення яких завершується у межах дії ДАП, наявність незавершеного у цей строк заходу (NCTS Phase 6) свідчить про те, що показник станом на 1 квартал 2026 року залишається виконаним частково.</t>
+Відповідно до інформації, наданої за 2 квартал 2026 року: реалізовано електронне подання заяви на повернення коштів з ЄКР, сервіс повернення невикористаних залишків, щоденний дайджест у чат-боті та перегляд тарифної квоти на експорт металобрухту до ОАЕ.
+За результатами аналізу календарного плану MASP-C (Додаток 1 до Довгострокового національного стратегічного плану цифрового розвитку, цифрових трансформацій і цифровізації Державної митної служби України та її територіальних підрозділів на основі Багаторічного стратегічного плану електронної митниці ЄС (Multi-annual strategic plan for electronic customs, MASP-C))та інформації, наданої Держмитслужбою, встановлено, що частина заходів MASP-C, строк завершення яких припадає на період дії ДАП (до 31.12.2025), дійсно виконана у встановлені строки, зокрема впровадження CDS.UA, HELP DESK, АСМО «Центр» та розвиток «Єдиного вікна для міжнародної торгівлі». Зокрема, за актуальною інформацією (станом на 2 квартал 2026 року) Держмитслужби, з 22.06.2026 Україна перейшла на застосування модернізованої електронної транзитної системи, сумісної з NCTS Phase 6, що є позитивною динамікою.
+Крім того, відповідно до інформації, наданої Державною митною службою України за 2 квартал 2026 року, реалізація заходів довгострокового національного стратегічного плану цифрового розвитку, цифрових трансформацій і цифровізації Державної митної служби та її територіальних підрозділів на основі MASP-С триває відповідно до строків, визначених у плані. 06.07.2026 на засіданні Комітету з питань управління інформаційними технологіями в системі управління державними фінансами було прийнято рішення щодо прийняття оновленого Стратегічного плану, наразі тривають заходи щодо введення згаданого рішення в дію наказом Мінфіну.
+З огляду на передбачені MASP-C строки реалізації відповідних заходів та фактично проведену роботу, зокрема завершення переходу України на NCTS Phase 6 у червні 2026 року, можна констатувати досягнення передбачених заходом результатів. Водночас їх досягнення відбулося після встановлених первинних строків виконання. Отже, захід 2.3.1.4.2 слід вважати виконаним повністю, але невчасно.</t>
   </si>
   <si>
     <t>2.3.1.5</t>
   </si>
   <si>
     <t>When developing and implementing measures towards prevention of corruption in the customs authorities, effective cooperation with the public and business associations has been established, as well as regular monitoring of the work of the customs authorities through periodic surveys of entrepreneurs and customs officers</t>
   </si>
   <si>
     <t>2.3.1.5.1</t>
   </si>
   <si>
     <t>Conducting an assessment of corruption risks with the mandatory involvement of the public, particularly anticorruption NGOs and business associations</t>
   </si>
   <si>
     <t>30.04.2023</t>
   </si>
   <si>
     <t>The report on the findings of risk assessment has been published.</t>
   </si>
   <si>
     <t>On April 21, 2023, the working group on an assessment of corruption risks in the activities of the State Customs Service of Ukraine in order to execute the order of the State Customs Service of Ukraine dated October 04, 2022 No. 443 On Conducting an Assessment of Corruption Risks conducted an assessment of corruption risks and completed the preparation of the Draft Anti-Corruption Program of the State Customs Service of Ukraine for 2023-2025, which is published on the official web portal of the State Customs Service of Ukraine in the section "Prevention of Manifestations of Corruption" with the invitation to participate in its public discussion on May 05, 2023 in order to receive proposals and comments from the public.
 In the process of assessing corruption risks and forming the Anti-Corruption Program for 2023-2025, the State Customs Service of Ukraine engaged international experts:
 - of the International Organization for Migration in Ukraine (IOMKyiv);
 - of the EU Support to Strengthening Integrated Border Management in Ukraine (EU4IBM) project;
 - of the Public Finance Management Support Program for Ukraine (EU4PFM).</t>
@@ -457,123 +460,132 @@
     <t>2.3.1.5.3</t>
   </si>
   <si>
     <t>Implementing the activities prescribed by the anticorruption program indicated in subclause 2.3.1.5.2, as well as other measures towards the prevention of corruption in the customs authorities, with the mandatory involvement of the public, particularly business associations and the public council at the State Customs Service</t>
   </si>
   <si>
     <t>01.05.2023</t>
   </si>
   <si>
     <t>The anticorruption program has been implemented.</t>
   </si>
   <si>
     <t>Відповідно до пункту 2.1 наказу Держмитслужби від 31.05.2023 № 236 працівники апарату Держмитслужби та її територіальних органів ознайомлені із положеннями Антикорупційної програми Держмитслужби на 2023 -2025 роки. Окремо передбачено вивчення її положень під час проведення професійних навчань. В рамках виконання Антикорупційної програми визначені виконавці та конкретні строки виконання.
 До розробки Антикорупційної програми Держмитслужби на 2023-2025 роки залучались представники Громадської ради при Держмитслужбі, експерти міжнародних організацій, а також всі охочі шляхом розміщення на офіційному веб-порталі відповідного запрошення. Підрозділи з питань запобігання та виявлення корупції забезпечують координацію виконання передбачених Антикорупційною програмою заходів, а також організацію звітування. Здійснено моніторинг виконання у ІІ півріччі 2024 року та у І півріччі 2025 року Антикорупційної програми Державної митної служби України на 2023-2025 роки, затвердженої та введеної в дію наказом Держмитслужби від 31.05.2023 № 236. Звіт доведено до керівництва Держмитслужби та розміщено в розділі «Запобігання проявам корупції» офіційного вебсайту Держмитслужби.
 Інформація про заходи з виконання антикорупційної програми за ІІ півріччя 2024 року подана до НАЗК у формі звіту через Кабінет уповноваженого на Порталі доброчесності. Інформація про виконання Антикорупційної програми Державної митної служби України на 2023–2025 роки у І півріччі 2025 року надіслана до Національного агентства з питань запобігання корупції від 14.08.2025 № 09/09-01/8.12/506. Інформація про заходи з виконання антикорупційної програми за ІІ півріччя 2025 року буде надіслано до Національного агентства з питань запобігання корупції у визначений строк.
 Звіт за ІІ півріччя 2025 року розміщено на офіційному вебсайті Держмитслужби у розділі «Запобігання проявам корупції» за посиланням: https://customs.gov.ua/zapobigannia-proiavam-koruptsiyi-1#.
 Інформація за 1 квартал 2026 року.
 Державна митна служба України повідомляє: в рамках Антикорупційної програми Державної митної служби України на 2023 – 2025 роки проводились заходи у сфері запобігання корупції, розбудови доброчесності в митних органах. За результатами проведених заходів, із залученням міжнародних експертів:
 внесено зміни до Антикорупційної програми Держмитслужби на 2023-2025 роки в частині зменшення кількості можливих корупційних ризиків і визначення ключових показників ефективності діяльності Держмитслужби на 2023–2025 роки;
 ініційовано та забезпечено розробку і поетапний запуск комплексної інформаційної кампанії, спрямованої на формування культури доброчесності та підвищення рівня обізнаності щодо антикорупційних інструментів, цільовою аудиторією визначено посадових осіб митних органів, бізнес, громадян;
 розроблено інформаційні матеріали (роз’яснення, інфографіка, публікації, відеоматеріали) щодо механізмів запобігання корупції, каналів повідомлення про правопорушення, захисту викривачів;
 забезпечено системне висвітлення антикорупційної діяльності через офіційний вебсайт Держмитслужби, соціальні мережі та внутрішні комунікаційні ресурси;
 розроблено технічне завдання для створення мобільного антикорупційного центру, метою якого є оперативне реагування, виявлення, документування та запобігання корупційним прявам у пунктах митного оформлення, зокрема в морських портах, аеропортах, на сухопутних кордонах, триває робота над розробленням програмного продукту для підписання і подання декларацій доброчесності посадовими особами митних органів.
 Також неодноразово проводилист зустрічі з міжнародними партнерами щодо обміну досвідом з питань роботи з Антикорупційною програмою. Під час зустрічей обговорювались шляхи підвищення ефективності антикорупційних заходів у Держмитслужбі в контексті наближення вступу України до Європейського Союзу (далі – ЄС) та відповідно до етапу приведення у відповідність митного законодавства України до актів права ЄС, долучення до цифрових баз даних ЄС.
 В межах завершення Антикорупційної програми Державної митної служби України на 2023 – 2025 роки та початком підготовки Антикорупційної програми Державної митної служби України на 2026 – 2028 роки було затверджено оновлений склад Робочої, до якого увійшли, в тому числі, представники Громадської ради при Держмитслужбі та експерт Програми з протидії корупції та сприяння доброчесності у митній сфері Всесвітньої митної організації.
-Заходом передбачалося здійснення «інших заходів із запобігання корупції у митних органах з обов'язковим залученням громадськості, зокрема бізнес-асоціацій та Громадської ради при Держмитслужбі». Незважаючи на надану інформацію, Державна митна служба України не надала підтверджень фактичного здійснення таких заходів із залученням відповідних суб'єктів. Зокрема, щодо інформаційної кампанії, спрямованої на формування культури доброчесності, зазначено лише про її ініціювання та поетапний запуск, тоді як підтверджень здійснення конкретних заходів за участі бізнес-асоціацій чи громадськості не надано. З огляду на викладене, захід є таким, що станом на 1 квартал 2026 року залишається виконаним частково.</t>
+Водночас за інформацією, наданою за ІІ квартал 2026 року, Держмитслужба повідомила про проведення у квітні та червні 2026 року за підтримки Всесвітньої митної організації онлайн-семінарів на теми «Поняття етики та доброчесності та практичної імплементації принципів Оновленої Декларації Аруша» та «Розвиток партнерських відносин між митницею та бізнесом, доброчесності у митній сфері та впровадження сучасних етичних стандартів».
+Метою заходів було підвищення обізнаності представників бізнесу щодо ініціатив Держмитслужби у сфері доброчесності, а також їх активне залучення до формування прозорих та відповідальних відносин між митницею та приватним сектором.
+Під час семінарів було обговорено питання ролі бізнесу у формуванні доброчесного митного середовища, посилення взаємної довіри, а також впровадження спільних стандартів етичної поведінки у взаємодії між митними органами та суб’єктами зовнішньоекономічної діяльності.
+Окрему увагу приділено розвитку ефективного діалогу між митницею та бізнес-спільнотою як важливому інструменту запобігання корупційним проявам та підвищення прозорості митних процедур.
+Заходом передбачалося здійснення «інших заходів із запобігання корупції у митних органах з обов'язковим залученням громадськості, зокрема бізнес-асоціацій та Громадської ради при Держмитслужбі». Незважаючи на надану інформацію, Державна митна служба України не надала підтверджень фактичного здійснення таких заходів із залученням відповідних суб'єктів. Зокрема, щодо інформаційної кампанії, спрямованої на формування культури доброчесності, зазначено лише про її ініціювання та поетапний запуск, тоді як підтверджень здійснення конкретних заходів за участі бізнес-асоціацій чи громадськості не надано. 
+У зв’язку з цим просимо надати підтвердження проведення зазначених заходів та інформацію про фактичну участь у них відповідних представників, зокрема бізнес-асоціацій, громадськості та Громадської ради при Держмитслужбі. Зазначена інформація необхідна для підтвердження фактичного здійснення заходу та оцінки його виконання у повному обсязі. З огляду на викладене, за відсутності відповідних підтверджень захід не може бути визнаний виконаним у повному обсязі.
+З огляду на викладене, захід є таким, що станом на 2 квартал 2026 року залишається виконаним частково.</t>
   </si>
   <si>
     <t>2.3.1.5.4</t>
   </si>
   <si>
     <t>Annual publication of information on the results of involvement of anticorruption NGOs and representatives of the business community</t>
   </si>
   <si>
     <t>The list of proposals of the public for the anticorruption programs, which have been considered or rejected (with a substantiation of the reasons for the rejection), and the results of activities conducted during the implementation of the anticorruption program carried out with the participation of the public and representatives of the business community have been made public.</t>
   </si>
   <si>
     <t>Державна митна служба України повідомляє.
 05.05.2023 проведено публічне обговорення проєкту Антикорупційної програми Державної митної служби України на 2023 – 2025 роки, що включає в себе реєстр оцінених корупційних ризиків, у якому прийняли участь зокрема представники Громадської ради при Держмитслужбі та Асоціації міжнародних експедиторів України. Пропозиції, надані Громадською радою при Держмитслужбі та Асоціацією міжнародних експедиторів України під час публічного обговорення, враховані при остаточному затвердженні Антикорупційної програми Держмитслужби на 2023 – 2025 роки.
 В рамках діючої Антикорупційної програми Державної митної служби України на 2023 – 2025 роки, Держмитслужба на постійній основі комунікує з міжнародними експертами, зокрема ВМО в рамках Програми А-СІР та EU4PFM.
 Представники Держмитслужби неодноразово брали участь у координаційних зустрічах з експертами EU4PFM щодо обміну досвідом з питань реалізації Антикорупційної програми Держмитслужби. У результаті проведених заходів внесено зміни до Антикорупційної програми Держмитслужби.
 Держмитслужбою продовжено співробітництво з Програмою Всесвітньої митної організації з протидії корупції та сприяння доброчесності для митних органів (далі – Програма A-CIP) з метою реалізації положень Програми A-CIP.
 Так, в період з 15 по 30 вересня 2025 року відбулося друге опитування «Оцінка сприйняття доброчесності в Державній митній службі України» з метою отримання об’єктивної оцінки стану доброчесності в митній сфері, виявлення проблемних питань та напрацювання пропозицій щодо вдосконалення діяльності митних органів.
 Результати дослідження CIPS будуть також враховані при розробці нової Антикорупційної програми Держмитслужби на 2026-2028 роки.
 Також до розробки нової Антикорупційної програми Держмитслужби на 2026-2028 роки будуть залучені представники Громадської ради при Держмитслужбі, експерти міжнародних організацій, а також всі охочі, шляхом розміщення на офіційному веб-порталі відповідного запрошення.
 Інформація за 1 квартал 2026 року.
 Державна митна служба України повідомляє, що відповідно до статті 19 Закону України «Про запобігання корупції», та Методології управління корупційними ризиками, затвердженої наказом Національного агентства з питань запобігання корупції від 28 грудня 2021 року
 № 830/21, зареєстрованим у Міністерстві юстиції України 17 лютого 2022 року за № 219/37555 (далі – Методологія) на підставі наказу Державної митної служби України від 14.11.2025 № 1506 «Про проведення оцінювання корупційних ризиків у діяльності Державної митної служби України» у Держмитслужбі розпочато процедуру оцінювання корупційних ризиків, з метою підготовки проєкту Антикорупційної програми Державної митної служби України на 2026 – 2028 роки (далі - проєкт Антикорупційної програми).
 На виконання підпунктів 1 – 5 підрозділу 2 «Процедура прийняття антикорупційної програми» розділу V «Підготовка антикорупційної програми» Методології 16.03.2026 на засіданні Робочої групи з оцінювання корупційних ризиків в Держмитслужбі (далі – Робоча група) прийнято рішення про винесення на публічне обговорення проєкту Антикорупційної програми (Протокол засідання робочої групи з оцінювання корупційних ризиків у діяльності Держмитслужби від 16.03.2025 № 5).
 16.03.2025 на офіційному вебсайті Держмитслужби у розділі «Запобігання корупції» підрозділі «Антикорупційна програма» було опубліковане інформаційне повідомлення про проведення публічного обговорення проєкту Антикорупційної програми з метою отримання пропозицій і зауважень, за посиланням: https://customs.gov.ua/zapobigannia-proiavam-koruptsiyi-1#scrollTop=0.
 Пропозиції, зауваження та кандидатури для участі приймалися до 27.03.2026 року.
 Водночас, з метою отримання експертної оцінки міжнародних фахівців, 19–20 березня 2026 року у м. Варшава (Республіка Польща) представники Управління з питань запобігання та виявлення корупції презентували експертам міжнародної організації EU4PFM проєкт Антикорупційної програми та провели його обговорення. Інформація про даний захід відображена на сторінці Facebook міжнародної організації EU4PFM у дописі за посиланням: https://www.facebook.com/share/p/1JbVd51h18/?mibextid=wwXIfr.
 Звіт за результатами організації публічного обговорення проєкту Антикорупційної програми Державної митної служби України на 2026 – 2028 роки за посиланням: https://customs.gov.ua/zapobigannia-proiavam-koruptsiyi-1#scrollTop=0.
 Заходом передбачалося щорічне оприлюднення інформації про результати залучення антикорупційних громадських організацій та представників бізнесу, а показником його виконання визначено оприлюднення переліку врахованих та не врахованих з обґрунтуванням причин пропозицій громадськості до антикорупційної програми, а також переліку і результатів заходів під час впровадження антикорупційної програми, які були здійснені за участю громадськості та представників бізнесу.
 З огляду на строки виконання заходу (01.03.2023 – 31.12.2025) та його щорічний характер, зазначена інформація мала бути оприлюднена за 2023, 2024 та 2025 роки. Як було встановлено раніше, така інформація оприлюднена не була.
 Інформація, надана Держмитслужбою за 1 квартал 2026 року, стосується виключно підготовки нової Антикорупційної програми на 2026–2028 роки та проведення публічного обговорення її проєкту. Звіт за результатами публічного обговорення, а також таблиця узгоджених позицій, що розміщені на офіційному вебсайті Держмитслужби, містять пропозиції лише від Програми ЄС із підтримки управління державними фінансами в Україні (Проєкт EU4PFM), яка не є антикорупційною громадською організацією та не відноситься до представників бізнесу. Таким чином, вимоги щодо залучення громадськості та представників бізнесу, визначені показником виконання заходу, не підтверджені.
-З огляду на те, що а) настала дата завершення виконання заходу; б) перелік врахованих та не врахованих з обґрунтуванням причин пропозицій громадськості до антикорупційної програми та перелік і результати заходів під час впровадження антикорупційної програми, які були здійснені за участю громадськості та представників бізнесу не оприлюднено, захід станом на 1 квартал 2026 року залишається не виконаним.</t>
+Інформація за 2 квартал 2026 року не містить нових відомостей щодо виконання заходу та відповідає інформації, наданій за 1 квартал 2026 року.
+З огляду на те, що а) настала дата завершення виконання заходу; б) перелік врахованих та не врахованих з обґрунтуванням причин пропозицій громадськості до антикорупційної програми та перелік і результати заходів під час впровадження антикорупційної програми, які були здійснені за участю громадськості та представників бізнесу не оприлюднено, захід станом на 2 квартал 2026 року залишається не виконаним.</t>
   </si>
   <si>
     <t>2.3.1.5.5</t>
   </si>
   <si>
     <t>Annual independent anonymous survey of customs officials conducted by the public council at the State Customs Service on the performance of the customs authorities, the problematic aspects of their work, and ways to resolve the existing problems</t>
   </si>
   <si>
     <t xml:space="preserve">The annual survey has been conducted and its findings have been publicized. </t>
   </si>
   <si>
     <t>З метою реалізації визначених заходів Відділом прес-служби та взаємодії з громадськістю Держмитслужби було направлено лист на адресу Громадської ради при Держмитслужбі з пропозицією проведення такого опитування у 2025 році.
 Громадська рада при Держмитслужбі розробила форму для незалежного анонімного опитування посадових осіб митних органів щодо ефективності роботи митних органів, проблемних аспектів, що виникають у процесі їх роботи, а також шляхів розв’язання наявних проблем.
 Як повідомляє Держмитслужба, опитування буде проведено до кінця року.
 У 4 кварталі 2025 року Держмитслужба повідомляє.
 Держмитслужбою з 22 вересня 2025 року по 05 жовтня 2025 було проведено щорічне пульс-опитування з окремих аспектів залученості персоналу Держмитслужби та її територіальних органів з урахуванням особливостей функціонування митних органів в умовах воєнного стану. Результати дослідження стануть підґрунтям для розробки заходів з покращення кадрової політики та підвищення ефективності діяльності митних органів у 2026 році.
 Інформація за 1 квартал 2026 року.
 У межах реалізації заходу Держмитслужбою ініційовано взаємодію з Громадською радою при Держмитслужбі щодо проведення незалежного анонімного опитування посадових осіб митних органів.
 Водночас Громадська рада при Держмитслужбі є консультативно-дорадчим органом, який діє на підставі Положення, затвердженого наказом Держмитслужби від 18.02.2021 № 110, що розроблене на основі Типового положення про громадську раду, затвердженого Постановою КМУ від 03.11.2010 № 996, та функціонує на громадських засадах. Відповідно, Громадська рада самостійно визначає напрями своєї діяльності та перелік заходів, що реалізуються у межах її компетенції, а Держмитслужба зі свого боку не наділена повноваженнями впливати на прийняття Громадською радою рішень щодо проведення конкретних заходів, у тому числі опитувань.
 Разом із тим, з метою забезпечення зворотного зв’язку та вивчення проблемних питань у діяльності митних органів, у 2024 та 2025 роках Держмитслужба долучалася до проведення опитувань (CIPS), що реалізуються спільно з Всесвітньою митною організацією. Опитування є незалежним, анонімним та добровільним і спрямоване на отримання об’єктивної оцінки стану доброчесності в митній сфері, виявлення проблемних питань та напрацювання пропозицій щодо вдосконалення діяльності митних органів з боку посадових осіб. Результати опитувань оприлюднено та використано як аналітичну основу для удосконалення кадрової політики та підвищення ефективності діяльності митних органів.
 Таким чином, у Держмитслужбі забезпечено функціонування механізму регулярного збору та аналізу зворотного зв’язку від посадових осіб митних органів, що відповідає меті зазначеного заходу.
-Надана Держмитслужбою інформація не спростовує раніше встановлених підстав для висновку про невиконання заходу. Опитування CIPS, проведене спільно з Всесвітньою митною організацією, не може вважатися належним виконанням заходу, оскільки захід прямо передбачає проведення опитування громадською радою при Держмитслужбі, а не іншими суб'єктами. Крім того, результати щорічного опитування за відповідні роки на офіційному вебсайті Держмитслужби оприлюднені не були, що є самостійною підставою для констатації невиконання показника виконання заходу. 
-З огляду на те, що а) настала дата завершення виконання заходу; б) щорічне опитування у 2024 році не проводилося; в) як повідомляється Держмитслужбою, опитування проводилося самою ж Держмитслужбою, а не громадською радою при Держмитслужбі; г) результати щорічного опитування за 2025 рік не були оприлюднені; ґ) опитування за 2025 рік проводилося серед персоналу та не в повній мірі охопило питання щодо ефективності роботи митних органів, проблемних аспектів, що виникають у процесі їх роботи, та шляхів розв’язання наявних проблем, а стосувалося лише окремих аспектів залученості персоналу Держмитслужби та її територіальних органів з урахуванням особливостей функціонування митних органів в умовах воєнного стану, захід станом на 1 квартал 2026 рік залишається не виконаним.</t>
+Надана Держмитслужбою інформація не спростовує раніше встановлених підстав для висновку про невиконання заходу. Опитування CIPS, проведене спільно з Всесвітньою митною організацією, не може вважатися належним виконанням заходу, оскільки захід прямо передбачає проведення опитування громадською радою при Держмитслужбі, а не іншими суб'єктами. Крім того, результати щорічного опитування за відповідні роки на офіційному вебсайті Держмитслужби оприлюднені не були, що є самостійною підставою для констатації невиконання показника виконання заходу.
+Інформація за 2 квартал 2026 року не містить нових відомостей щодо виконання заходу та відповідає інформації, наданій за 1 квартал 2026 року.
+З огляду на те, що а) настала дата завершення виконання заходу; б) щорічне опитування у 2024 році не проводилося; в) як повідомляється Держмитслужбою, опитування проводилося самою ж Держмитслужбою, а не громадською радою при Держмитслужбі; г) результати щорічного опитування за 2025 рік не були оприлюднені; ґ) опитування за 2025 рік проводилося серед персоналу та не в повній мірі охопило питання щодо ефективності роботи митних органів, проблемних аспектів, що виникають у процесі їх роботи, та шляхів розв’язання наявних проблем, а стосувалося лише окремих аспектів залученості персоналу Держмитслужби та її територіальних органів з урахуванням особливостей функціонування митних органів в умовах воєнного стану, захід станом на 2 квартал 2026 рік залишається не виконаним.</t>
   </si>
   <si>
     <t>2.3.1.5.6</t>
   </si>
   <si>
     <t xml:space="preserve">Annual survey of business entities conducted by business associations and the public council at the State Customs Service to explore the effectiveness of their cooperation with the customs authorities, the problems encountered during their interaction, and ways to resolve them </t>
   </si>
   <si>
     <t>З метою реалізації визначених заходів Відділом прес-служби та взаємодії з громадськістю Держмитслужби було направлено лист на адресу Громадської ради при Держмитслужбі з пропозицією проведення такого опитування у 2025 році.
 Для забезпечення щорічного опитування суб’єктів господарювання Громадською радою при Держмитслужбі розроблено форму опитування, яка включає запитання, що допоможуть визначити проблемні питання у взаємодії з митними органами і дослідити пропоновані бізнесом шляхи їх вирішення.
 Як повідомляє Держмитслужба, опитування буде проведено до кінця року.
 У 4 кварталі 2025 року Держмитслужба повідомляє.
 Громадською радою при Держмитслужбі з 08 по 18 грудня 2025 року було проведено опитування бізнесу «Митниця зсередини: оцініть та запропонуйте» щодо якості митних послуг та ефективності митних формальностей у 2025 році. Результати опитування були презентовані під час підсумкового засідання Громадської ради та стануть підґрунтям для визначення основних напрямів роботи Громадської ради у 2026 році.
 Інформація за 1 квартал 2026 року.
 У 2024 та 2025 роках Держмитслужба спільно з Всесвітньою митною організацією забезпечила проведення незалежного анонімного онлайн-опитування CIPS, яке охоплювало представників бізнесу та громадськості. Представники Громадської ради при Держмитслужбі активно брали участь у цьому опитуванні, а також були присутні під час презентації результатів опитування. Результати опитування використано для оцінки ефективності антикорупційних заходів та формування подальших управлінських рішень.
 Таким чином, у Держмитслужбі забезпечено взаємодію з громадськістю та бізнес-спільнотою, а також регулярний моніторинг роботи митних органів шляхом проведення опитувань, що відповідає меті заходу.
 Однак опитування CIPS у 2024 році проводилося спільно з Всесвітньою митною організацією, а не громадською радою при Держмитслужбі, як того вимагає захід.
-З огляду на те, що а) настала дата завершення виконання заходу; б) щорічне опитування у 2024 році не проводилося; в) результати щорічного опитування за 2025 рік були оприлюднені, захід 2.3.1.5.6. станом на 1 квартал 2026 року залишається виконаним частково.</t>
+Інформація за 2 квартал 2026 року не містить нових відомостей щодо виконання заходу та відповідає інформації, наданій за 1 квартал 2026 року.
+З огляду на те, що а) настала дата завершення виконання заходу; б) щорічне опитування у 2024 році не проводилося; в) результати щорічного опитування за 2025 рік були оприлюднені, захід 2.3.1.5.6. станом на 2 квартал 2026 року залишається виконаним частково.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -1589,51 +1601,51 @@
       <c r="H13" s="3" t="s">
         <v>96</v>
       </c>
       <c r="I13" s="3" t="s">
         <v>42</v>
       </c>
       <c r="J13" s="3" t="s">
         <v>27</v>
       </c>
       <c r="K13" s="3" t="s">
         <v>26</v>
       </c>
       <c r="L13" s="3" t="s">
         <v>28</v>
       </c>
       <c r="M13" s="3" t="s">
         <v>29</v>
       </c>
       <c r="N13" s="3" t="s">
         <v>97</v>
       </c>
       <c r="O13" s="3" t="s">
         <v>98</v>
       </c>
       <c r="P13" s="3" t="s">
-        <v>62</v>
+        <v>32</v>
       </c>
       <c r="Q13" s="3" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="14" spans="1:17">
       <c r="A14" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B14" s="2" t="s">
         <v>18</v>
       </c>
       <c r="C14" s="2" t="s">
         <v>19</v>
       </c>
       <c r="D14" s="2" t="s">
         <v>99</v>
       </c>
       <c r="E14" s="2" t="s">
         <v>100</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>101</v>
       </c>
       <c r="G14" s="2" t="s">