--- v0 (2026-05-12)
+++ v1 (2026-07-14)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Заходи" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Заходи'!$A$2:$Q$10</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="80">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="79">
   <si>
     <t>№ Напрямку</t>
   </si>
   <si>
     <t>Напрямок</t>
   </si>
   <si>
     <t>Проблема</t>
   </si>
   <si>
     <t>№ ОСР</t>
   </si>
   <si>
     <t>Назва ОСР</t>
   </si>
   <si>
     <t>№ Заходу</t>
   </si>
   <si>
     <t>Назва заходу</t>
   </si>
   <si>
     <t>Дата початку</t>
   </si>
   <si>
@@ -165,74 +165,74 @@
   </si>
   <si>
     <t>Бюро економічної безпеки підготовлено аналітичний звіт щодо підвищення його інституційної спроможності. 
 Під час підготовки звіт направлявся до Консультативної місії Європейського Союзу в Україні (лист від 06.06.2023 № 11/20/13716-23) з метою отримання пропозицій щодо врахування досвіду провідних держав – членів Європейського Союзу.</t>
   </si>
   <si>
     <t>Implemented</t>
   </si>
   <si>
     <t>2.3.6.1.3</t>
   </si>
   <si>
     <t>Discussing the conclusions and recommendations outlined in the analytical report indicated in subclause 2.3.6.1.2 with the participation of representatives of government agencies, other state agencies, local self-government bodies, NGOs, international organizations, and the academic community</t>
   </si>
   <si>
     <t>01.07.2023</t>
   </si>
   <si>
     <t>31.07.2023</t>
   </si>
   <si>
     <t>The report has been discussed.</t>
   </si>
   <si>
     <t>31.07.2023 року відбулася робоча зустріч з експертного обговорення проекту звіту щодо підвищення інституційної спроможності Бюро економічної безпеки України (далі - БЕБ) та наданих рекомендацій із Консультативною місією Європейського Союзу в Україні (КМЄС). Під час зустрічі представниками БЕБ та КМЄС обговорено цифровізацію аналітичної роботи, механізми розслідування економічних злочинів з урахуванням міжнародних стандартів та шляхи підвищення інституційної спроможності БЕБ. Усі пропозиції, висловлені КМЄС під час наради, узято в роботу та буде в подальшому враховано під час розроблення законодавчих і нормативно-правових актів щодо підвищення інституційної спроможності БЕБ.
-Водночас у змісті заходу також передбачено обговорення висновків та рекомендацій, викладених у звіті, із представниками органів державної влади, інших державних органів, органів місцевого самоврядування, неурядових організацій, наукової спільноти. Проте після опублікування інформації про проведення обговорення звіту будь-які інші зауваження та пропозиції від зазначених суб'єктів не надходили, відповідно, обговорення із ними проведено не було. Враховуючи наведене, захід 2.3.6.1.1 виконано вчасно, однак частково.</t>
+Водночас у змісті заходу також передбачено обговорення висновків та рекомендацій, викладених у звіті, із представниками органів державної влади, інших державних органів, органів місцевого самоврядування, неурядових організацій, наукової спільноти. Проте після опублікування інформації про проведення обговорення звіту будь-які інші зауваження та пропозиції від зазначених суб'єктів не надходили, відповідно, обговорення із ними проведено не було. Враховуючи наведене, захід 2.3.6.1.3. виконано вчасно, однак частково.</t>
   </si>
   <si>
     <t>2.3.6.1.4</t>
   </si>
   <si>
     <t>Drafting and submitting to the Cabinet of Ministers of Ukraine a draft law proposing to improve the legal regulation of the issues of enhancing the institutional capacity of the Bureau of Economic Security taking into account the findings of the analytical report indicated in subclause 2.3.6.1.2</t>
   </si>
   <si>
     <t>01.08.2023</t>
   </si>
   <si>
     <t>31.10.2024</t>
   </si>
   <si>
     <t>На виконання висновків у аналітичного звіту, зазначеного у підпункті 2.3.6.1.2, здійснено таке:
 -  проект Закону України «Про внесення змін до Кримінального процесуального кодексу України» (скасування максимального порогу завданої шкоди під час визначення підслідності правопорушень детективам БЕБ за статтею 191 КК України). За наслідками додаткових досліджень та опрацювання зазначеного проекту закону встановлено доцільність внесення відповідних змін до статті 216 Кримінального процесуального кодексу України. У зв'язку із цим розроблено проект Закону України «Про внесення зміни до статті 216 Кримінального процесуального кодексу України щодо визначення підслідності кримінальних правопорушень, пов’язаних із привласненням, розтратою майна або заволодінням ним шляхом зловживання службовим становищем», який надіслано на погодження до заінтересованих органів. Станом на ІІІ квартал 2025 року законодавчі пропозиції БЕБ, викладені у розроблену БЕБ проекті Закону України «Про внесення зміни до статті 216 Кримінального процесуального кодексу України щодо визначення підслідності кримінальних правопорушень, пов’язаних із привласненням, розтратою майна або заволодінням ним шляхом зловживання службовим становищем» в подальшому враховані в проекті Закону України «Про внесення змін до Кодексу України про адміністративні правопорушення, Кримінального кодексу України, Кримінального процесуального кодексу України та інших законодавчих актів України щодо підвищення відповідальності за корупційні або пов’язані з корупцією правопорушення» (реєстр. 13271-1 від 23.05.2025), який 17.06.2025 прийнято Верховною Радою України та 23.06.2025 направлено на підпис Президенту України;
 - проект Закону України «Про внесення змін до статті 43 Закону України «Про електронні комунікації» щодо удосконалення протидії правопорушенням, що посягають на функціонування економіки держави» (включення БЕБ до переліку спеціальних користувачів радіочастотного спектра з метою удосконалення здійснення підрозділами БЕБ оперативно-розшукової діяльності та досудового розслідування). 24.06.2024 законопроект внесено на розгляд Верховної Ради України (реєстр. № 11380 від 24.06.2024). Станом на ІІІ квартал 2025 року законопроект знято з розгляду. За повідомленням Бюро економічної безпеки, здійснюється його повторне погодження із заінтересованими органами.
 У межах звітування за IV квартал 2025 року проект Закону України «Про внесення змін до статті 43 Закону України "Про електронні комунікації" щодо вдосконалення правових засад протидії правопорушенням, що посягають на функціонування економіки держави» подано до ВРУ 12.01.2026 (реєстраційний номер 14369);
 - проект Закону України «Про внесення змін до Кримінального кодексу України щодо відповідальності за незаконні дії з коштами або активами бюджетів Європейського Союзу» (встановлення кримінальної відповідальності за кримінальні правопорушення проти фінансових інтересів ЄС шляхом імплементації Директиви (ЄС) 2017/1371) та проект Закону України «Про внесення змін до Кримінального процесуального кодексу України щодо відповідальності за незаконні дії з коштами або активами бюджетів Європейського Союзу» (визначення підслідності кримінальних правопорушень проти фінансових інтересів ЄС). Станом на ІІІ квартал 2025 року відповідні законопроекти надалі перебувають на погодженні із представниками Європейського Союзу на предмет відповідності директивам. Крім того, за повідомленням Бюро, у відповідності до вимог пункту 2 § 40 Регламенту Кабінету Міністрів України з огляду на прийняття Постанови ВРУ від 17.07.25 № 4550-IX «Про формування складу КМУ та звільнення з посад членів КМУ, який перебуває у відставці», здійснюється повторне погодження законопроектів із заінтересованими органами;
 - проект Закону України "Про внесення змін до Закону України "Про Бюро економічної безпеки України" щодо удосконалення засад діяльності Бюро. 29.01.2024 Кабінетом Міністрів України подано до Верховної Ради України зазначений законопроект (реєстр. № 10439). 20.06.2024 Верховною Радою України прийнято Закон України № 3840-IX «Про внесення змін до деяких законодавчих актів України щодо удосконалення роботи Бюро економічної безпеки України» (реєстр. № 10439 від 29.01.2024), який набрав чинності 30.06.2024;
 - разом з тим, Кабінетом Міністрів України на виконання Меморандуму про економічну та фінансову політику розроблено та внесено на розгляд до Верховної Ради України проект Закону України «Про внесення змін до Кримінального процесуального кодексу України та інших законодавчих актів щодо удосконалення роботи Бюро економічної безпеки України» (реєстр. № 10440 від 29.01.2024), яким пропонується врегулювати окремі питання здійснення досудового розслідування у кримінальних провадженнях за підслідними БЕБ кримінальними правопорушеннями. Станом на ІІІ квартал 2025 року, за інформацією, розміщеною на офіційному веб сайті Верховної Ради, законопроект відкликано.
 За наслідками опрацювання наданої інформації про виконання заходу 2.3.6.1.4. вбачається, що захід виконаний вчасно та частково з урахуванням такого.
-Зазначений захід ваємопов'язаний із заходом 2.3.6.1.2., у якому передбачено підготовку аналітичного звіту щодо підвищення інституційної спроможності БЕБ з урахуванням досвіду провідних держав-членів Європейського Союзу. У відповідному звіті передбачено доцільність у розробці 5 законопроектів, про які згадано вище, а також додатково після підготовки аналітичного звіту виявлено доцільність у розробці ще одного законопроекту - «Про внесення змін до Кримінального процесуального кодексу України та інших законодавчих актів щодо удосконалення роботи Бюро економічної безпеки України» (реєстр. № 10440 від 29.01.2024). Станом на дату завершення строку виконання заходу 2.3.6.1.4. вбачалося, що 3 законопроекти перебувають на стадії погодження, 1 законопроект прийнято Верховною Радою України та ще 2 законопроекти подані до Верховної Ради України та перебувають на розгляді. Станом на IV квартал 2025 року 3 законопроекти перебувають на стадії узгодження, 2 законопроекти прийняті Верховною Радою України, 1 законопроект відкликано. Проект Закону України «Про внесення змін до статті 43 Закону України "Про електронні комунікації" щодо вдосконалення правових засад протидії правопорушенням, що посягають на функціонування економіки держави» подано до ВРУ 12.01.2026 (реєстраційний номер 14369), тобто вже за межами розгляду IV кварталу 2025 року. 
+Зазначений захід ваємопов'язаний із заходом 2.3.6.1.2., у якому передбачено підготовку аналітичного звіту щодо підвищення інституційної спроможності БЕБ з урахуванням досвіду провідних держав-членів Європейського Союзу. У відповідному звіті передбачено доцільність у розробці 5 законопроектів, про які згадано вище, а також додатково після підготовки аналітичного звіту виявлено доцільність у розробці ще одного законопроекту - «Про внесення змін до Кримінального процесуального кодексу України та інших законодавчих актів щодо удосконалення роботи Бюро економічної безпеки України» (реєстр. № 10440 від 29.01.2024). Станом на дату завершення строку виконання заходу 2.3.6.1.4. вбачалося, що 3 законопроекти перебувають на стадії погодження, 1 законопроект прийнято Верховною Радою України та ще 2 законопроекти подані до Верховної Ради України та перебувають на розгляді. Станом на IV квартал 2025 року 3 законопроекти перебувають на стадії узгодження, 2 законопроекти прийняті Верховною Радою України, 1 законопроект відкликано. Проект Закону України «Про внесення змін до статті 43 Закону України "Про електронні комунікації" щодо вдосконалення правових засад протидії правопорушенням, що посягають на функціонування економіки держави» подано до ВРУ 12.01.2026 (реєстраційний номер 14369), тобто вже за межами розгляду IV кварталу 2025 року.
 Показником виконання цього заходу є подання відповідних проектів законів до Верховної Ради України, проте наразі не всі законопроекти подано до парламенту. Враховуючи це, захід 2.3.6.1.4. є таким, що виконаний частково, оскільки показник його виконання не досягнуто повною мірою.</t>
   </si>
   <si>
     <t>2.3.6.2</t>
   </si>
   <si>
     <t>The primary criterion for evaluating the performance of the tax authorities and their officials is the degree of compliance with tax legislation and not the fulfillment of the budget revenue plan</t>
   </si>
   <si>
     <t>2.3.6.2.1</t>
   </si>
   <si>
     <t>Drafting and submitting to the Cabinet of Ministers of Ukraine a draft law proposing amendments to the Tax Code of Ukraine, which would provide for approval by the Ministry of Finance of the list of key performance indicators of the State Tax Service and the Methodology of their calculation</t>
   </si>
   <si>
     <t>01.05.2023</t>
   </si>
   <si>
     <t>31.12.2023</t>
   </si>
   <si>
     <t>Ministry of Finance of Ukraine</t>
   </si>
   <si>
     <t>State Tax Service of Ukraine</t>
@@ -251,82 +251,91 @@
   <si>
     <t>01.01.2024</t>
   </si>
   <si>
     <t>31.12.2024</t>
   </si>
   <si>
     <t>Ministry of Digital Transformation of Ukraine</t>
   </si>
   <si>
     <t>State Tax Service of Ukraine,
 Ministry of Finance of Ukraine</t>
   </si>
   <si>
     <t>A possibility to to provide annual revenue and property status declaration at Unified state electronic services web portal</t>
   </si>
   <si>
     <t>У межах звітування за ІІІ квартал 2024 року Мінстерство цифрової трансформації України повідомило, що можливість подачі щорічної декларації про майновий стан та доходи через Єдиний державний вебпортал електронних послуг знаходиться на аналітичному етапі. Міністерство здійснювало аналіз існуючого механізму подачі декларації через кабінет платника податків та чинне нормативно-правове регулювання.
 Станом на дату звершення виконання заходу можливість подання річної декларації про майновий стан та доходи на Єдиному державному вебпорталі електронних послуг не була запроваджена.
 Станом на ІІІ квартал 2025 року, за повідомленням Мінцифри, відповідно до умов Рамкового договору, укладеного між Мінцифри, Фондом Східна Європа та Державним підприємством "ДІЯ", 04 серпня 2025 року було підписано Замовлення на розробку комп’ютерної програми для модернізації Єдиного державного веб порталу електронних послуг з метою розширення функціоналу електронних публічних послуг, пов'язаних із поданням Податкової декларації про майновий стан і доходи фізичних осіб.
 На поточний момент завершено етап напрацювання технічного завдання, здійснено опрацювання текстового наповнення, а також розпочато реалізацію функціоналу в рамках послуги.
 Запуск планується з 1 січня 2026 року, оскільки за інформацією Державної податкової служби змінюються форми декларації про майновий стан і доходи з 01.01.2026.
 Оновлені форми декларацій були отримані заздалегідь та враховані при формуванні технічного завдання і подальшій реалізації відповідного функціоналу.
 У межах звітування за IV квартал 2024 року Мінстерство цифрової трансформації України повідомило, що залишаються незначні доопрацювання реалізації функціоналу в рамках послуги.
 Відкритим залишається питання оптимізації процесу підписання файлів. Спільно з партнерами здійснюється робота з метою його врегулювання. Також очікується підписання договору про інформаційну взаємодію з Державною податковою службою. Партнери реєструють задіяні методи у послузі у Системі електронної взаємодії «Трембіта».
-Тестування функціоналу планується з 1 лютого 2026 року у зв’язку з доопрацюванням сервісів Державною податковою службою на своїй стороні, а також з урахуванням продовження замовлення від 17 грудня 2025 року.</t>
-[...2 lines deleted...]
-    <t>Not implemented</t>
+Тестування функціоналу планується з 1 лютого 2026 року у зв’язку з доопрацюванням сервісів Державною податковою службою на своїй стороні, а також з урахуванням продовження замовлення від 17 грудня 2025 року.
+Інформація за 1 квартал 2026 року.
+У межах виконання Замовлення № 2 від «04» серпня 2025 року до Рамкового договору № EGAP/F/5-1/02-25 від «20» лютого 2025 року було здійснено розробку функціональної можливості подання податкової декларації про майновий стан і доходи фізичних осіб.
+Технічну реалізацію функціоналу завершено 29 січня 2026 року.
+У лютому 2026 року ініційовано публічний збір тестувальників, у межах якого зареєструвалося понад 500 користувачів.
+Станом на 23.04.2026 року триває тестування послуги, доступ до якої забезпечено тестувальникам за посиланням: https://my.diia.gov.ua/tasks/create/39710/39710001.
+Показником виконання заходу визначено запровадження можливості подання річної декларації про майновий стан та доходи на Єдиному державному вебпорталі електронних послуг. 
+Станом на звітний період послуга доступна зареєстрованим тестувальникам (понад 500 осіб) за окремим посиланням, що свідчить про те, що функціонал перебуває на стадії тестування, а не є запровадженим у розумінні показника виконання заходу. Факт завершення технічної реалізації та проведення тестування є підготовчими етапами, які передують запровадженню, однак не є тотожними йому. З огляду на викладене, показник виконання заходу не досягнуто повною мірою, захід є таким, що виконано частково.</t>
   </si>
   <si>
     <t>2.3.6.3</t>
   </si>
   <si>
     <t>The priority workstream of the tax authorities involves providing consultations and clarifications to taxpayers</t>
   </si>
   <si>
     <t>2.3.6.3.1</t>
   </si>
   <si>
     <t>Developing and approving at least 12 generalized tax consultations taking into account the proposals of the Expert Council on the Issues of Preparation of generalized tax consultations at the Ministry of Finance, addressing the topics proposed by representatives of the public and the business community</t>
   </si>
   <si>
     <t>31.12.2025</t>
   </si>
   <si>
     <t>12 generalized tax consultations have been approved by orders of the Ministry of Finance.</t>
   </si>
   <si>
     <t>У період з 01.01.2023 по 31.12.2023 засідання Експертної ради з питань підготовки узагальнюючих податкових консультацій при Міністерстві фінансів України не проводились.
 Водночас у розрізі звітування за IV квартал 2023 року Мінфіном повідомлено, що з метою підвищення ефективності роботи та у зв’язку із кадровими змінами Наказом Мінфіну від 29.12.2023 № 738 оновлено склад Експертної ради з питань підготовки узагальнюючих податкових консультацій при Міністерстві фінансів України. Крім того актуалізовано перелік питань, по яких будуть розроблені узагальнюючі податкові консультації.
 У межах звітування за І квартал 2024 року Виконавцем повідомлено, що 21.03.2024 року на засіданні Експертної ради з питань підготовки узагальнюючих податкових консультацій при Міністерстві фінансів України розглянуто питання застосування режиму звільнення від оподаткування податком на додану вартість, що був встановлений пунктом 38-1 підрозділу 2 розділу ХХ «Перехідні положення» Податкового кодексу України. Відповідну узагальнюючу податкову консультацію затверджено наказом Мінфіну від 27.03.2024 № 154.
 У межах звітування за ІІ квартал 2024 року міністерством повідомлено про підготовку двох проектів узагальнюючих податкових консультацій, які будуть розглянуті на черговому засіданні Експертної ради з питань підготовки узагальнюючих податкових консультацій при Міністерстві фінансів України.
 У межах звітування за ІІІ квартал 2024 року міністерстом повідомлено, що на засіданні 06.08.2024 Експертна рада з питань підготовки узагальнюючих податкових консультацій при Міністерстві фінансів України розглянула питання щодо окремих питань застосування режиму звільнення від оподаткування податком на додану вартість, встановленого пунктом 197.15 статті 197 Податкового кодексу України. Відповідну узагальнюючу податкову консультацію затверджено наказом Мінфіну від 09.08.2024 № 397. Також повідомлено, що на черговому засіданні Експертної ради з питань підготовки узагальнюючих податкових консультацій при Міністерстві фінансів України планується розгляд щонайменше двох проектів узагальнюючих податкових консультацій.
 Під час звітування за IV квартал 2024 року міністерством повідомлено, що підготовлено два проекти узагальнюючих податкових консультацій, які будуть розглянуті на черговому засіданні Експертної ради з питань підготовки узагальнюючих податкових консультацій при Міністерстві фінансів України.
 Аналогічна інформація надана в І, ІІ, ІІІ, IV кварталах 2025 року. Наведене свідчить про відсутність прогресу виконання заходу.
-З огляду на те, що а) настала дата завершення виконання заходу; б) 2 узагальнюючі податкові консультації затверджено наказами Мінфіну; в) заходом передбачається розроблення не менше 12 узагальнюючих податкових консультацій, захід 2.2.3.5.6. можна вважати виконаним частково.</t>
+Інформація за 1 квартал 2026 року.
+За результатами проведеного 25.02.2026 засідання Експертної ради з питань підготовки узагальнюючих податкових консультацій при Міністерстві фінансів України:
+наказом Міністерства фінансів України від 04.03.2026 № 132 затверджено Узагальнюючу податкову консультацію щодо питання, пов’язаного з утриманням податку на доходи нерезидента з джерелом їх походження з України;
+наказом Міністерства фінансів України від 04.03.2026 № 133 затверджено Узагальнюючу податкову консультацію щодо особливостей оподаткування податком на додану вартість операцій, пов’язаних із комп’ютерними програмами, цифровим контентом, а також прийнято рішення про доцільність підготовки трьох проєктів узагальнюючих податкових консультацій.
+З'явився реальний прогрес у 1 кварталі 2026 року: проведено засідання 25.02.2026 та затверджено ще 2 узагальнюючі податкові консультації (накази № 132 та № 133 від 04.03.2026). Таким чином загальна кількість затверджених консультацій становить 4.
+З огляду на те, що а) настала дата завершення виконання заходу; б) 4 узагальнюючі податкові консультації затверджено наказами Мінфіну; в) заходом передбачається розроблення не менше 12 узагальнюючих податкових консультацій, захід 2.3.6.3.1. залишається станом на 1 квартал 2026 року виконаним частково.</t>
   </si>
   <si>
     <t>2.3.6.3.2</t>
   </si>
   <si>
     <t>Developing the draft order on amendments to the Regulation on the Expert Council on the Issues of Preparation of generalized tax consultations at the Ministry of Finance of Ukraine, approved by the order of the Ministry of Finance dated November 20, 2017, No. 948, which will create an environment for online submission of information by citizens and businesses about circumstances attesting to the ambiguity of specific provisions of fiscal and other legislation, compliance with which is monitored by the controlling authorities</t>
   </si>
   <si>
     <t>30.04.2023</t>
   </si>
   <si>
     <t xml:space="preserve">The draft order has been made public. </t>
   </si>
   <si>
     <t>The Ministry of Finance of Ukraine developed the order dated April 28, 2023 No. 223  On Amendments to Clause 5 of Regulation on the Expert Council on the Issues of Preparation of Generalized Tax Consultations at the Ministry of Finance of Ukraine, which provides for amendments to the Regulation on the Expert Council on the Issues of Preparation of Generalized Tax Consultations at the Ministry of Finance of Ukraine, approved by the order of the Ministry of Finance of Ukraine dated November 20, 2017, No. 948.
 The specified order created conditions for the online way of obtaining information from citizens and businesses about circumstances that indicate the ambiguity of certain norms of tax and other legislation, the compliance with which is controlled by controlling authorities, namely using the e-mail address: upk@minfin.gov.ua. The order was published on the official website of the Ministry of Finance of Ukraine.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
@@ -1095,152 +1104,152 @@
       <c r="H8" s="3" t="s">
         <v>61</v>
       </c>
       <c r="I8" s="3" t="s">
         <v>62</v>
       </c>
       <c r="J8" s="3" t="s">
         <v>63</v>
       </c>
       <c r="K8" s="3" t="s">
         <v>64</v>
       </c>
       <c r="L8" s="3" t="s">
         <v>27</v>
       </c>
       <c r="M8" s="3" t="s">
         <v>28</v>
       </c>
       <c r="N8" s="3" t="s">
         <v>65</v>
       </c>
       <c r="O8" s="3" t="s">
         <v>66</v>
       </c>
       <c r="P8" s="3" t="s">
-        <v>67</v>
+        <v>31</v>
       </c>
       <c r="Q8" s="3" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="9" spans="1:17">
       <c r="A9" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B9" s="2" t="s">
         <v>18</v>
       </c>
       <c r="C9" s="2" t="s">
         <v>19</v>
       </c>
       <c r="D9" s="2" t="s">
+        <v>67</v>
+      </c>
+      <c r="E9" s="2" t="s">
         <v>68</v>
       </c>
-      <c r="E9" s="2" t="s">
+      <c r="F9" s="2" t="s">
         <v>69</v>
       </c>
-      <c r="F9" s="2" t="s">
+      <c r="G9" s="2" t="s">
         <v>70</v>
-      </c>
-[...1 lines deleted...]
-        <v>71</v>
       </c>
       <c r="H9" s="2" t="s">
         <v>24</v>
       </c>
       <c r="I9" s="2" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="J9" s="2" t="s">
         <v>56</v>
       </c>
       <c r="K9" s="2" t="s">
         <v>57</v>
       </c>
       <c r="L9" s="2" t="s">
         <v>27</v>
       </c>
       <c r="M9" s="2" t="s">
         <v>28</v>
       </c>
       <c r="N9" s="2" t="s">
+        <v>72</v>
+      </c>
+      <c r="O9" s="2" t="s">
         <v>73</v>
-      </c>
-[...1 lines deleted...]
-        <v>74</v>
       </c>
       <c r="P9" s="2" t="s">
         <v>31</v>
       </c>
       <c r="Q9" s="2" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="10" spans="1:17">
       <c r="A10" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B10" s="2" t="s">
         <v>18</v>
       </c>
       <c r="C10" s="2" t="s">
         <v>19</v>
       </c>
       <c r="D10" s="2" t="s">
+        <v>67</v>
+      </c>
+      <c r="E10" s="2" t="s">
         <v>68</v>
       </c>
-      <c r="E10" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F10" s="2" t="s">
+        <v>74</v>
+      </c>
+      <c r="G10" s="2" t="s">
         <v>75</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
       <c r="H10" s="2" t="s">
         <v>24</v>
       </c>
       <c r="I10" s="2" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="J10" s="2" t="s">
         <v>56</v>
       </c>
       <c r="K10" s="2"/>
       <c r="L10" s="2" t="s">
         <v>27</v>
       </c>
       <c r="M10" s="2" t="s">
         <v>28</v>
       </c>
       <c r="N10" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="O10" s="2" t="s">
         <v>78</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
       <c r="P10" s="2" t="s">
         <v>38</v>
       </c>
       <c r="Q10" s="2" t="s">
         <v>32</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A2:Q10"/>
   <mergeCells>
     <mergeCell ref="A3:A6"/>
     <mergeCell ref="B3:B6"/>
     <mergeCell ref="C3:C6"/>
     <mergeCell ref="D3:D6"/>
     <mergeCell ref="E3:E6"/>
     <mergeCell ref="Q3:Q6"/>
     <mergeCell ref="A7:A8"/>
     <mergeCell ref="B7:B8"/>
     <mergeCell ref="C7:C8"/>
     <mergeCell ref="D7:D8"/>
     <mergeCell ref="E7:E8"/>
     <mergeCell ref="Q7:Q8"/>
     <mergeCell ref="A9:A10"/>
     <mergeCell ref="B9:B10"/>