--- v0 (2026-04-30)
+++ v1 (2026-06-14)
@@ -119,51 +119,51 @@
     <t>31.10.2023</t>
   </si>
   <si>
     <t>Ministry of Economy, Environment and Agriculture of Ukraine</t>
   </si>
   <si>
     <t>state budget</t>
   </si>
   <si>
     <t>within the established budget allocations for the relevant year</t>
   </si>
   <si>
     <t>The draft law has been submitted to the Parliament of Ukraine.</t>
   </si>
   <si>
     <t>22.02.2024 Верховною Радою України ухвалено Закон України "Про внесення змін до деяких законодавчих актів України щодо вдосконалення корпоративного управління" № 3587-IX (законопроект, реєстр. № 5593-д) вцілому (Закон набув чинності 08.03.2024).
 Положення ухваленого закону:
 а) передбачає ухвалення Кабінетом Міністрів України Політики державної власності (підп. 1 заходу 2.4.1.1.1);
 б) у порівнянні з редакцією законопроекту, який був ухвалений у першому читанні, ухвалений закон не містить положень щодо розробки та затвердження індивідуальних політик власності на підприємствах державної форми власності (підп. 2 заходу 2.4.1.1.1) ;
 в) у тексті ухваленого закону відсутні положення щодо вимог до змісту відповідних політик власності (зокрема, повинні містити цілі державної власності, основні завдання державних компаній, основні види господарської діяльності, показники продуктивності) (підп. 3 заходу 2.4.1.1.1).
 Разом з тим ухваленим Законом передбачено зміни до ст. 6 Закону України «Про управління об’єктами державної власності» та положення про затвердження уповноваженим органом управління на підставі Політики державної власності та після консультацій з наглядовою радою щороку листа очікувань власника, що містить коротко- та середньострокові фінансові, операційні і нефінансові цілі діяльності державного унітарного підприємства, господарського товариства, у статутному капіталі якого більше 50 відсотків акцій (часток) належать державі, що визначаються з урахуванням стратегічних планів розвитку таких підприємств, господарських товариств, та які підлягають оприлюдненню. Такий лист очікування власника потребує оприлюднення. (п. 5 ч. 1 ст. 6, ст. 11-6 ЗУ України «Про управління об’єктами державної власності»).
 29.11.2024 Уряд затвердив Політику, яка містить положення, зокрема, про затвердження листа очікувань, в якому визначаються цілі діяльності підприємства, товариства з контрольною часткою держави та цільові показники ефективності для оцінки досягнення цілей діяльності з урахуванням стратегічного плану розвитку відповідного суб’єкта господарювання.
 Відповідно Методичних рекомендацій щодо підготовки листа очікувань власника, затверджених наказом Мінекономіки від 01.10.2024 № 24098, цілі діяльності підприємства, товариства з контрольною часткою держави, визначаються з урахуванням його комерційної та некомерційної господарської діяльності та мають відповідати положенням його статуту та фактичним видам діяльності. З метою контролю за досягненням цілей діяльності підприємства, товариства з контрольною часткою держави, для кожної фінансової, операційної та нефінансової цілі рекомендовано зазначати відповідні цільові показники ефективності.
 Крім цього, передбачається затвердження стратегічного плану розвитку, річного фінансового плану, річного інвестиційного плану, інвестиційного плану на середньострокову перспективу (три - п’ять років) державних унітарних підприємств, господарських товариств, у статутному капіталі яких 100 відсотків акцій (часток) належать державі.
 Також відповідно до стратегічного плану розвитку, Політики державної власності, цілей діяльності, визначених у листі очікувань власника, керівник державного унітарного підприємства, голова виконавчого органу господарського товариства, у статутному капіталі якого більше 50 відсотків акцій (часток) належать державі, зобов’язаний складати і виконувати річний фінансовий план, річний інвестиційний план, інвестиційний план на середньострокову перспективу (три - п’ять років) відповідно до закону.
-Однак захід 2.4.1.1.1 додатка 2 до Програми вимагає врегулювання саме на законодавчому рівні окремого кола питань. Таким чином, ухвалений закон забезпечує лише часткове врегулювання питань. Щодо інших із них виконавцем заходу мав би бути розроблений законопроект.</t>
+Однак захід 2.4.1.1.1. додатка 2 до Програми вимагає врегулювання саме на законодавчому рівні окремого кола питань. Таким чином, ухвалений закон забезпечує лише часткове врегулювання питань. Щодо інших із них, виконавцем заходу мав би бути розроблений законопроект.</t>
   </si>
   <si>
     <t>Partially implemented</t>
   </si>
   <si>
     <t>0.0</t>
   </si>
   <si>
     <t>2.4.1.1.2</t>
   </si>
   <si>
     <t>Drafting and submitting to the Cabinet of Ministers of Ukraine the draft State Ownership Policy</t>
   </si>
   <si>
     <t>09.03.2024</t>
   </si>
   <si>
     <t>09.11.2024</t>
   </si>
   <si>
     <t>The State Ownership Policy has been approved by the Cabinet of Ministers of Ukraine.</t>
   </si>
   <si>
     <t>Постановою Кабінету Міністрів України від 29.11.2024 № 1369 "Деякі питання Політики державної власності" затверджено Політику державної власності.</t>
   </si>
@@ -233,144 +233,144 @@
   <si>
     <t>The functions of the owner, the regulator, and the agency shaping the policy applicable to business entities in the public sector of the economy have been segregated</t>
   </si>
   <si>
     <t>2.4.1.2.1</t>
   </si>
   <si>
     <t>Preparing an analytical report containing analysis of:
 1) international standards and best practices in matters of segregation of the functions of the owner, the regulator, and the agency shaping the policy applicable to business entities in the public sector of the economy;
 2) the relevant international experience in matters of segregation of the functions of the owner, the regulator, and the agency shaping the policy applicable to business entities in the public sector of the economy;
 3) the national context of the operations of business entities in the public sector of the economy and segregation of the functions of the owner, the regulator, and the agency shaping the policy applicable to business entities in the public sector of the economy;
 4) the feasibility and expediency of creating a centralized body for coordination of ownership;
 5) the operating principles of the administration of the centralized ownership coordination authority, particularly as a way to prevent it from being subjected to political influence (if creating the administration of the centralized ownership coordination authority has been found to be expedient)</t>
   </si>
   <si>
     <t>01.07.2024</t>
   </si>
   <si>
     <t>31.10.2024</t>
   </si>
   <si>
     <t>The analytical report has been prepared and made public.</t>
   </si>
   <si>
     <t>Міністерство економіки, довкілля та сільського господарства України інформує.
-Робота щодо вивчення відповідних міжнародних практик та іноземного досвіду була проведена в рамках розробки проекту Політики державної власності (відповідно до Закону України від 22.02.2024 № 3587–ІХ “Про внесення змін до деяких законодавчих актів України щодо вдосконалення корпоративного управління”), що здійснювалася за участю заінтересованих органів влади та у співпраці з МВФ, Світовим банком, ЄБРР і Представництвом ЄС в Україні.
-[...3 lines deleted...]
-Кабінет Міністрів проведе консультації з міжнародними партнерами щодо узгодження концепції з найкращою міжнародною практикою та щодо переліку підприємств, корпоративних прав держави, якими керуватиме цей суб’єкт консолідованого управління.
+Робота з вивчення міжнародних практик та іноземного досвіду була здійснена під час розробки проєкту Політики державної власності відповідно до Закону України від 22.02.2024 № 3587–ІХ. За її результатами Кабінет Міністрів України ухвалив постанову від 29.11.2024 № 1369, якою затверджено Політику державної власності. Документ визначає ключові підходи до управління державними активами. Зокрема, одним із базових принципів є відокремлення функцій держави як власника, що передбачає недопущення поєднання повноважень із управління підприємствами та формування державної політики в одній сфері. Такий підхід відповідає стандартам ЄС і спрямований на запобігання конфлікту інтересів.
+Політика також передбачає створення суб’єкта консолідованого управління—керуючої компанії, яка здійснюватиме управління частиною державних підприємств і корпоративних прав держави, що залишатимуться у державній власності. Перелік таких підприємств визначатиметься за результатами їх класифікації відповідно до положень Політики. Формування цієї моделі відбуватиметься з урахуванням найкращих міжнародних практик та у взаємодії з міжнародними партнерами. Кабінет Міністрів України та Міністерство економіки мають забезпечити розроблення необхідної нормативно-правової бази для впровадження централізованої моделі управління, зокрема шляхом підготовки відповідних рішень і внесення законопроєкту до Верховної Ради України.
+На перехідний період передбачено скорочення кількості суб’єктів управління та передачу підприємств до органів, які не поєднують управлінські функції з формуванням державної політики.
 Водночас захід Державної антикорупційної програми передбачає підготовку та оприлюднення аналітичного звіту (див. показник виконання заходу), з огляду на що констатувати виконання цього заходу неможливо.</t>
   </si>
   <si>
     <t>2.4.1.2.2</t>
   </si>
   <si>
     <t>Discussing the report indicated in subclause 2.1.3.2.2 with the participation of representatives of government agencies, NGOs, international organizations, participants of international technical assistance projects, and the academic community</t>
   </si>
   <si>
     <t>01.11.2024</t>
   </si>
   <si>
     <t>31.12.2024</t>
   </si>
   <si>
     <t>The report has been discussed.</t>
   </si>
   <si>
     <t>Міністерство економіки, довкілля та сільського господарства України інформує.
-Робота щодо вивчення відповідних міжнародних практик та іноземного досвіду була проведена в рамках розробки проекту Політики державної власності (відповідно до Закону України від 22.02.2024 № 3587–ІХ “Про внесення змін до деяких законодавчих актів України щодо вдосконалення корпоративного управління”), що здійснювалася за участю заінтересованих органів влади та у співпраці з МВФ, Світовим банком, ЄБРР і Представництвом ЄС в Україні.
-[...3 lines deleted...]
-Водночас з огляду на невиконання заходу 2.4.1.2.1, зважаючи на взаємозв'язок останнього із цим заходом, констатувати виконання цього заходу неможливо.</t>
+Робота з вивчення міжнародних практик та іноземного досвіду здійснювалася під час розробки проєкту Політики державної власності відповідно до Закону України від 22.02.2024 № 3587–ІХ за участю органів влади та у співпраці з МВФ, Світовим банком, ЄБРР і Представництвом ЄС в Україні.
+Кабінет Міністрів України ухвалив постанову від 29.11.2024 № 1369, якою затверджено Політику державної власності. Вона передбачає, зокрема, відокремлення функцій держави як власника з метою недопущення поєднання повноважень з управління корпоративними правами та формування державної політики в одній сфері відповідно до стандартів ЄС.
+Також передбачено створення суб’єкта консолідованого управління — керуючої компанії, яка здійснюватиме управління частиною державних підприємств і корпоративних прав держави, що залишатимуться у державній власності. Перелік таких активів визначатиметься за результатами їх класифікації, а концепція узгоджуватиметься з міжнародними партнерами з урахуванням найкращих практик.
+Крім того, Кабінет Міністрів та Мінекономіки забезпечують підготовку рішень для формування нормативно-правової бази централізованої моделі управління та внесення відповідних змін до законодавства.
+На перехідний період передбачено скорочення кількості суб’єктів управління та передачу підприємств органам, які не поєднують управлінські функції з формуванням державної політики.
+Водночас з огляду на невиконання заходу 2.4.1.2.1. та зважаючи на взаємозв'язок останнього із досліджуваним заходом, констатувати виконання заходу 2.4.1.2.2. неможливо.</t>
   </si>
   <si>
     <t>2.4.1.2.3</t>
   </si>
   <si>
     <t>Drafting and submitting to the Cabinet of Ministers of Ukraine a draft law proposing to segregate the functions of the owner, the regulator, and the policymaking agency with respect to business entities in the public sector of the economy, taking into account the outcomes of the activities indicated in subclauses 2.4.1.2.1 and 2.4.1.2.2</t>
   </si>
   <si>
     <t>01.01.2025</t>
   </si>
   <si>
     <t>31.07.2025</t>
   </si>
   <si>
     <t>Міністерство економіки, довкілля та сільського господарства України повідомляє.
 Кабінетом Міністрів прийнято постанову від 29.11.2024 № 1369, якою затверджено Політику державної власності, положеннями якої передбачено, зокрема:
 - одним із принципів реалізації прав держави як власника є відокремленість функцій – Кабінет Міністрів визначає суб’єктів управління з урахуванням мети, яка полягає у запобіганні поєднанню в одному органі державної влади повноважень власника підприємства, корпоративних прав держави та повноважень щодо формування та реалізації державної політики у сфері, в якій провадить діяльність підприємство, товариство з корпоративними правами держави, з урахуванням стандартів ЄС;
 - Кабінет Міністрів представить концепцію суб’єкта консолідованого управління підприємствами, корпоративними правами держави, відповідно до якої одна керуюча компанія здійснюватиме управління частиною підприємств і корпоративних прав держави, які відповідно до результатів розподілу підприємств та корпоративних прав держави за категоріями, визначеними цією Політикою власності, будуть залишені в державній власності та можуть бути передані в управління керуючої компанії за рішенням Кабінету Міністрів. Кабінет Міністрів проведе консультації з міжнародними партнерами щодо узгодження концепції з найкращою міжнародною практикою та щодо переліку підприємств, корпоративних прав держави, якими керуватиме цей суб’єкт консолідованого управління;
 - Кабінет Міністрів і Мінекономіки забезпечують розроблення проектів рішень, необхідних для створення нормативно-правової бази та функціонування централізованої моделі управління, а також внесення на розгляд Верховної Ради України проекту закону щодо внесення змін до законодавства з метою запровадження централізованої моделі управління. Запровадження централізованої моделі управління здійснюватиметься з урахуванням положень національного та європейського законодавства;
 - до введення в дію централізованої моделі управління Кабінет Міністрів, Мінекономіки та суб’єкти управління повинні забезпечити прийняття рішень для зменшення кількості суб’єктів управління та передачі підприємств, корпоративних прав держави в управління органам державної влади, які не виконують функції з формування та реалізації державної політики у сфері діяльності підприємств, товариств із корпоративними правами держави.
 Планом організації підготовки проектів актів та виконання інших завдань, необхідних для реалізації постанови КМУ «Деякі питання Політики державної власності», схваленим на засіданні Уряду 29.11.2024, передбачено, що Мінекономіки разом з Фондом державного майна та іншими центральними органами виконавчої влади має до 31.12.2025:
 - розробити та подати на розгляд Кабінету Міністрів проект плану заходів щодо впровадження принципу відокремленості функцій власника та повноважень щодо формування та реалізації державної політики у відповідній сфері, включаючи пропозиції щодо зміни суб’єктів управління, які здійснюють функції з управління державними унітарними підприємствами та корпоративними правами держави;
 - подати в установленому порядку на розгляд Кабінету Міністрів проєкт закону щодо внесення змін до законодавства з метою запровадження централізованої моделі управління підприємствами, корпоративними правами держави.
 З огляду на викладене, конкретні кроки щодо виконання підпункту 2.4.1.2.3 передбачено здійснити протягом 2025 року відповідно до положень Політики державної власності.
+Міністерство економіки, довкілля та сільського господарства України за 1 квартал 2026 року інформує: конкретні заходи щодо виконання підпункту 2.4.1.2.3 передбачено реалізувати у 2026 році відповідно до Політики державної власності та в межах виконання кроку 6.5 Плану України, схваленого розпорядженням Кабінету Міністрів України від 18.03.2024 № 244.
 Разом з цим, з огляду на те, що відповідний проект Закону не було розроблено, а дата завершення виконання вже настала, захід вважається невиконаним.</t>
   </si>
   <si>
     <t>2.4.1.3</t>
   </si>
   <si>
     <t>An annual independent audit of public sector entities of strategic importance for the economy and security of the state was introduced; the criteria for mandatory independent audit and the establishment of supervisory boards in public sector entities, including taking into account the level of corruption risks and the level of corruption in the sector, are periodically reviewed</t>
   </si>
   <si>
     <t>2.4.1.3.4</t>
   </si>
   <si>
     <t>Preparing a periodic analytical report (within the 1st quarter of the year in which this report is to be prepared) on the substantiated definition of the criteria for mandatory formation of independent supervisory boards at state-owned enterprises and conducting an independent audit of such enterprises (if the independent audit is not mandated for all state-owned enterprises without exception)</t>
   </si>
   <si>
     <t>01.10.2024</t>
   </si>
   <si>
     <t>31.12.2025</t>
   </si>
   <si>
     <t>З метою проведення аналізу та підготовки періодичного аналітичного звіту щодо обґрунтованого визначення критеріїв для обов’язкового утворення у підприємствах державної форми власності незалежних наглядових рад Мінекономіки було направлено запит на суб’єкти управління об’єктами державної власності та суб’єкти господарювання державного сектору економіки щодо надання інформації про стан утворення наглядових рад на державних унітарних підприємствах та в господарських товариствах, у статутному капіталі яких більше 50 відсотків акцій (часток) належать державі за визначеною формою.
 За результатами проведеного аналізу наданої відповідними суб’єктами інформації Мінекономіки підготовлено аналітичний звіт щодо обґрунтованого визначення критеріїв для обов’язкового утворення у підприємствах державної форми власності незалежних наглядових рад, який 18.06.2025 оприлюднено на вебсайті Мінекономіки за посиланням:
  https://me.gov.ua/Documents/Detail/b48f88c6-c1a4-461f-bbc8-c226f90be401?lang=uk-UA&amp;title=AnalitichniiZvitSchodoObruntovanogoViznachenniaKriteriivDliaOboviazkovogoUtvorenniaUPidprimstvakhDerzhavnoiFormiVlasnostiNezalezhnikhNagliadovikhRad
 Враховуючи те, що звіт був підготовлений у ІІ кварталі, а відповідно до назви заходу, аналітичний мав би бути підготовлений протягом І кварталу року, в якому здійснюється підготовка такого звіту, захід є виконаним невчасно, але повністю.</t>
   </si>
   <si>
     <t>2.4.1.3.5</t>
   </si>
   <si>
     <t>Discussing the report (within the 2nd quarter of the year in which the report was prepared) indicated in subclause 2.4.1.3.4 with the participation of representatives of government agencies, NGOs, international organizations, participants of international technical assistance projects, and the academic community</t>
   </si>
   <si>
     <t>18.06.2025</t>
   </si>
   <si>
     <t>Міністерство економіки, довкілля та сільського господарства України повідомляє.
 З метою проведення обговорення підготовленого на виконання заходу 2.4.1.3.4. аналітичний звіт щодо обґрунтованого визначення критеріїв для обов'язкового утворення у підприємствах державної форми власності незалежних наглядових рад оприлюднено 18.06.2025 на вебсайті Мінекономіки.
 Станом на 30.06.2025 до опублікованого 18.06.2024 на вебсайті Мінекономіки аналітичного звіту щодо обґрунтованого визначення критеріїв для обов’язкового утворення у підприємствах державної форми власності незалежних наглядових рад надано лише відгуки щодо його підтримки та не підтримки. Водночас жодного коментаря по суті звіту не надано.
 Крім того Мінекономіки зазначає, що питання щодо визначення умов, при яких утворення наглядової ради є обов’язковим на підприємствах, у товариствах з контрольною часткою держави, було обговорено з Європейським банком реконструкції та розвитку, Секретаріатом Організації економічного співробітництва та розвитку, Міжнародним валютним фондом, Світовим банком, із залученням консультантів - товариства з обмеженою відповідальністю «Ернст енд Янг», адвокатського об’єднання «Юридична фірма «Василь Кісіль і Партнери», проєкта USAID/UKaid «Реформування Державних Підприємств в Україні» (SOERA), товариства з обмеженою відповідальністю «Делойт Консалтинг Оверсіз Проджектс», а також із заінтересованими органами під час розробки постанови Кабінету Міністрів України від 29.11.2024 № 1369 «Про затвердження Політики державної власності», зокрема пункту 103 вищевказаної постанови.
-Разом з тим, звертаємо увагу, що захід передбачає проведення обговорення саме звіту, підготовленого на виконання заходу 2.4.1.3.4, а не окремих питань, які ним охоплюються, за участю представників органів державної влади, неурядових організацій, міжнародних організацій, проектів міжнародної технічної допомоги, наукової спільноти, що станом на 31.12.2025 здійснено не було.
+Разом з тим, звертаємо увагу, що захід передбачає проведення обговорення саме звіту, підготовленого на виконання заходу 2.4.1.3.4, а не окремих питань, які ним охоплюються, за участю представників органів державної влади, неурядових організацій, міжнародних організацій, проектів міжнародної технічної допомоги, наукової спільноти, що здійснено не було.
 З огляду на те, що а) настала дата завершення виконання заходу; б) обговорення звіту не відбулося, захід 2.4.1.3.5. не виконано.</t>
   </si>
   <si>
     <t>2.4.1.4</t>
   </si>
   <si>
     <t>At all business entities for which the establishment of supervisory boards is mandatory, such boards are empowered to control the implementation of internal anticorruption measures. Supervisory boards are formed in a competitive and transparent manner</t>
   </si>
   <si>
     <t>2.4.1.4.1</t>
   </si>
   <si>
     <t>Drafting and submitting to the Cabinet of Ministers of Ukraine a draft law that:
 1) defines a competitive and transparent procedure for forming supervisory boards of state-owned enterprises;
 2) defines requirements for independent members of supervisory boards of state-owned enterprises;
 3) defines the functional duties of members of supervisory boards of state-owned enterprises;
 4) provides for the need to develop a methodology for defining clear and transparent performance indicators for supervisory boards of state-owned enterprises;
 5) defines an exhaustive list of grounds for termination of the powers of members of supervisory boards at state-owned enterprises, and their liability for improper discharge of their duties.</t>
   </si>
   <si>
     <t>Міністерством економіки повідомлено, що 22.02.2024 Верховною Радою України ухвалено Закон України "Про внесення змін до деяких законодавчих актів України щодо вдосконалення корпоративного управління" № 3587-IX (законопроект, реєстр. № 5593-д) в цілому (Закон набув чинності 08.03.2024).
 Вказаним Законом ч. 2 ст. 11-2 Закону України «Про управління об’єктами державної власності» викладено у редакції, що передбачає, що кандидати на посаду члена наглядової ради державного унітарного підприємства добираються та призначаються в порядку, визначеному Кабінетом Міністрів України. Добір кандидатів на посаду члена наглядової ради здійснюється з дотриманням принципів колективної придатності, різноманітності складу, рівності вимог, професійності, відкритості і прозорості та розпочинається не пізніше ніж за три місяці до закінчення строку повноважень відповідного члена наглядової ради (якщо у зазначений строк не прийнято рішення про продовження строку його повноважень) або не пізніше 10 днів з дня дострокового припинення повноважень.
 Кваліфікаційні вимоги до члена наглядової ради державного унітарного підприємства, господарського товариства, у статутному капіталі якого більше 50 відсотків акцій (часток) належать державі, затверджує Кабінет Міністрів України. Додаткові кваліфікаційні вимоги до незалежного члена наглядової ради державного унітарного підприємства, господарського товариства, у статутному капіталі якого більше 50 відсотків акцій (часток) належать державі, можуть бути визначені статутом, положенням про наглядову раду та/або положенням про принципи формування наглядової ради державного унітарного підприємства, господарського товариства, у статутному капіталі якого більше 50 відсотків акцій (часток) належать державі.
 Крім цього, в ч. 11-3 Закону України «Про управління об’єктами державної власності» оновлені положення щодо того, хто не може бути незалежним членом наглядової ради. А ст. 11-4 вказаного Закону визначено виключну компетенцію наглядових рад державного унітарного підприємства, господарського товариства, у статутному капіталі якого більше 50 відсотків акцій (часток) належать державі.
 Таким чином положення ухваленого Закону № 3587-IX не в повній мірі покривають зміст заходу 2.4.1.4.1. з огляду на таке:
@@ -567,50 +567,51 @@
 - система внутрішнього контролю має сприяти ефективності антикорупційної політики підприємства, зокрема шляхом ідентифікації корупційних ризиків, участі в розробці антикорупційної програми, підготовки рекомендацій щодо закупівель, вирішення конфліктів інтересів та затвердження правил ділової етики;
 - наглядова рада за участі комітету з аудиту (та інших комітетів за потреби) регулярно оцінює ефективність систем внутрішнього контролю та вживає заходів для їх вдосконалення.</t>
   </si>
   <si>
     <t>2.4.1.6.2</t>
   </si>
   <si>
     <t>Implementing an internal control and risk management system at state-owned enterprises</t>
   </si>
   <si>
     <t>09.12.2024</t>
   </si>
   <si>
     <t>The internal control and risk management system has been implemented at state-owned enterprises.</t>
   </si>
   <si>
     <t>За інформацією Міністерства економіки, довкілля та сільського господарства України Законом України від 22.02.2024 № 3587-IX “Про внесення змін до деяких законодавчих актів України щодо вдосконалення корпоративного управління” запроваджено положення, яким передбачено, що державне унітарне підприємство, господарське товариство, у статутному капіталі якого більше 50 відсотків акцій (часток) належать державі, повинно створити комплексну, адекватну та ефективну систему внутрішнього контролю, яка включає функції комплаєнсу, управління ризиками та внутрішнього аудиту, з урахуванням особливостей свого виду діяльності, характеру та обсягів операцій, що здійснюються у ході провадження такої діяльності, та ризиків, властивих такій діяльності. Контроль за функціонуванням системи внутрішнього контролю здійснює наглядова рада.
 Наразі, вимоги щодо створення та особливостей функціонування системи внутрішнього контролю та управління ризиками на підприємствах державної форми власності (а саме державних унітарних підприємствах та господарських товариствах, у статутному капіталі яких більше 50 відсотків акцій (часток) належать державі) визначені пунктами 122 – 127 Політики державної власності, затвердженої постановою Кабінету Міністрів України від 29 листопада 2024 р. № 1369.
 Водночас відповідний захід передбачає вже впровадження системи внутрішнього контролю та управління ризиками на підприємствах державної форми власності, а не законодавчі зміни в правовому регулюванні системи внутрішнього контролю та управління ризиками.
 У межах звітування за IV квартали 2025 року Мінекономіки повідомляє, що здійснено наступні заходи з метою виконання заходу 2.4.1.6.2. «Запровадження системи внутрішнього контролю та управління ризиками на підприємствах державної форми власності»:
 - внесено зміни до Статутів підприємств державної форми власності, які належать до
 сфери управління Мінекономіки (далі –Підприємства), а саме доповнено розділом «Система внутрішнього контролю» щодо створення, ключових функцій, мети системи внутрішнього контрою Підприємств;
 - направлено листом від 18.12.2025 № 2803-17/88950-08 проєкт Методичних рекомендацій щодо організації системи управління ризиками як складової системи внутрішнього контролю на державних унітарних підприємствах (далі – проєкт Методичних рекомендацій) до керівників Підприємств з метою отримання пропозицій до проєкту Методичних рекомендацій;
 - проведено 18.12.2025 семінар-нараду з керівниками Підприємств та узгоджено проєкт Методичних рекомендацій;
 - впроваджуються заходи щодо затвердження проєкту Методичних рекомендацій.
+У межах звітування за 1 квартал 2026 року додатково повідомляється, що акціонерними товариствами, що входять до сфери управління Мінекономіки, поінформовано про стан впровадження системи внутрішнього контролю.
 З огляду на те, що а) 09.12.2024 настала дата завершення виконання заходу; б) система внутрішнього контролю та управління ризиками не була запроваджена на підприємствах державної форми власності, захід не виконано.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>