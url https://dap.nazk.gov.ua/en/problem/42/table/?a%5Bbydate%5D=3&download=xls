--- v1 (2026-06-14)
+++ v2 (2026-08-16)
@@ -119,310 +119,345 @@
     <t>31.10.2023</t>
   </si>
   <si>
     <t>Ministry of Economy, Environment and Agriculture of Ukraine</t>
   </si>
   <si>
     <t>state budget</t>
   </si>
   <si>
     <t>within the established budget allocations for the relevant year</t>
   </si>
   <si>
     <t>The draft law has been submitted to the Parliament of Ukraine.</t>
   </si>
   <si>
     <t>22.02.2024 Верховною Радою України ухвалено Закон України "Про внесення змін до деяких законодавчих актів України щодо вдосконалення корпоративного управління" № 3587-IX (законопроект, реєстр. № 5593-д) вцілому (Закон набув чинності 08.03.2024).
 Положення ухваленого закону:
 а) передбачає ухвалення Кабінетом Міністрів України Політики державної власності (підп. 1 заходу 2.4.1.1.1);
 б) у порівнянні з редакцією законопроекту, який був ухвалений у першому читанні, ухвалений закон не містить положень щодо розробки та затвердження індивідуальних політик власності на підприємствах державної форми власності (підп. 2 заходу 2.4.1.1.1) ;
 в) у тексті ухваленого закону відсутні положення щодо вимог до змісту відповідних політик власності (зокрема, повинні містити цілі державної власності, основні завдання державних компаній, основні види господарської діяльності, показники продуктивності) (підп. 3 заходу 2.4.1.1.1).
 Разом з тим ухваленим Законом передбачено зміни до ст. 6 Закону України «Про управління об’єктами державної власності» та положення про затвердження уповноваженим органом управління на підставі Політики державної власності та після консультацій з наглядовою радою щороку листа очікувань власника, що містить коротко- та середньострокові фінансові, операційні і нефінансові цілі діяльності державного унітарного підприємства, господарського товариства, у статутному капіталі якого більше 50 відсотків акцій (часток) належать державі, що визначаються з урахуванням стратегічних планів розвитку таких підприємств, господарських товариств, та які підлягають оприлюдненню. Такий лист очікування власника потребує оприлюднення. (п. 5 ч. 1 ст. 6, ст. 11-6 ЗУ України «Про управління об’єктами державної власності»).
 29.11.2024 Уряд затвердив Політику, яка містить положення, зокрема, про затвердження листа очікувань, в якому визначаються цілі діяльності підприємства, товариства з контрольною часткою держави та цільові показники ефективності для оцінки досягнення цілей діяльності з урахуванням стратегічного плану розвитку відповідного суб’єкта господарювання.
 Відповідно Методичних рекомендацій щодо підготовки листа очікувань власника, затверджених наказом Мінекономіки від 01.10.2024 № 24098, цілі діяльності підприємства, товариства з контрольною часткою держави, визначаються з урахуванням його комерційної та некомерційної господарської діяльності та мають відповідати положенням його статуту та фактичним видам діяльності. З метою контролю за досягненням цілей діяльності підприємства, товариства з контрольною часткою держави, для кожної фінансової, операційної та нефінансової цілі рекомендовано зазначати відповідні цільові показники ефективності.
 Крім цього, передбачається затвердження стратегічного плану розвитку, річного фінансового плану, річного інвестиційного плану, інвестиційного плану на середньострокову перспективу (три - п’ять років) державних унітарних підприємств, господарських товариств, у статутному капіталі яких 100 відсотків акцій (часток) належать державі.
 Також відповідно до стратегічного плану розвитку, Політики державної власності, цілей діяльності, визначених у листі очікувань власника, керівник державного унітарного підприємства, голова виконавчого органу господарського товариства, у статутному капіталі якого більше 50 відсотків акцій (часток) належать державі, зобов’язаний складати і виконувати річний фінансовий план, річний інвестиційний план, інвестиційний план на середньострокову перспективу (три - п’ять років) відповідно до закону.
-Однак захід 2.4.1.1.1. додатка 2 до Програми вимагає врегулювання саме на законодавчому рівні окремого кола питань. Таким чином, ухвалений закон забезпечує лише часткове врегулювання питань. Щодо інших із них, виконавцем заходу мав би бути розроблений законопроект.</t>
+Однак захід 2.4.1.1.1. додатка 2 до Програми вимагає врегулювання саме на законодавчому рівні окремого кола питань. Таким чином, ухвалений закон забезпечує лише часткове врегулювання питань. Щодо інших із них, виконавцем заходу мав би бути розроблений законопроект.
+Інформація за 2 квартал 2026 року не містить нових відомостей щодо виконання заходу та відповідає інформації, наданій за 1 квартал 2026 року.</t>
   </si>
   <si>
     <t>Partially implemented</t>
   </si>
   <si>
     <t>0.0</t>
   </si>
   <si>
     <t>2.4.1.1.2</t>
   </si>
   <si>
     <t>Drafting and submitting to the Cabinet of Ministers of Ukraine the draft State Ownership Policy</t>
   </si>
   <si>
     <t>09.03.2024</t>
   </si>
   <si>
     <t>09.11.2024</t>
   </si>
   <si>
     <t>The State Ownership Policy has been approved by the Cabinet of Ministers of Ukraine.</t>
   </si>
   <si>
     <t>Постановою Кабінету Міністрів України від 29.11.2024 № 1369 "Деякі питання Політики державної власності" затверджено Політику державної власності.</t>
   </si>
   <si>
     <t>Implemented</t>
   </si>
   <si>
     <t>2.4.1.1.3</t>
   </si>
   <si>
     <t>Preparing drafts of individual ownership policies for at least 15 of the largest (in terms of the cumulative value of assets) enterprises under state ownership, which are of strategic importance for the national economy and security</t>
   </si>
   <si>
     <t>05.12.2024</t>
   </si>
   <si>
     <t>05.03.2025</t>
   </si>
   <si>
     <t>Authorized management bodies</t>
   </si>
   <si>
     <t>Drafts of individual ownership policies have been developed.</t>
   </si>
   <si>
-    <t>У ході проведення моніторингу не було надано інформації, яка б надала змогу констатувати результат виконання цього заходу.</t>
+    <t>У ході звітування за 2 квартал 2026 року Міністерство енергетики України в додатку до листа від 14.07.2026 №26/1.3-13-14944 повідомило наступне:
+«Підпунктом 1 пункту 8 розділу II «Прикінцеві та перехідні положення» Закону України «Про внесення змін до деяких законодавчих актів України щодо вдосконалення корпоративного управління» від 22.02.2024 № 3587-IX, який набрав чинності 08.03.2024, Кабінет Міністрів України зобов'язано у шестимісячний строк з дня набрання чинності цим Законом, зокрема, прийняти нормативно-правові акти, необхідні для реалізації цього Закону, включаючи Політику державної власності.
+Постановою Кабінету Міністрів України від 29.11.2024 № 1369 «Деякі питання Політики державної власності» затверджено Політику державної власності.
+Разом з тим, зазначеною Політикою державної власності не передбачається підготовка та затвердження проектів індивідуальних політик власності, зокрема не менше ніж для 15 найбільших (за сукупною вартістю активів) підприємств державної форми власності, що мають стратегічне значення для економіки і безпеки держави, а отже даний захід потребує відповідного коригування з метою приведення його у відповідність з Політикою державної власності.»
+У ході проведення моніторингу не було надано інформації, яка б надала змогу констатувати результат виконання цього заходу.</t>
   </si>
   <si>
     <t>Not implemented</t>
   </si>
   <si>
     <t>2.4.1.1.4</t>
   </si>
   <si>
     <t>Holding consultations with stakeholders regarding the drafts of individual ownership policies indicated in subclause 2.4.1.1.3, obtaining expert opinions</t>
   </si>
   <si>
     <t>05.04.2025</t>
   </si>
   <si>
     <t>05.05.2025</t>
   </si>
   <si>
     <t>Consultations with stakeholders regarding the drafts of individual ownership policies for at least 15 of the largest enterprises under state ownership have been held, and expert opinions have been obtained.</t>
   </si>
   <si>
+    <t>У ході звітування за 2 квартал 2026 року Міністерство енергетики України у додатку до листа від 14.07.2026 №26/1.3-13-14944 повідомило наступне:
+«Підпунктом 1 пункту 8 розділу II «Прикінцеві та перехідні положення» Закону України «Про внесення змін до деяких законодавчих актів України щодо вдосконалення корпоративного управління» від 22.02.2024 № 3587-IX, який набрав чинності 08.03.2024, Кабінет Міністрів України зобов'язано у шестимісячний строк з дня набрання чинності цим Законом, зокрема, прийняти нормативно-правові акти, необхідні для реалізації цього Закону, включаючи Політику державної власності.
+Постановою Кабінету Міністрів України від 29.11.2024 № 1369 «Деякі питання Політики державної власності» затверджено Політику державної власності.
+Разом з тим, зазначеною Політикою державної власності не передбачається підготовка та затвердження проектів індивідуальних політик власності, зокрема не менше ніж для 15 найбільших (за сукупною вартістю активів) підприємств державної форми власності, що мають стратегічне значення для економіки і безпеки держави, а отже даний захід потребує відповідного коригування з метою приведення його у відповідність з Політикою державної власності.»
+У ході проведення моніторингу не було надано інформації, яка б надала змогу констатувати результат виконання цього заходу.</t>
+  </si>
+  <si>
     <t>2.4.1.1.5</t>
   </si>
   <si>
     <t>Revising the drafts of individual ownership policies indicated in subclause 2.4.1.1.3 (if needed), approving and making them public</t>
   </si>
   <si>
     <t>05.06.2025</t>
   </si>
   <si>
     <t>05.07.2025</t>
   </si>
   <si>
     <t>The drafts of individual ownership policies for at least 15 of the largest enterprises under state ownership have been revised, approved, and made public.</t>
-  </si>
-[...1 lines deleted...]
-    <t>У ході проведення моніторингу не було надано інформації, яка б надала змогу констатувати початок виконання цього заходу.</t>
   </si>
   <si>
     <t>2.4.1.2</t>
   </si>
   <si>
     <t>The functions of the owner, the regulator, and the agency shaping the policy applicable to business entities in the public sector of the economy have been segregated</t>
   </si>
   <si>
     <t>2.4.1.2.1</t>
   </si>
   <si>
     <t>Preparing an analytical report containing analysis of:
 1) international standards and best practices in matters of segregation of the functions of the owner, the regulator, and the agency shaping the policy applicable to business entities in the public sector of the economy;
 2) the relevant international experience in matters of segregation of the functions of the owner, the regulator, and the agency shaping the policy applicable to business entities in the public sector of the economy;
 3) the national context of the operations of business entities in the public sector of the economy and segregation of the functions of the owner, the regulator, and the agency shaping the policy applicable to business entities in the public sector of the economy;
 4) the feasibility and expediency of creating a centralized body for coordination of ownership;
 5) the operating principles of the administration of the centralized ownership coordination authority, particularly as a way to prevent it from being subjected to political influence (if creating the administration of the centralized ownership coordination authority has been found to be expedient)</t>
   </si>
   <si>
     <t>01.07.2024</t>
   </si>
   <si>
     <t>31.10.2024</t>
   </si>
   <si>
     <t>The analytical report has been prepared and made public.</t>
   </si>
   <si>
     <t>Міністерство економіки, довкілля та сільського господарства України інформує.
-Робота з вивчення міжнародних практик та іноземного досвіду була здійснена під час розробки проєкту Політики державної власності відповідно до Закону України від 22.02.2024 № 3587–ІХ. За її результатами Кабінет Міністрів України ухвалив постанову від 29.11.2024 № 1369, якою затверджено Політику державної власності. Документ визначає ключові підходи до управління державними активами. Зокрема, одним із базових принципів є відокремлення функцій держави як власника, що передбачає недопущення поєднання повноважень із управління підприємствами та формування державної політики в одній сфері. Такий підхід відповідає стандартам ЄС і спрямований на запобігання конфлікту інтересів.
-Політика також передбачає створення суб’єкта консолідованого управління—керуючої компанії, яка здійснюватиме управління частиною державних підприємств і корпоративних прав держави, що залишатимуться у державній власності. Перелік таких підприємств визначатиметься за результатами їх класифікації відповідно до положень Політики. Формування цієї моделі відбуватиметься з урахуванням найкращих міжнародних практик та у взаємодії з міжнародними партнерами. Кабінет Міністрів України та Міністерство економіки мають забезпечити розроблення необхідної нормативно-правової бази для впровадження централізованої моделі управління, зокрема шляхом підготовки відповідних рішень і внесення законопроєкту до Верховної Ради України.
+Робота з вивчення міжнародних практик та іноземного досвіду була здійснена під час розробки проекту Політики державної власності відповідно до Закону України від 22.02.2024 № 3587–ІХ. За її результатами Кабінет Міністрів України ухвалив постанову від 29.11.2024 № 1369, якою затверджено Політику державної власності. Документ визначає ключові підходи до управління державними активами. Зокрема, одним із базових принципів є відокремлення функцій держави як власника, що передбачає недопущення поєднання повноважень із управління підприємствами та формування державної політики в одній сфері. Такий підхід відповідає стандартам ЄС і спрямований на запобігання конфлікту інтересів.
+Політика також передбачає створення суб’єкта консолідованого управління—керуючої компанії, яка здійснюватиме управління частиною державних підприємств і корпоративних прав держави, що залишатимуться у державній власності. Перелік таких підприємств визначатиметься за результатами їх класифікації відповідно до положень Політики. Формування цієї моделі відбуватиметься з урахуванням найкращих міжнародних практик та у взаємодії з міжнародними партнерами. Кабінет Міністрів України та Міністерство економіки мають забезпечити розроблення необхідної нормативно-правової бази для впровадження централізованої моделі управління, зокрема шляхом підготовки відповідних рішень і внесення законопроекту до Верховної Ради України.
 На перехідний період передбачено скорочення кількості суб’єктів управління та передачу підприємств до органів, які не поєднують управлінські функції з формуванням державної політики.
-Водночас захід Державної антикорупційної програми передбачає підготовку та оприлюднення аналітичного звіту (див. показник виконання заходу), з огляду на що констатувати виконання цього заходу неможливо.</t>
+Звертаємо увагу, що захід Державної антикорупційної програми передбачає підготовку та оприлюднення аналітичного звіту (див. показник виконання заходу), з огляду на що констатувати виконання цього заходу неможливо.
+Надана Міністерством інформація не містить самого аналітичного звіту або іншого документа, який би засвідчував проведення комплексного аналізу питань, визначених заходом 2.4.1.2.1. Водночас окремі результати, які можуть бути наслідком проведеного аналізу, відображено у затвердженій Політиці державної власності, однак це не підтверджує підготовки передбаченого заходом аналітичного звіту та проведення комплексного аналізу всіх питань, визначених його пунктами 1–5.
+Інформація за 2 квартал 2026 року не містить нових відомостей щодо виконання заходу та відповідає інформації, наданій за 1 квартал 2026 року.
+Факт врахування окремих результатів вивчення міжнародного досвіду під час розроблення Політики державної власності не може підміняти передбачений заходом результат та свідчити про підготовку аналітичного звіту, який має містити комплексний аналіз усіх п’яти визначених заходом питань. Отже, підстав для встановлення «Виконано частково» / «Виконано» недостатньо, оскільки наданими матеріалами не підтверджено досягнення передбаченого заходом результату — підготовку аналітичного звіту.
+Зокрема, очікуваним стратегічним результатом 2.4.1.2. є «Розмежовано функції власника, регулятора та органу, що формує політику щодо суб’єктів господарювання державного сектору економіки». Затверджена Політика державної власності лише закріплює принцип відокремленості функцій та передбачає недопущення поєднання в одному органі повноважень власника з повноваженнями щодо формування і реалізації державної політики, однак не забезпечує фактичного розмежування таких функцій між конкретними суб’єктами та не визначає завершену модель їх розподілу. Водночас захід 2.4.1.2.1 передбачає підготовку аналітичного звіту, який має визначити, зокрема, оптимальну модель розподілу функцій та доцільність створення централізованого органу координації власності, а його результати мають бути використані для реалізації наступного заходу 2.4.1.2.3. щодо розроблення законопроекту, яким безпосередньо має бути розмежовано відповідні функції.
+Таким чином, захід станом на 2 квартал 2026 року залишається невиконаним.</t>
   </si>
   <si>
     <t>2.4.1.2.2</t>
   </si>
   <si>
     <t>Discussing the report indicated in subclause 2.1.3.2.2 with the participation of representatives of government agencies, NGOs, international organizations, participants of international technical assistance projects, and the academic community</t>
   </si>
   <si>
     <t>01.11.2024</t>
   </si>
   <si>
     <t>31.12.2024</t>
   </si>
   <si>
     <t>The report has been discussed.</t>
   </si>
   <si>
     <t>Міністерство економіки, довкілля та сільського господарства України інформує.
 Робота з вивчення міжнародних практик та іноземного досвіду здійснювалася під час розробки проєкту Політики державної власності відповідно до Закону України від 22.02.2024 № 3587–ІХ за участю органів влади та у співпраці з МВФ, Світовим банком, ЄБРР і Представництвом ЄС в Україні.
 Кабінет Міністрів України ухвалив постанову від 29.11.2024 № 1369, якою затверджено Політику державної власності. Вона передбачає, зокрема, відокремлення функцій держави як власника з метою недопущення поєднання повноважень з управління корпоративними правами та формування державної політики в одній сфері відповідно до стандартів ЄС.
 Також передбачено створення суб’єкта консолідованого управління — керуючої компанії, яка здійснюватиме управління частиною державних підприємств і корпоративних прав держави, що залишатимуться у державній власності. Перелік таких активів визначатиметься за результатами їх класифікації, а концепція узгоджуватиметься з міжнародними партнерами з урахуванням найкращих практик.
 Крім того, Кабінет Міністрів та Мінекономіки забезпечують підготовку рішень для формування нормативно-правової бази централізованої моделі управління та внесення відповідних змін до законодавства.
 На перехідний період передбачено скорочення кількості суб’єктів управління та передачу підприємств органам, які не поєднують управлінські функції з формуванням державної політики.
-Водночас з огляду на невиконання заходу 2.4.1.2.1. та зважаючи на взаємозв'язок останнього із досліджуваним заходом, констатувати виконання заходу 2.4.1.2.2. неможливо.</t>
+Водночас з огляду на невиконання заходу 2.4.1.2.1. та зважаючи на взаємозв'язок останнього із досліджуваним заходом, констатувати виконання заходу 2.4.1.2.2. неможливо.
+Інформація, надана за ІІ квартал 2026 року, відтворює інформацію, надану за І квартал 2026 року. Відтак наведене не змінює попереднього висновку щодо неможливості констатувати виконання заходу 2.4.1.2.2.</t>
   </si>
   <si>
     <t>2.4.1.2.3</t>
   </si>
   <si>
     <t>Drafting and submitting to the Cabinet of Ministers of Ukraine a draft law proposing to segregate the functions of the owner, the regulator, and the policymaking agency with respect to business entities in the public sector of the economy, taking into account the outcomes of the activities indicated in subclauses 2.4.1.2.1 and 2.4.1.2.2</t>
   </si>
   <si>
     <t>01.01.2025</t>
   </si>
   <si>
     <t>31.07.2025</t>
   </si>
   <si>
     <t>Міністерство економіки, довкілля та сільського господарства України повідомляє.
 Кабінетом Міністрів прийнято постанову від 29.11.2024 № 1369, якою затверджено Політику державної власності, положеннями якої передбачено, зокрема:
 - одним із принципів реалізації прав держави як власника є відокремленість функцій – Кабінет Міністрів визначає суб’єктів управління з урахуванням мети, яка полягає у запобіганні поєднанню в одному органі державної влади повноважень власника підприємства, корпоративних прав держави та повноважень щодо формування та реалізації державної політики у сфері, в якій провадить діяльність підприємство, товариство з корпоративними правами держави, з урахуванням стандартів ЄС;
 - Кабінет Міністрів представить концепцію суб’єкта консолідованого управління підприємствами, корпоративними правами держави, відповідно до якої одна керуюча компанія здійснюватиме управління частиною підприємств і корпоративних прав держави, які відповідно до результатів розподілу підприємств та корпоративних прав держави за категоріями, визначеними цією Політикою власності, будуть залишені в державній власності та можуть бути передані в управління керуючої компанії за рішенням Кабінету Міністрів. Кабінет Міністрів проведе консультації з міжнародними партнерами щодо узгодження концепції з найкращою міжнародною практикою та щодо переліку підприємств, корпоративних прав держави, якими керуватиме цей суб’єкт консолідованого управління;
 - Кабінет Міністрів і Мінекономіки забезпечують розроблення проектів рішень, необхідних для створення нормативно-правової бази та функціонування централізованої моделі управління, а також внесення на розгляд Верховної Ради України проекту закону щодо внесення змін до законодавства з метою запровадження централізованої моделі управління. Запровадження централізованої моделі управління здійснюватиметься з урахуванням положень національного та європейського законодавства;
 - до введення в дію централізованої моделі управління Кабінет Міністрів, Мінекономіки та суб’єкти управління повинні забезпечити прийняття рішень для зменшення кількості суб’єктів управління та передачі підприємств, корпоративних прав держави в управління органам державної влади, які не виконують функції з формування та реалізації державної політики у сфері діяльності підприємств, товариств із корпоративними правами держави.
 Планом організації підготовки проектів актів та виконання інших завдань, необхідних для реалізації постанови КМУ «Деякі питання Політики державної власності», схваленим на засіданні Уряду 29.11.2024, передбачено, що Мінекономіки разом з Фондом державного майна та іншими центральними органами виконавчої влади має до 31.12.2025:
 - розробити та подати на розгляд Кабінету Міністрів проект плану заходів щодо впровадження принципу відокремленості функцій власника та повноважень щодо формування та реалізації державної політики у відповідній сфері, включаючи пропозиції щодо зміни суб’єктів управління, які здійснюють функції з управління державними унітарними підприємствами та корпоративними правами держави;
 - подати в установленому порядку на розгляд Кабінету Міністрів проєкт закону щодо внесення змін до законодавства з метою запровадження централізованої моделі управління підприємствами, корпоративними правами держави.
 З огляду на викладене, конкретні кроки щодо виконання підпункту 2.4.1.2.3 передбачено здійснити протягом 2025 року відповідно до положень Політики державної власності.
 Міністерство економіки, довкілля та сільського господарства України за 1 квартал 2026 року інформує: конкретні заходи щодо виконання підпункту 2.4.1.2.3 передбачено реалізувати у 2026 році відповідно до Політики державної власності та в межах виконання кроку 6.5 Плану України, схваленого розпорядженням Кабінету Міністрів України від 18.03.2024 № 244.
-Разом з цим, з огляду на те, що відповідний проект Закону не було розроблено, а дата завершення виконання вже настала, захід вважається невиконаним.</t>
+Разом з цим, з огляду на те, що відповідний проект Закону не було розроблено, а дата завершення виконання вже настала, захід вважається невиконаним.
+Інформація, надана за ІІ квартал 2026 року, відтворює інформацію, надану за І квартал 2026 року. Відтак наведене не змінює попереднього висновку щодо неможливості констатувати виконання заходу 2.4.1.2.3.</t>
   </si>
   <si>
     <t>2.4.1.3</t>
   </si>
   <si>
     <t>An annual independent audit of public sector entities of strategic importance for the economy and security of the state was introduced; the criteria for mandatory independent audit and the establishment of supervisory boards in public sector entities, including taking into account the level of corruption risks and the level of corruption in the sector, are periodically reviewed</t>
   </si>
   <si>
     <t>2.4.1.3.4</t>
   </si>
   <si>
     <t>Preparing a periodic analytical report (within the 1st quarter of the year in which this report is to be prepared) on the substantiated definition of the criteria for mandatory formation of independent supervisory boards at state-owned enterprises and conducting an independent audit of such enterprises (if the independent audit is not mandated for all state-owned enterprises without exception)</t>
   </si>
   <si>
     <t>01.10.2024</t>
   </si>
   <si>
     <t>31.12.2025</t>
   </si>
   <si>
     <t>З метою проведення аналізу та підготовки періодичного аналітичного звіту щодо обґрунтованого визначення критеріїв для обов’язкового утворення у підприємствах державної форми власності незалежних наглядових рад Мінекономіки було направлено запит на суб’єкти управління об’єктами державної власності та суб’єкти господарювання державного сектору економіки щодо надання інформації про стан утворення наглядових рад на державних унітарних підприємствах та в господарських товариствах, у статутному капіталі яких більше 50 відсотків акцій (часток) належать державі за визначеною формою.
 За результатами проведеного аналізу наданої відповідними суб’єктами інформації Мінекономіки підготовлено аналітичний звіт щодо обґрунтованого визначення критеріїв для обов’язкового утворення у підприємствах державної форми власності незалежних наглядових рад, який 18.06.2025 оприлюднено на вебсайті Мінекономіки за посиланням:
  https://me.gov.ua/Documents/Detail/b48f88c6-c1a4-461f-bbc8-c226f90be401?lang=uk-UA&amp;title=AnalitichniiZvitSchodoObruntovanogoViznachenniaKriteriivDliaOboviazkovogoUtvorenniaUPidprimstvakhDerzhavnoiFormiVlasnostiNezalezhnikhNagliadovikhRad
 Враховуючи те, що звіт був підготовлений у ІІ кварталі, а відповідно до назви заходу, аналітичний мав би бути підготовлений протягом І кварталу року, в якому здійснюється підготовка такого звіту, захід є виконаним невчасно, але повністю.</t>
   </si>
   <si>
     <t>2.4.1.3.5</t>
   </si>
   <si>
     <t>Discussing the report (within the 2nd quarter of the year in which the report was prepared) indicated in subclause 2.4.1.3.4 with the participation of representatives of government agencies, NGOs, international organizations, participants of international technical assistance projects, and the academic community</t>
   </si>
   <si>
     <t>18.06.2025</t>
   </si>
   <si>
     <t>Міністерство економіки, довкілля та сільського господарства України повідомляє.
 З метою проведення обговорення підготовленого на виконання заходу 2.4.1.3.4. аналітичний звіт щодо обґрунтованого визначення критеріїв для обов'язкового утворення у підприємствах державної форми власності незалежних наглядових рад оприлюднено 18.06.2025 на вебсайті Мінекономіки.
 Станом на 30.06.2025 до опублікованого 18.06.2024 на вебсайті Мінекономіки аналітичного звіту щодо обґрунтованого визначення критеріїв для обов’язкового утворення у підприємствах державної форми власності незалежних наглядових рад надано лише відгуки щодо його підтримки та не підтримки. Водночас жодного коментаря по суті звіту не надано.
 Крім того Мінекономіки зазначає, що питання щодо визначення умов, при яких утворення наглядової ради є обов’язковим на підприємствах, у товариствах з контрольною часткою держави, було обговорено з Європейським банком реконструкції та розвитку, Секретаріатом Організації економічного співробітництва та розвитку, Міжнародним валютним фондом, Світовим банком, із залученням консультантів - товариства з обмеженою відповідальністю «Ернст енд Янг», адвокатського об’єднання «Юридична фірма «Василь Кісіль і Партнери», проєкта USAID/UKaid «Реформування Державних Підприємств в Україні» (SOERA), товариства з обмеженою відповідальністю «Делойт Консалтинг Оверсіз Проджектс», а також із заінтересованими органами під час розробки постанови Кабінету Міністрів України від 29.11.2024 № 1369 «Про затвердження Політики державної власності», зокрема пункту 103 вищевказаної постанови.
-Разом з тим, звертаємо увагу, що захід передбачає проведення обговорення саме звіту, підготовленого на виконання заходу 2.4.1.3.4, а не окремих питань, які ним охоплюються, за участю представників органів державної влади, неурядових організацій, міжнародних організацій, проектів міжнародної технічної допомоги, наукової спільноти, що здійснено не було.
-З огляду на те, що а) настала дата завершення виконання заходу; б) обговорення звіту не відбулося, захід 2.4.1.3.5. не виконано.</t>
+Надана Мінекономіки інформація дає підстави вважати, що публічне обговорення аналітичного звіту фактично відбулося (публічне обговорення аналітичного звіту було проведено у формі подання відгуків), зокрема звіт було оприлюднено 18.06.2025, розміщено повідомлення про його обговорення та за результатами обговорення отримано 129 відгуків. Водночас захід 2.4.1.3.5 передбачає проведення обговорення за участю конкретно визначених категорій учасників — представників органів державної влади, неурядових організацій, міжнародних організацій, проєктів міжнародної технічної допомоги та наукової спільноти. Надана інформація не містить відомостей, які б дали змогу підтвердити участь у проведеному обговоренні представників усіх зазначених категорій. Наведена Мінекономіки інформація про окреме обговорення відповідних питань з міжнародними організаціями, консультантами та заінтересованими органами також не підтверджує участі зазначених представників саме в обговоренні аналітичного звіту, як того вимагає захід. Таким чином, проведення публічного обговорення звіту може вважатися підтвердженим, однак виконання заходу в частині забезпечення участі визначеного ним кола представників не підтверджено, що дає підстави оцінити захід як виконаний частково.
+Оскільки аналітичний звіт було оприлюднено 18.06.2025, а за інформацією Мінекономіки процедура його публічного обговорення тривала 30 календарних днів, обговорення було завершено вже у ІІІ кварталі 2025 року, тоді як відповідно до заходу 2.4.1.3.5 його проведення мало відбутися протягом ІІ кварталу 2025 року, у зв’язку з чим захід слід вважати виконаним невчасно.</t>
   </si>
   <si>
     <t>2.4.1.4</t>
   </si>
   <si>
     <t>At all business entities for which the establishment of supervisory boards is mandatory, such boards are empowered to control the implementation of internal anticorruption measures. Supervisory boards are formed in a competitive and transparent manner</t>
   </si>
   <si>
     <t>2.4.1.4.1</t>
   </si>
   <si>
     <t>Drafting and submitting to the Cabinet of Ministers of Ukraine a draft law that:
 1) defines a competitive and transparent procedure for forming supervisory boards of state-owned enterprises;
 2) defines requirements for independent members of supervisory boards of state-owned enterprises;
 3) defines the functional duties of members of supervisory boards of state-owned enterprises;
 4) provides for the need to develop a methodology for defining clear and transparent performance indicators for supervisory boards of state-owned enterprises;
 5) defines an exhaustive list of grounds for termination of the powers of members of supervisory boards at state-owned enterprises, and their liability for improper discharge of their duties.</t>
   </si>
   <si>
     <t>Міністерством економіки повідомлено, що 22.02.2024 Верховною Радою України ухвалено Закон України "Про внесення змін до деяких законодавчих актів України щодо вдосконалення корпоративного управління" № 3587-IX (законопроект, реєстр. № 5593-д) в цілому (Закон набув чинності 08.03.2024).
 Вказаним Законом ч. 2 ст. 11-2 Закону України «Про управління об’єктами державної власності» викладено у редакції, що передбачає, що кандидати на посаду члена наглядової ради державного унітарного підприємства добираються та призначаються в порядку, визначеному Кабінетом Міністрів України. Добір кандидатів на посаду члена наглядової ради здійснюється з дотриманням принципів колективної придатності, різноманітності складу, рівності вимог, професійності, відкритості і прозорості та розпочинається не пізніше ніж за три місяці до закінчення строку повноважень відповідного члена наглядової ради (якщо у зазначений строк не прийнято рішення про продовження строку його повноважень) або не пізніше 10 днів з дня дострокового припинення повноважень.
 Кваліфікаційні вимоги до члена наглядової ради державного унітарного підприємства, господарського товариства, у статутному капіталі якого більше 50 відсотків акцій (часток) належать державі, затверджує Кабінет Міністрів України. Додаткові кваліфікаційні вимоги до незалежного члена наглядової ради державного унітарного підприємства, господарського товариства, у статутному капіталі якого більше 50 відсотків акцій (часток) належать державі, можуть бути визначені статутом, положенням про наглядову раду та/або положенням про принципи формування наглядової ради державного унітарного підприємства, господарського товариства, у статутному капіталі якого більше 50 відсотків акцій (часток) належать державі.
 Крім цього, в ч. 11-3 Закону України «Про управління об’єктами державної власності» оновлені положення щодо того, хто не може бути незалежним членом наглядової ради. А ст. 11-4 вказаного Закону визначено виключну компетенцію наглядових рад державного унітарного підприємства, господарського товариства, у статутному капіталі якого більше 50 відсотків акцій (часток) належать державі.
 Таким чином положення ухваленого Закону № 3587-IX не в повній мірі покривають зміст заходу 2.4.1.4.1. з огляду на таке:
 а) підп. 1 та 2 заходу щодо визначення конкурсної та прозорої процедур формування наглядових рад підприємств державної форми власності, а також вимог до незалежних членів наглядових рад підприємств державної форми власності не передбачено Законі, як це передбачено у Державній антикорупційній програмі. Натомість Законом передбачено, що ці процедури та вимоги здійснюються у порядку, визначеному Кабінетом Міністрів України;
 б) щодо підп. 3 та 4 заходу, то ухваленим Законом визначено лише те, хто не може бути незалежним членом наглядової ради та вцілому компетенція наглядових рад.
 Також ухвалений Закон передбачає вичерпний перелік підстав для дострокового припинення повноважень членів наглядових рад підприємств державної форми власності, їх відповідальності за неналежне виконання своїх обов’язків.
-Таким чином, ухвалений Закон забезпечує лише часткове врегулювання питань, щодо яких виконавцем заходу мав би бути розроблений законопроект.</t>
+Таким чином, ухвалений Закон забезпечує лише часткове врегулювання питань, щодо яких виконавцем заходу мав би бути розроблений законопроект.
+Інформація станом на 2 квартал 2026 року: 
+Прийнято постанову КМУ від 10.01.2025 № 12. 
+Урядом з метою удосконалення процедури відбору і призначення членів наглядових рад суб’єктів господарювання державного сектору економіки прийнято постанову Кабінету Міністрів України від 31.12.2025 № 1804, якою, зокрема:
+1. викладено в новій редакції порядок проведення конкурсного відбору кандидатів на посаду незалежного члена наглядової ради державного унітарного підприємства, господарського товариства, у статутному капіталі якого більше 50 відсотків акцій (часток) належать державі та їх призначення
+2. викладено в новій редакції порядок визначення та затвердження кандидатур представників держави, які призначаються до наглядових рад державних унітарних підприємств, і тих, які обираються до наглядових рад господарських товариств, у статутному капіталі яких більше 50 відсотків акцій (часток) належать державі
+3. затверджено кваліфікаційні вимоги до члена наглядової ради державного унітарного підприємства, господарського товариства, у статутному капіталі якого більше 50 відсотків акцій (часток) належать державі.
+Прийнято наказ Мінекономіки від 30.04.2026 № 5484 “Про затвердження Методичних рекомендацій щодо організації системи внутрішнього контролю на державних унітарних підприємствах та в господарських товариствах, у статутному капіталі яких більше 50 відсотків акцій (часток) належать державі”.
+Таким чином, інформація за ІІ квартал 2026 року свідчить про те, що і надалі врегулювалися окремі питання заходу 2.4.1.4.1. Зокрема, постановою КМУ від 31.12.2025 № 1804 оновлено порядок конкурсного відбору кандидатів на посаду незалежного члена наглядової ради, визначення кандидатур представників держави та затверджено кваліфікаційні вимоги до членів наглядових рад. Отже, питання, визначені підпунктами 1 і 2 заходу, додатково врегульовано на підзаконному рівні.
+Водночас зазначене не дає підстав вважати захід виконаним повністю, оскільки ДАП прямо передбачає розроблення та подання Кабінетові Міністрів України проекту закону, яким мають бути визначені передбачені заходом питання. Прийняття підзаконних актів не є тотожним установленому ДАП результату, а тому під час моніторингу виконання заходу не може бути зараховане як заміна передбаченого ДАП результату. Врахування таких актів як повного виконання заходу фактично означало б зміну визначеного ДАП результату без внесення відповідних змін до самого заходу.</t>
   </si>
   <si>
     <t>2.4.1.4.2</t>
   </si>
   <si>
     <t>Forming supervisory boards at state-owned enterprises for which the creation of supervisory boards is mandated</t>
   </si>
   <si>
     <t>01.01.2024</t>
   </si>
   <si>
     <t>State authorities — subjects of management of state-owned objects</t>
   </si>
   <si>
     <t>Supervisory board have been formed.</t>
   </si>
   <si>
     <t>Відповідно до Аналітичного звіту щодо обґрунтованого визначення критеріїв для обов’язкового утворення у підприємствах державної форми власності незалежних наглядових рад, підготовленого Мінекономікою на виконання заходу 2.4.1.3.4 "Станом на 01.01.2025 у підпорядкуванні суб’єктів управління перебувало 2 916 суб’єктів господарювання державного сектору економіки (далі – суб’єкти господарювання), в тому числі 2 571 державних підприємства та 345 господарських товариств з державною часткою у статутному капіталі більше 50,0 відсотків.
 У 21 з 89 (23,6 % від загальної кількості великих) суб’єкта господарювання, що віднесені до категорії великих підприємств, утворено наглядову раду, до них віднесено ключові компанії державного сектору (перебувають в управлінні Кабінету Міністрів України, Мінекономіки, Міненерго, Міноборони, Держкомтелерадіо, Держлісагентство, ДКА, АТ «УОП»), а саме: ПрАТ «Укргідроенерго», АТ «Укренергомашини», АТ «Укрзалізниця», НАК «Нафтогаз України», АТ «НАЕК «Енергоатом», Поліграфкомбінат «Україна», ТОВ «Оператор ГТС України», НЕК «УКРЕНЕРГО», ПрАТ «Українське Дунайське Пароплавство», АТ «Укрпошта», ДП «Агенція оборонних закупівель», ПрАТ «Запоріжтрансформатор», АТ «Мотор Січ», ТОВ «Кременчуцька ТЕЦ», АТ «АвтоКрАЗ», АТ «Національна суспільна телерадіокомпанія України», ДП «Ліси України», АТ «Хартрон», АТ «Компанія авіаційного та ракетно-технічного машинобудування»; АТ «Українські розподільні мережі», АТ «Укртатнафта».»
 Щодо інших підприємств державної форми власності, для яких створення наглядових рад є обов’язковим, інформація не була надана.
 У межах інформування за 4 квартал 2025 року повідомляється наступне.
 Відповідно до заходу 2.4.1.4.2 суб’єкти управління об’єктами державної власності, зокрема центральні органи виконавчої влади, інші державні органи, обласні військові адміністрації, а також інші уповноважені органи управління корпоративними правами держави, на виконання запиту Національного агентства з питань запобігання корупції інформували НАЗК про наявність підприємств державної форми власності у сфері їх управління, відповідність таких підприємств критеріям обов’язкового утворення наглядових рад та стан їх фактичного формування. За результатами аналізу наданої інформації встановлено, що наглядові ради сформовані лише на частині підприємств, тоді як щодо окремих підприємств, які відповідають критеріям обов’язковості, наглядові ради не створені, перебувають на стадії формування або потребують актуалізації складу.
-З огляду на те, що а) надані відомості підтверджують створення (формування) наглядових рад лише на частині підприємств державної форми власності, для яких їх утворення є обов’язковим; б) є наявність випадків, коли підприємства відповідають критеріям обов’язковості створення наглядових рад, однак такі наглядові ради станом на дату надання інформації не сформовані; в) подані матеріали свідчать про проведення ідентифікації підприємств та інформування НАЗК, проте не підтверджують досягнення показника виконання заходу в частині формування наглядових рад на всіх підприємствах, де їх створення є обов’язковим, захід 2.4.1.4.2 є таким, що виконано частково.</t>
+З огляду на те, що а) надані відомості підтверджують створення (формування) наглядових рад лише на частині підприємств державної форми власності, для яких їх утворення є обов’язковим; б) є наявність випадків, коли підприємства відповідають критеріям обов’язковості створення наглядових рад, однак такі наглядові ради станом на дату надання інформації не сформовані; в) подані матеріали свідчать про проведення ідентифікації підприємств та інформування НАЗК, проте не підтверджують досягнення показника виконання заходу в частині формування наглядових рад на всіх підприємствах, де їх створення є обов’язковим, захід 2.4.1.4.2 є таким, що виконано частково.
+У межах інформування за 2 квартал 2026 року Міністерством енергетики України у додатку до листа від 14.07.2026 №26/1.3-13-14944 повідомлено наступне:
+«Наглядові ради сформовано в АТ «Оператор ринку», АТ «Українські розподільні мережі», АТ «Харківський науково-дослідний та проектно-конструкторський інститут «Енергопроект», ТОВ «Оператор ГТС України», НЕК «Укренерго».
+Оновленню складу підлягають наглядові ради АТ «Оператор ринку», АТ «Українські розподільні мережі», ТОВ «Оператор ГТС України», НЕК «Укренерго» відповідно до розпорядження Кабінету Міністрів України від 17.11.2025 № 1258-р «Про затвердження плану заходів щодо оновлення складу наглядових рад та виконавчих органів суб'єктів господарювання паливно-енергетичного комплексу» та постанови Кабінету Міністрів України від 03.12.2025 № 1596 «Питання управління деякими суб'єктами господарювання».
+Листом від 12.03.2026 № 4202-09/24565-03 Мінекономіки повідомило Міненерго, що за результатами відбору Комісією з відбору членів наглядових рад суб'єктів господарювання затверджено перелік переможців відбору на посаду незалежного члена наглядової ради та представників держави, які обираються (призначаються) до складу наглядової ради суб'єктів господарювання паливно-енергетичного комплексу, які визначені планом заходів щодо оновлення складу наглядових рад деяких суб'єктів господарювання, затвердженим розпорядженням Кабінету Міністрів України від 17.11.2025 № 1258, який Комісія рекомендує суб'єкту управління суб'єкта господарювання на посаду члена наглядової ради та надала такий перелік.
+Наказом Міненерго від 26.03.2026 № 163 «Про деякі питання Акціонерного товариства «Українські розподільні мережі» обрано Наглядову раду АТ «Українські розподільні мережі» та затверджено умови цивільно-правових договорів з членами Наглядової ради.
+Наказом Міненерго від 15.05.2026 № 255 «Про деякі питання Наглядової ради Приватного акціонерного товариства «Національна енергетична компанія «Укренерго» затверджено склад Наглядової ради НЕК «Укренерго». Таким чином, Наглядова рада НЕК «Укренерго» сформована у повному складі.
+Наказом Міненерго від 03.07.2026 № 325 затверджено склад Наглядової ради ТОВ «Оператор ГТС України». Таким чином, Наглядова рада ТОВ «Оператор ГТС України» сформована у повному складі».
+У межах інформування за 2 квартал 2026 року ситуація щодо формування наглядових рад на окремих підприємствах державної форми власності покращилася. Зокрема, Міненерго повідомлено про сформованість ряду наглядових рад. При цьому щодо окремих підприємств здійснювалися заходи з оновлення складу наглядових рад. 
+Водночас надана інформація не підтверджує формування наглядових рад на всіх підприємствах державної форми власності, для яких їх утворення є обов’язковим. Зокрема, у наданій раніше інформації за результатами ідентифікації таких підприємств встановлено наявність суб’єктів, у яких наглядові ради не створені, перебувають на стадії формування або потребують актуалізації складу, а інформації, яка б підтверджувала усунення зазначених випадків щодо всіх таких підприємств, не надано.
+З огляду на те, що показником виконання заходу визначено саме «наглядові ради сформовано», а надані матеріали підтверджують формування наглядових рад лише на частині підприємств та не дають підстав стверджувати про їх формування на всіх підприємствах, для яких таке утворення є обов’язковим, захід 2.4.1.4.2 доцільно оцінити як такий, що виконано частково.</t>
   </si>
   <si>
     <t>2.4.1.5</t>
   </si>
   <si>
     <t>Corporate governance standards have been introduced at public sector entities that are of strategic importance for the national economy and security or have the highest level of corruption risks, or are among the most important business entities in the defense industry (in particular, the right to terminate the contract with managers who violate anticorruption legislation or rules of ethical conduct has been established)</t>
   </si>
   <si>
     <t>2.4.1.5.1</t>
   </si>
   <si>
     <t>Preparing an analytical report on the strategic assessment of corruption risks in the operations of a state-owned enterprise and identification of enterprises with the highest levels of corruption risks</t>
   </si>
   <si>
     <t>30.04.2023</t>
   </si>
   <si>
     <t>National Agency on Corruption Prevention</t>
   </si>
   <si>
     <t>The National Agency on Corruption Prevention developed the draft of the Indicators for the Analysis of State-Owned Enterprises with the Highest Level of Corruption Risks (hereinafter - the Indicators), which were being published from August 9 to 25, 2023 on the official website of the National Agency on Corruption Prevention for public discussion and receiving proposals (https://nazk .gov.ua/uk/novyny/nazk-zaproshuye-ekspertiv-doluchytysya-do-rozbudovy-dobrochesnosti-v-upravlinni-derzhpidpryyemstvamy/).
 It is assumed that the Indicators will become the basis for the central executive authority, which ensures the formation and implementation of state policy in the field of management of state-owned objects, other government agencies that manage state-owned enterprises when determining the list of enterprises where corporate governance standards should be implemented as a matter of priority, taking into account, among other things, the list of state-owned enterprises of strategic importance for the nation’s economy and security or enterprises that are the most critical business entities in the defense industry.
 Taking into account, in particular, the proposals submitted to the Indicators during the public discussion, the National Agency on Corruption Prevention prepared the Analytical Report on the Strategic Assessment of Corruption Risks in the Activities of State-Owned Enterprises and the Identification of Enterprises with the Highest Level of Corruption Risks (Analytical Report), which was published on September 1, 2023 on the official website of the National Agency on Corruption Prevention.</t>
   </si>
   <si>
@@ -440,127 +475,146 @@
   <si>
     <t>On September 6, 2023, the National Agency organized and held a public discussion of the Analytical Report on the Strategic Assessment of Corruption Risks in the Activities of State-Owned Enterprises and the Identification of Enterprises with the Highest Level of Corruption Risks, which took place with the participation of representatives of government agencies, non-governmental and international organizations, international technical assistance projects, academic community.
 Representatives of the Ministry of Economy of Ukraine, the Ministry of Defense of Ukraine, the Ministry of Strategic Industries of Ukraine, the State Property Fund of Ukraine, the Antimonopoly Committee of Ukraine, the State Audit Service of Ukraine, representatives of the Non-Governmental Organization "StateWatch" and Taras Shevchenko National University of Kyiv took part in the discussion.</t>
   </si>
   <si>
     <t>2.4.1.5.3</t>
   </si>
   <si>
     <t>Preparing an analytical report outlining the list of state-owned enterprises of strategic importance for the nation’s economy and security or those with the highest level of corruption risks or enterprises that are the most critical business entities in the defense industry</t>
   </si>
   <si>
     <t>01.07.2023</t>
   </si>
   <si>
     <t>Міністерство економіки, довкілля та сільського господарства України не повідомило про підготовлений аналітичний звіт.
 Натомість Мінекономіки повідомляє, що за поданням Мінекономіки Урядом прийнято постанову від 16.02.2024 № 179, якою актуалізовано перелік об’єктів державної власності, що мають стратегічне значення для економіки і безпеки держави, затверджений постановою Кабінету Міністрів України від 04.03.2015 № 83 (далі – Перелік).
 До Переліку включено 291 ключовий суб’єкт господарювання, зокрема 77 — у сфері оборони. Подальший перегляд Переліку з метою його актуалізації має здійснюватися щорічно відповідно до пункту 2 постанови КМУ від 04.03.2015 № 83.
 Поряд із цим, Урядом прийнято постанову від 29.11.2024 № 1369, якою затверджено Політику державної власності та доручено Мінекономіки до 31.12.2024 забезпечити здійснення розподілу (сортування) державних унітарних підприємств, господарських товариств, у статутному капіталі яких більше 50 % акцій (часток) належать державі (крім банків), за категоріями, передбаченими Політикою державної власності.
 За результатами здійснення зазначеного розподілу на засіданні Уряду 27.12.2024 (розділ 6 протоколу № 135 засідання КМУ від 27.12.2024) схвалено підготовлений Мінекономіки за пропозиціями центральних органів виконавчої влади відповідно до Плану України розподіл (сортування) державних унітарних підприємств, господарських товариств, у статутних капіталах яких є корпоративні права держави, за категоріями, передбаченими Політикою державної власності, за такими переліками, зокрема:
 - суб’єкти господарювання держсектору економіки, які залишаються у державній власності, у тому числі ті, що не підлягають приватизації відповідно до Закону України «Про приватизацію державного і комунального майна»;
 - суб’єкти господарювання держсектору економіки, необхідні для забезпечення обороноздатності держави, які залишаються в державній власності на період дії правового режиму воєнного стану, приватизація яких може бути проведена після його припинення або скасування.
 При цьому, на засіданні Уряду 29.11.2024 (пункт 6 розділу 2 протоколу № 122 засідання КМУ від 29.11.2024) відповідно до кроків Плану України визначено:
 - перелік ключових державних підприємств, товариств, об’єднань;
 - перелік державних підприємств та товариств, у яких до ІІ кварталу 2026 р. повинні бути утворені наглядові ради, більшість членів яких є незалежними;
 - перелік підприємств, які до кінця ІІІ кварталу 2026 р. матимуть організаційно-правову форму АТ або ТОВ.
-Водночас захід Державної антикорупційної програми передбачає підготовку та оприлюднення аналітичного звіту (див. показник виконання заходу), з огляду на що констатувати виконання цього заходу неможливо.</t>
+Інформація, надана Мінекономіки станом на 2 квартал 2026 року:
+За поданням Мінекономіки Урядом прийнято постанови від 16.02.2024 № 179 та від 12.03.2026 № 330, якими актуалізовано перелік об’єктів державної власності, що мають стратегічне значення для економіки і безпеки держави, затверджений постановою КМУ від 04.03.2015 № 83 (далі – Перелік).
+До Переліку включено 295 ключових суб’єктів господарювання державного сектору економіки, у тому числі 77 підприємств, що здійснюють діяльність у сфері оборони.
+Водночас захід Державної антикорупційної програми передбачає підготовку та оприлюднення аналітичного звіту (див. показник виконання заходу), з огляду на що констатувати виконання цього заходу неможливо. Надана Мінекономіки інформація стосується актуалізації Переліку об’єктів державної власності, що мають стратегічне значення для економіки і безпеки держави, затвердженого постановою Кабінету Міністрів України від 04.03.2015 № 83, зокрема постановою КМУ від 12.03.2026 № 330, а також розподілу суб’єктів господарювання державного сектору економіки за категоріями відповідно до Політики державної власності. Водночас зазначені результати не є тотожними з показником виконання зазначеного заходу (підготовка та оприлюдненню аналітичного звіту), а їх зарахування як виконання заходу фактично означало б підміну визначеного ДАП заходу іншим змістом. Отже, підстав для констатування виконання заходу немає.</t>
   </si>
   <si>
     <t>2.4.1.5.4</t>
   </si>
   <si>
     <t>Discussing the report indicated in subclause 2.4.1.5.3 with the participation of representatives of government agencies, NGOs, international organizations, participants of international technical assistance projects, and the academic community</t>
   </si>
   <si>
     <t>Міністерство економіки, довкілля та сільського господарства України інформує.
 За поданням Мінекономіки Урядом прийнято постанову від 16.02.2024 № 179, якою актуалізовано перелік об’єктів державної власності, що мають стратегічне значення для економіки і безпеки держави, затверджений постановою КМУ від 04.03.2015 № 83 (далі – Перелік).
 На сьогодні до Переліку включено 291 ключовий суб’єкт господарювання державного сектору економіки, у тому числі 77 підприємств, що здійснюють діяльність у сфері оборони.
 Подальший перегляд Переліку з метою його актуалізації має здійснюватися щорічно відповідно до пункту 2 постанови КМУ від 04.03.2015 № 83.
 Поряд із цим, Урядом прийнято постанову від 29.11.2024 № 1369, якою затверджено Політику державної власності та, зокрема, доручено Мінекономіки за поданням суб’єктів управління об’єктами державної власності до 31.12.2024 забезпечити здійснення розподілу (сортування) державних підприємств, господарських товариств, у статутному капіталі яких більше 50 % акцій (часток) належать державі (крім банків), за категоріями, передбаченими Політикою державної власності.
 За результатами здійснення розподілу на засіданні Уряду 27.12.2024 (розділ 6 протоколу № 135 засідання КМУ від 27.12.2024) схвалено підготовлений Мінекономіки за пропозиціями центральних органів виконавчої влади відповідно до Плану України розподіл (сортування) державних унітарних підприємств, господарських товариств, у статутних капіталах яких є корпоративні права держави, за категоріями, передбаченими Політикою державної власності, за такими переліками, зокрема:
 - суб’єкти господарювання держсектору економіки, які залишаються у державній власності, у тому числі ті, що не підлягають приватизації відповідно до Закону України «Про приватизацію державного і комунального майна»;
 - суб’єкти господарювання держсектору економіки, необхідні для забезпечення обороноздатності держави, які залишаються в державній власності на період дії правового режиму воєнного стану, приватизація яких може бути проведена після його припинення або скасування.
 При цьому, на засіданні Уряду 29.11.2024 (пункт 6 розділу 2 протоколу № 122 засідання КМУ від 29.11.2024) відповідно до кроків Плану України визначено:
 - перелік ключових державних підприємств, товариств, об’єднань;
 - перелік державних підприємств та товариств, у яких до ІІ кварталу 2026 р. повинні бути утворені наглядові ради, більшість членів яких є незалежними;
 - перелік підприємств, які до кінця ІІІ кварталу 2026 р. матимуть організаційно-правову форму АТ або ТОВ.
+Інформація, надана Мінекономіки станом на 2 квартал 2026 року:
+За поданням Мінекономіки Урядом прийнято постанови від 16.02.2024 № 179 та від 12.03.2026 № 330, якими актуалізовано перелік об’єктів державної власності, що мають стратегічне значення для економіки і безпеки держави, затверджений постановою КМУ від 04.03.2015 № 83 (далі – Перелік).
+До Переліку включено 295 ключових суб’єктів господарювання державного сектору економіки, у тому числі 77 підприємств, що здійснюють діяльність у сфері оборони.
 Водночас з огляду на невиконання заходу 2.4.1.5.3, зважаючи на взаємозв'язок останнього із цим заходом, констатувати виконання цього заходу неможливо.</t>
   </si>
   <si>
     <t>2.4.1.5.5</t>
   </si>
   <si>
     <t>Drafting and submitting to the Cabinet of Ministers of Ukraine the draft action plan to align the corporate governance system of business entities identified following the activities indicated in subclauses 2.4.1.5.1—2.4.1.5.4 with corporate governance standards of the Organization for Economic Cooperation and Development (hereinafter “the OECD”), which provides for, inter alia, the competitive selection of managers, heads of executive authorities, and members of supervisory boards of entities in the public sector of the economy, which has been suspended due to the institution of martial law, for the period beginning with 2023</t>
   </si>
   <si>
     <t>30.06.2025</t>
   </si>
   <si>
     <t>The action plan has been approved by the Cabinet of Ministers of Ukraine.</t>
   </si>
   <si>
     <t>У ході проведення моніторингу не було надано інформації, яка б надала змогу констатувати початок виконання цього заходу, у зв'язку з чим, з огляду на настання дати його завершення, захід слід вважати невиконаним.
-Водночас Мінекономіки поінформувало, що пунктом 1.19 Плану організації підготовки проектів актів та виконання інших завдань, необхідних для реалізації Закону України від 22.02.2024 № 3587 «Про внесення змін до деяких законодавчих актів України щодо вдосконалення корпоративного управління», Мінекономіки, міністерствами, іншими центральними органами виконавчої влади разом з НКЦПФР відповідно до підпункту 2 пункту 8 розділу II «Прикінцеві та перехідні положення» Закону встановлено завдання протягом трьох років з дня набрання чинності Законом вжити необхідних заходів щодо розробки плану дій стосовно подальшого втілення реформи корпоративного управління юридичних осіб, акціонером (засновником, учасником) яких є держава, та про результати щокварталу до 08.03.2027 інформувати Кабінет Міністрів України.</t>
+Водночас Мінекономіки поінформувало, що пунктом 1.19 Плану організації підготовки проектів актів та виконання інших завдань, необхідних для реалізації Закону України від 22.02.2024 № 3587 «Про внесення змін до деяких законодавчих актів України щодо вдосконалення корпоративного управління», Мінекономіки, міністерствами, іншими центральними органами виконавчої влади разом з НКЦПФР відповідно до підпункту 2 пункту 8 розділу II «Прикінцеві та перехідні положення» Закону встановлено завдання протягом трьох років з дня набрання чинності Законом вжити необхідних заходів щодо розробки плану дій стосовно подальшого втілення реформи корпоративного управління юридичних осіб, акціонером (засновником, учасником) яких є держава, та про результати щокварталу до 08.03.2027 інформувати Кабінет Міністрів України
+Інформація за 2 квартал 2026 року: 
+Мінекономіки здійснено заходи щодо приведення системи корпоративного управління у суб’єктах господарювання у відповідність із стандартами корпоративного управління ОЕСР, а саме:
+- Приєднання до рекомендації Ради ОЕСР щодо керівних принципів у сфері боротьби з корупцією та доброчесності на підприємствах державного сектору.
+Відповідно до розпорядження Уряду від 17.12.2025 № 1436 схвалено проект листа Уряду України до ОЕСР про запит стосовно приєднання до Рекомендації Ради ОЕСР щодо керівних принципів у сфері боротьби з корупцією та доброчесності на підприємствах державного сектору.
+- 01.04.2026 під участі у 46-му засіданні Робочої групи з питань державної власності та практик приватизації ОЕСР отримано лист про приєднання до зазначених Керівних принципів ОЕСР щодо корпоративного врядування на підприємствах державної форми власності.
+- Мінекономіки 23.05.2026 направлено на розгляд Уряду пропозиції щодо приєднання до Рекомендації Ради ОЕСР щодо принципів корпоративного управління.
+Урядом з метою удосконалення процедури відбору і призначення членів наглядових рад суб’єктів господарювання державного сектору економіки прийнято постанову Кабінету Міністрів України від 31.12.2025 № 1804.
+Урядом прийнято постанову від 05.02.2026 №139 “Про внесення змін до постанов Кабінету Міністрів України від 10.03.2017 № 142 і від 31.05.2022 № 643”, постанову від 20.05.2026 № 652 “Про внесення зміни до пункту 2 постанови Кабінету Міністрів України від 31 травня 2022 р. № 643”.
+Відповідно до підпункту “г” пункту 18 частини другої статті 5 Закону України від 22.02.2024 № 3587-IX Мінекономіки розроблено проєкт постанови “Деякі питання конкурсного відбору керівників державних унітарних підприємств, голів виконавчих органів господарських товариств, у статутному капіталі яких більше 50 відсотків акцій (часток) належать державі”, а також визнати такою, що втратила чинність постанову Кабінету Міністрів України від 03.09.2008 № 777.
+У І півріччі 2026 року за участі комітету з призначення членів наглядових рад особливо важливих для економіки підприємств, товариств забезпечено формування та оновлення складу НР особливо важливих для економіки суб'єктів господарювання державного сектору економіки, зокрема: АТ НАЕК Енергоатом, НАК Нафтогаз України, ТОВ Оператор ГТС України, НЕК Укренерго, ДП Ліси України, АТ Укрзалізниця.
+Надана за ІІ квартал 2026 року інформація свідчить про здійснення Мінекономіки окремих заходів у сфері вдосконалення корпоративного управління. Водночас інформації про розроблення та подання Кабінетові Міністрів України проекту плану заходів, а також його затвердження Кабінетом Міністрів України не надано. З огляду на визначений показник виконання заходу («план заходів затверджено Кабінетом Міністрів України») наведені дії не можуть бути зараховані як виконання заходу, оскільки не забезпечують досягнення визначеного ДАП результату. При цьому зміст та визначений ДАП результат заходу не можуть бути підмінені іншими результатами або окремими заходами, оскільки це не відповідатиме встановленому змісту заходу та його показнику виконання. Отже, захід залишається невиконаним.</t>
   </si>
   <si>
     <t>2.4.1.5.6</t>
   </si>
   <si>
     <t>Preparing the annual report (within the 1st quarter of the year) on the progress made in implementing the action plan to align the corporate governance system of specific business entities with corporate governance standards of the OECD (including for the period of 2021 and 2022), which should include recommendations on revising the aforementioned action plan (if needed)Preparing the annual report (within the 1st quarter of the year) on the progress made in implementing the action plan to align the corporate governance system of specific business entities with corporate governance standards of the OECD (including for the period of 2021 and 2022), which should include recommendations on revising the aforementioned action plan (if needed)</t>
   </si>
   <si>
     <t>The report has been prepared and made public.</t>
   </si>
   <si>
     <t>У ході проведення моніторингу не було надано інформації, яка б надала змогу констатувати початок виконання цього заходу.
 Водночас Мінекономіки поінформувало, що пунктом 1.19 Плану організації підготовки проектів актів та виконання інших завдань, необхідних для реалізації Закону України від 22.02.2024 № 3587 «Про внесення змін до деяких законодавчих актів України щодо вдосконалення корпоративного управління», Мінекономіки, міністерствами, іншими центральними органами виконавчої влади разом з НКЦПФР відповідно до підпункту 2 пункту 8 розділу II «Прикінцеві та перехідні положення» Закону встановлено завдання протягом трьох років з дня набрання чинності Законом вжити необхідних заходів щодо розробки плану дій стосовно подальшого втілення реформи корпоративного управління юридичних осіб, акціонером (засновником, учасником) яких є держава, та про результати щокварталу до 08.03.2027 інформувати Кабінет Міністрів України.
+За результатами моніторингу станом на II квартал 2026 року головним виконавцем не надано нової інформації, яка б свідчила про зміну стану виконання заходу.
 З огляду на те, що а) настала дата завершення виконання заходу; б) звіт не підготовлено та не оприлюднено, захід 2.4.1.5.6. не виконано.</t>
   </si>
   <si>
     <t>2.4.1.5.7</t>
   </si>
   <si>
     <t>Preparing the legal framework that would provide for the possibility of early termination of contracts with managers exercising the powers of a one-person executive body, or with members of a collective executive body of state-owned enterprises of strategic importance for the nation’s economy and security or those with the highest level of corruption risks or enterprises that are the most critical business entities in the defense industry, if such individuals have committed gross violations of the requirements of anticorruption legislation or the code of ethics</t>
   </si>
   <si>
     <t>The legal framework has been prepared.</t>
   </si>
   <si>
     <t>Мінекономіки повідомило про розробку проекту постанови Кабінету Міністрів України “Про внесення змін до постанови Кабінету Міністрів України від 2 серпня 1995 р. № 597” (далі – проект постанови), яким передбачається викласти у новій редакції Типову форму контракту з керівником державного унітарного підприємства.
 Узгоджений проект постанови подано в установленому порядку на розгляд Уряду листом від 05.02.2024 № 3211-03/9199-01.
 Типовою формою контракту, яку пропонується затвердити проектом постанови, передбачається віднести до зобов’язань керівника державного унітарного підприємства, зокрема:
 - забезпечувати регулярну, але не рідше ніж один раз на два роки, оцінку корупційних ризиків у діяльності підприємства;
 - забезпечувати розробку та вжиття передбачених законодавством та антикорупційною програмою підприємства заходів для запобігання і протидії корупції у діяльності юридичної особи;
 - впроваджувати стандарти запобігання корупції у діяльності підприємства та забезпечувати гарантії незалежності антикорупційного уповноваженого.
 При цьому Типовою формою контракту передбачається, що орган управління звільняє Керівника у разі закінчення строку дії контракту або достроково за ініціативою Керівника, а також у випадку порушень законодавства та умов цього контракту.
 Контракт може бути припинений у встановленому законодавством порядку до закінчення строку його дії, а Керівник може бути звільнений з посади у разі прийняття органом управління, у тому числі за пропозицією місцевого органу державної виконавчої влади, рішення про припинення його повноважень у разі, зокрема, одноразового грубого порушення Керівником законодавства, невиконання, неналежного виконання обов'язків, передбачених цим контрактом, що призвело до негативних наслідків для підприємства; вчинення корупційного правопорушення або правопорушення, пов’язаного з корупцією.
 За результатами розгляду проекту постанови на засіданні Урядового комітету з питань економічної, фінансової і правової політики, паливно-енергетичного комплексу, стратегічних галузей промисловості та правоохоронної діяльності 28.03.2024 Мінекономіки встановлено завдання опрацювати питання законодавчого врегулювання повноважень щодо затвердження типової форми контракту з керівником державного унітарного підприємства та за результатами подати Кабінетові Міністрів відповідні пропозиції.
 На виконання зазначеного рішення Мінекономіки розробило проект Закону України “Про внесення зміни до статті 5 Закону України “Про управління об’єктами державної власності” (далі – проект Закону), яким пропонується шляхом доповнення частини другої статті 5 Закону України “Про управління об’єктами державної власності” встановити, що здійснюючи управління об’єктами державної власності, Кабінет Міністрів України затверджує типову форму контракту з керівником державного унітарного підприємства.
 Проект Закону погоджено без зауважень заінтересованими органами (Мін’юстом, Мінфіном, Мінцифри та Фондом державного майна) і в установленому порядку подано на розгляд Кабінету Міністрів України листом Мінекономіки від 10.06.2024 № 3211-03/42270-01.
 Проект Закону схвалено Кабінетом Міністрів України та подано до Верховної Ради України (зареєстровано у Верховній Раді України 19.08.2024, реєстр. № 11494). Разом з тим, 17.07.2025 зазначений проект Закону був відкликаний та знятий з розгляду ВРУ.
 Натомість, 28.08.2025 введено в дію Закон України «Про особливості регулювання діяльності юридичних осіб окремих організаційно-правових форм у перехідний період та об’єднань юридичних осіб», яким передбачено припинення «підприємств» та їх перетворення у господарські товариства.
-Водночас, з огляду на розроблений проект постанови та закону, відповідні зміни стосуються саме контракту з керівниками державних унітарних підприємств. Натомість зміст заходу 2.4.1.5.7 передбачає підготовку правової основи для забезпечення можливості дострокового розірвання контрактів з керівниками, що здійснюють повноваження виконавчого органу одноособово, або членами колегіального виконавчого органу, підприємств державної форми власності, які мають стратегічне значення для економіки і безпеки держави або найвищий рівень корупційних ризиків, або належать до найбільш важливих суб’єктів господарювання оборонно-промислового комплексу у разі грубих порушень вимог антикорупційного законодавства або правил етики такими особами. Тобто змістом заходу охоплюються не лише керівники державних унітарних підприємств, але й господарських товариств, у статутному капіталі яких наявна частка держави.</t>
+Водночас, з огляду на розроблений проект постанови та закону, відповідні зміни стосуються саме контракту з керівниками державних унітарних підприємств. Натомість зміст заходу 2.4.1.5.7 передбачає підготовку правової основи для забезпечення можливості дострокового розірвання контрактів з керівниками, що здійснюють повноваження виконавчого органу одноособово, або членами колегіального виконавчого органу, підприємств державної форми власності, які мають стратегічне значення для економіки і безпеки держави або найвищий рівень корупційних ризиків, або належать до найбільш важливих суб’єктів господарювання оборонно-промислового комплексу у разі грубих порушень вимог антикорупційного законодавства або правил етики такими особами. Тобто змістом заходу охоплюються не лише керівники державних унітарних підприємств, але й господарських товариств, у статутному капіталі яких наявна частка держави.
+Інформація за 2 квартал 2026 року не містить нових відомостей щодо стану виконання заходу.</t>
   </si>
   <si>
     <t>2.4.1.6</t>
   </si>
   <si>
     <t>A system of internal control and risk management has been introduced at public sector entities</t>
   </si>
   <si>
     <t>2.4.1.6.1</t>
   </si>
   <si>
     <t>Drafting and submitting to the Cabinet of Ministers of Ukraine a draft law proposing to:
 1) define the requirements for the implementation of an internal control system at state-owned enterprises, which includes the functions of compliance, risk management, and internal audit (“three lines of defense” model);
 2) balance the internal control system with the implementation of anticorruption programs, including corruption risk management;
 3) define the powers of the supervisory board to exercise control over the functioning of the internal control system (at enterprises where audit committees have been formed pursuant to the Law of Ukraine On Audit of Financial Statements and Audit Practice), which includes implementing internal anticorruption measures</t>
   </si>
   <si>
     <t>22.02.2024 Верховною Радою України ухвалено Закон України "Про внесення змін до деяких законодавчих актів України щодо вдосконалення корпоративного управління" № 3587-IX (законопроект із реєстр. № 5593-д) в цілому (Закон набув чинності 08.03.2024).
 Вказаним Законом доповнено ст. 11-2 Закону України «Про управління об’єктами державної власності» новою частиною 9, якою передбачено, що державне унітарне підприємство, господарське товариство, у статутному капіталі якого більше 50 відсотків акцій (часток) належать державі, повинно створити комплексну, адекватну та ефективну систему внутрішнього контролю, яка включає функції комплаєнсу, управління ризиками та внутрішнього аудиту, з урахуванням особливостей свого виду діяльності, характеру та обсягів операцій, що здійснюються у ході провадження такої діяльності, та ризиків, властивих такій діяльності.
 Контроль за функціонуванням системи внутрішнього контролю здійснює наглядова рада.
 При цьому, зазначеним Законом України від 22.02.2024 № 3587-IX передбачено затвердження Кабінетом Міністрів України Політики державної власності, яка визначатиме, серед іншого, принципи організації управління державним майном та діяльністю державних унітарних підприємств, господарських товариств, у статутному капіталі яких більше 50 відсотків акцій (часток) належать державі, у тому числі розподіл функцій власника, регулятора та органу, що визначає політику щодо підприємств державного сектору економіки, розподіл повноважень між уповноваженим органом управління та органами державного підприємства, господарського товариства, у статутному капіталі якого більше 50 відсотків акцій (часток) належать державі.
 На виконання зазначеного Урядом прийнято постанову від 29 11.2024 № 1369, якою затверджено Політику державної власності, яка деталізує вимоги до систем внутрішнього контролю. Зокрема, передбачено:
 - створення підприємствами та товариствами з державною часткою систем внутрішнього контролю, що охоплює комплаєнс, управління ризиками, внутрішній аудит, запобігання та врегулювання конфлікту інтересів, антикорупційні заходи та систему повідомлень про порушення. Підхід до впровадження систем — ризик-орієнтований;
 - наглядова рада або вищий орган управління (якщо наглядова рада не передбачена) забезпечує затвердження внутрішніх документів, необхідних для функціонування зазначених систем;
 - особи, відповідальні за комплаєнс та управління ризиками (крім суб’єктів у сфері фінансових послуг), можуть бути підзвітні як виконавчому органу, так і наглядовій раді, маючи право виносити питання безпосередньо на її розгляд. При цьому наглядова рада здійснює загальний контроль за їх діяльністю;
@@ -568,50 +622,57 @@
 - наглядова рада за участі комітету з аудиту (та інших комітетів за потреби) регулярно оцінює ефективність систем внутрішнього контролю та вживає заходів для їх вдосконалення.</t>
   </si>
   <si>
     <t>2.4.1.6.2</t>
   </si>
   <si>
     <t>Implementing an internal control and risk management system at state-owned enterprises</t>
   </si>
   <si>
     <t>09.12.2024</t>
   </si>
   <si>
     <t>The internal control and risk management system has been implemented at state-owned enterprises.</t>
   </si>
   <si>
     <t>За інформацією Міністерства економіки, довкілля та сільського господарства України Законом України від 22.02.2024 № 3587-IX “Про внесення змін до деяких законодавчих актів України щодо вдосконалення корпоративного управління” запроваджено положення, яким передбачено, що державне унітарне підприємство, господарське товариство, у статутному капіталі якого більше 50 відсотків акцій (часток) належать державі, повинно створити комплексну, адекватну та ефективну систему внутрішнього контролю, яка включає функції комплаєнсу, управління ризиками та внутрішнього аудиту, з урахуванням особливостей свого виду діяльності, характеру та обсягів операцій, що здійснюються у ході провадження такої діяльності, та ризиків, властивих такій діяльності. Контроль за функціонуванням системи внутрішнього контролю здійснює наглядова рада.
 Наразі, вимоги щодо створення та особливостей функціонування системи внутрішнього контролю та управління ризиками на підприємствах державної форми власності (а саме державних унітарних підприємствах та господарських товариствах, у статутному капіталі яких більше 50 відсотків акцій (часток) належать державі) визначені пунктами 122 – 127 Політики державної власності, затвердженої постановою Кабінету Міністрів України від 29 листопада 2024 р. № 1369.
 Водночас відповідний захід передбачає вже впровадження системи внутрішнього контролю та управління ризиками на підприємствах державної форми власності, а не законодавчі зміни в правовому регулюванні системи внутрішнього контролю та управління ризиками.
 У межах звітування за IV квартали 2025 року Мінекономіки повідомляє, що здійснено наступні заходи з метою виконання заходу 2.4.1.6.2. «Запровадження системи внутрішнього контролю та управління ризиками на підприємствах державної форми власності»:
 - внесено зміни до Статутів підприємств державної форми власності, які належать до
 сфери управління Мінекономіки (далі –Підприємства), а саме доповнено розділом «Система внутрішнього контролю» щодо створення, ключових функцій, мети системи внутрішнього контрою Підприємств;
 - направлено листом від 18.12.2025 № 2803-17/88950-08 проєкт Методичних рекомендацій щодо організації системи управління ризиками як складової системи внутрішнього контролю на державних унітарних підприємствах (далі – проєкт Методичних рекомендацій) до керівників Підприємств з метою отримання пропозицій до проєкту Методичних рекомендацій;
 - проведено 18.12.2025 семінар-нараду з керівниками Підприємств та узгоджено проєкт Методичних рекомендацій;
 - впроваджуються заходи щодо затвердження проєкту Методичних рекомендацій.
 У межах звітування за 1 квартал 2026 року додатково повідомляється, що акціонерними товариствами, що входять до сфери управління Мінекономіки, поінформовано про стан впровадження системи внутрішнього контролю.
+У межах звітування за 2 квартал 2026 року Мінекономіки повідомляє наступне: 
+«1. Методичні рекомендації щодо організації системи внутрішнього контролю на державних унітарних підприємствах та в господарських товариствах, у статутному капіталі яких більше 50 відсотків акцій (часток) належать державі, затверджено наказом Мінекономіки від 30.04.2026 № 5484.
+2. Фактичне виконання змісту та завдань цього заходу забезпечується на системній основі.
+Мінекономіки, як органом управління суб’єктами господарювання державного сектору економіки, на постійній основі вживає заходів щодо належного управління корпоративними правами таких суб’єктів.
+Впроваджено обов'язковий механізм зворотного зв'язку, відповідно до якого суб’єкти господарювання щомісячно подають до Мінекономіки, зокрема інформацію щодо комплексного аналізу стану контролю діяльності виконавчого органу, дотримання антикорупційної політики суб’єкта господарювання, порядку здійснення закупівель, фінансово-бюджетної дисципліни, порядку прийняття рішень про вчинення правочинів, а також функціонування системи внутрішнього контролю, зокрема норм комплаєнсу, управління ризиками та внутрішнього аудиту.
+Всі базові елементи внутрішнього контролю, комплаєнсу та аудиту перебувають під безперервним наглядом Мінекономіки».
+Затвердження Методичних рекомендацій щодо організації системи внутрішнього контролю є позитивною динамікою у виконанні заходу та створює необхідні передумови для його реалізації. Водночас надана інформація не підтверджує фактичного запровадження системи внутрішнього контролю та управління ризиками на підприємствах державної форми власності у обсязі, передбаченому показником виконання заходу. Отже, зазначені результати наразі не є достатніми для оцінки заходу як «Виконано частково» / «Виконано», оскільки фактичне запровадження системи, визначене показником виконання, не підтверджено.
 З огляду на те, що а) 09.12.2024 настала дата завершення виконання заходу; б) система внутрішнього контролю та управління ризиками не була запроваджена на підприємствах державної форми власності, захід не виконано.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
@@ -1256,102 +1317,102 @@
         <v>48</v>
       </c>
       <c r="G6" s="2" t="s">
         <v>49</v>
       </c>
       <c r="H6" s="2" t="s">
         <v>50</v>
       </c>
       <c r="I6" s="2" t="s">
         <v>51</v>
       </c>
       <c r="J6" s="2" t="s">
         <v>44</v>
       </c>
       <c r="K6" s="2"/>
       <c r="L6" s="2" t="s">
         <v>27</v>
       </c>
       <c r="M6" s="2" t="s">
         <v>28</v>
       </c>
       <c r="N6" s="2" t="s">
         <v>52</v>
       </c>
       <c r="O6" s="2" t="s">
-        <v>46</v>
+        <v>53</v>
       </c>
       <c r="P6" s="2" t="s">
         <v>47</v>
       </c>
       <c r="Q6" s="2" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="7" spans="1:17">
       <c r="A7" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B7" s="2" t="s">
         <v>18</v>
       </c>
       <c r="C7" s="2" t="s">
         <v>19</v>
       </c>
       <c r="D7" s="2" t="s">
         <v>20</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>21</v>
       </c>
       <c r="F7" s="2" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="G7" s="2" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="H7" s="2" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="I7" s="2" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="J7" s="2" t="s">
         <v>44</v>
       </c>
       <c r="K7" s="2"/>
       <c r="L7" s="2" t="s">
         <v>27</v>
       </c>
       <c r="M7" s="2" t="s">
         <v>28</v>
       </c>
       <c r="N7" s="2" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="O7" s="2" t="s">
-        <v>58</v>
+        <v>53</v>
       </c>
       <c r="P7" s="2" t="s">
         <v>47</v>
       </c>
       <c r="Q7" s="2" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="8" spans="1:17">
       <c r="A8" s="3" t="s">
         <v>17</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>18</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>19</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>59</v>
       </c>
       <c r="E8" s="3" t="s">
         <v>60</v>
       </c>
       <c r="F8" s="3" t="s">
@@ -1565,51 +1626,51 @@
         <v>86</v>
       </c>
       <c r="H12" s="2" t="s">
         <v>87</v>
       </c>
       <c r="I12" s="2" t="s">
         <v>83</v>
       </c>
       <c r="J12" s="2" t="s">
         <v>26</v>
       </c>
       <c r="K12" s="2"/>
       <c r="L12" s="2" t="s">
         <v>27</v>
       </c>
       <c r="M12" s="2" t="s">
         <v>28</v>
       </c>
       <c r="N12" s="2" t="s">
         <v>71</v>
       </c>
       <c r="O12" s="2" t="s">
         <v>88</v>
       </c>
       <c r="P12" s="2" t="s">
-        <v>47</v>
+        <v>31</v>
       </c>
       <c r="Q12" s="2" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="13" spans="1:17">
       <c r="A13" s="3" t="s">
         <v>17</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>18</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>19</v>
       </c>
       <c r="D13" s="3" t="s">
         <v>89</v>
       </c>
       <c r="E13" s="3" t="s">
         <v>90</v>
       </c>
       <c r="F13" s="3" t="s">
         <v>91</v>
       </c>
       <c r="G13" s="3" t="s">