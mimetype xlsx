--- v0 (2026-06-14)
+++ v1 (2026-09-20)
@@ -112,50 +112,51 @@
   <si>
     <t>01.03.2023</t>
   </si>
   <si>
     <t>01.01.1970</t>
   </si>
   <si>
     <t>Ministry of Economy, Environment and Agriculture of Ukraine</t>
   </si>
   <si>
     <t>state budget</t>
   </si>
   <si>
     <t>within the established budget allocations for the relevant year</t>
   </si>
   <si>
     <t>The law has been signed by the President of Ukraine.</t>
   </si>
   <si>
     <t>Проект Закону України «Про перелік об’єктів права державної власності, що не підлягають приватизації» (реєстр. № 4020 від 02.09.2020) у другому читанні перебуває на розгляді у Верховній Раді України. За інформацією, розміщеною у реєстраційній картці, законопроект готується до другого читання.
 Разом з тим, На виконання Плану України, схваленого розпорядженням Кабінету Міністрів України від 18.03.2024 № 244 з метою реалізації ініціативи Європейського Союзу «Ukraine Facility», запровадженої Регламентом (ЄС) Європейського Парламенту та Ради (ЄС) від 29.02.2024 № 2024/79, Кабінетом Міністрів України прийнято постанову Кабінету Міністрів України від 29.11.2024 № 1369 «Деякі питання Політики державної власності», а також схвалено на засіданні Кабінету Міністрів України 29.11.2024 план організації підготовки проектів актів та виконання інших завдань необхідних для реалізації зазначеної постанови Кабінету Міністрів України.
 Відповідно до положень Політики державної власності, за результатами здійснення розподілу державні підприємства, товариства з корпоративними правами держави повинні бути поділені на категорії.
 Мінекономіки за участю суб’єктів управління було підготовлено та Урядом схвалено (пункт 6 витягу з протоколу № 135 засідання Кабінету Міністрів України від 27.12.2024) розподіл державних підприємств, товариств з корпоративними правами держави на категорії, зокрема, суб'єкти господарювання державного сектору економіки, які залишаються у державній власності, у тому числі ті, які не підлягають приватизації відповідно до Закону України «Про приватизацію державного і комунального майна».
 Мінекономіки сформовано оновлені переліки об’єктів права державної власності, що не підлягають приватизації, як пропозиції до проекту Закону України «Про перелік об'єктів права державної власності, що не підлягають приватизації» (реєстр. № 4020 від 02.09.2020) та листом від 24.09.2025 № 3212-02/64671-01 подано на розгляд Комітету Верховної Ради України з питань економічного розвитку, для розгляду їх під час підготовки законопроекту до другого читання.
 Відповідно до інформації, наданої за 1 квартал 2026 року: на сьогодні Комітет Верховної Ради України з питань економічного розвитку доопрацьовує законопроєкт, зокрема, з урахуванням пропозицій Мінекономіки, для внесення його на розгляд Верховної Ради України у другому читанні.
+За результатами моніторингу станом на 2 квартал 2026 року головним виконавцем не надано нової інформації, яка б свідчила про зміну стану виконання заходу.
 З огляду на а) забезпечення супроводження проекту закону; б) показник виконання заходу не досягнуто: закон не підписано Президентом України, захід 2.4.2.1.1. є таким, що виконаний частково.</t>
   </si>
   <si>
     <t>Partially implemented</t>
   </si>
   <si>
     <t>0.0</t>
   </si>
   <si>
     <t>2.4.2.1.2</t>
   </si>
   <si>
     <t>Drafting and submitting to the Cabinet of Ministers of Ukraine the draft resolution of the Cabinet of Ministers of Ukraine on approval of the Procedure for Holding Electronic Auctions to Sell Assets of Major Privatization and Choosing the Winning Bidder Based on the Outcome of the Electronic Auction</t>
   </si>
   <si>
     <t>01.10.2023</t>
   </si>
   <si>
     <t>31.03.2024</t>
   </si>
   <si>
     <t>State Property Fund of Ukraine</t>
   </si>
   <si>
     <t>The resolution of the Cabinet of Ministers of Ukraine has been adopted.</t>
@@ -220,61 +221,62 @@
   </si>
   <si>
     <t>01.01.2025</t>
   </si>
   <si>
     <t>31.12.2025</t>
   </si>
   <si>
     <t>The problems encountered in the performance by buyers of the mandatory conditions of the sale and/or operation of a privatized asset have been eliminated.</t>
   </si>
   <si>
     <t>Службовою запискою від 31.03.2025 № 23-3-4277 Департаментом надано відповідальному підрозділу Фонду аналітичну інформацію за підсумками роботи протягом 2024 року щодо найбільш поширених проблем у виконання покупцями обов'язкових умов продажу та/або експлуатації об'єкта приватизації та щодо здійснених органами приватизації заходів за результатами виявлених порушень для включення цієї інформації до загального Звіту Фонду за 2024 рік.
 Протягом 2024 року невиконання умов встановлено за 33 договорами. Порушено судові справи про розірвання 20 договорів купівлі-продажу. Нараховано штрафні санкції власникам об'єктів приватизації на загальну суму 925,61 тис. грн (Із загальної суми нарахованих у 2024 році штрафних санкцій власниками сплачено у добровільному порядку 190,47 тис. грн.
 Відповідно до наказу № 2497, термін подання відповідальним структурним підрозділом річного звіту (Президенту України, Верховній Раді України та Кабінету Міністрів України) та опублікування на офіційному вебсайті Фонду – до 01.05.2025.
 З метою усунення (зменшення) проблем у виконанні покупцями обов’язкових умов продажу, здійснення постійного моніторингу погашення заборгованості на проданих державних підприємствах, формування оперативної інформації щодо виконанням покупцями зобов'язань та здійснення належних заходів реагування у разі виявлення порушення договірних умов, Фонд листом від 10.04.2025 № 10-23-9237 звернув особливу увагу Регіональних відділень Фонду на необхідність здійснення належних контрольних заходів за укладеними договорами купівлі-продажу єдиних майнових комплексів державних підприємств в частині забезпечення погашення власниками заборгованості із заробітної плати та перед бюджетом у визначені договорами строки, та надав відповідні рекомендації щодо проведення перевірок.
 Службовою запискою Департаменту від 18.04.2025 № 23-3-557 надано відповідальному підрозділу Фонду аналітичну інформацію за підсумками роботи протягом І кварталу 2025 року щодо найбільш поширених проблем у виконання покупцями обов'язкових умов продажу та/або експлуатації об'єкта приватизації та щодо здійснених органами приватизації заходів за результатами виявлених порушень для включення цієї інформації до Аналітичної довідки Фонду. Протягом 1 кварталу 2025 року невиконання умов встановлено за 1 договором. Порушено судові справи про розірвання 3 договорів купівлі-продажу (за результатами проведених перевірок у попередніх звітних періодах). Штрафні санкції у звітному періоді не нараховувалися.
 Службовою запискою від 16.07.2025 № 23-3-897 надано відповідальному підрозділу Фонду аналітичну інформацію за підсумками роботи І півріччя 2025 року щодо найбільш поширених проблем у виконанні покупцями обов'язкових умов продажу, та здійснених заходів органами приватизації за результатами виявлених порушень. Інформація відображається на сайті Фонду у рубриці "Діяльність. Звіти Фонду" у розділі 1.7 "Контроль за виконанням умов договорів купівлі-продажу" сторінки 16-18 Аналітичної довідки за І півріччя 2025.
 Службовою запискою від 17.10.2025 № 23-3-1204 надано аналітичну інформацію за підсумками роботи протягом 9 місяців 2025 року по розділу 3.5.7. «Контроль за виконанням умов договорів купівлі-продажу» (додається), з урахуванням вимог Методичних рекомендацій.
 Інформація щодо усунення виявлених найбільш поширених проблем у виконання покупцями обов'язкових умов продажу та/або експлуатації об'єкта приватизації та щодо здійснених органами приватизації заходів за результатами виявлених порушень буде підготовлено за результатом проведеного постприватизаційного контролю протягом 2025 року у визначені наказом терміни – до 15.03.2026.
 Фонд державного майна України повідомляє, що інформація щодо усунення виявлених найбільш поширених проблем у виконання покупцями обов'язкових умов продажу та/або експлуатації об'єкта приватизації та щодо здійснених органами приватизації заходів за результатами виявлених порушень буде підготовлено за результатом проведеного постприватизаційного контролю протягом 2025 року у визначені наказом терміни – до 15.03.2026.
 Інформація за 1 квартал 2026 року.
 Службовою запискою Департаменту від 23.03.2026 № 23-3-285 надано відповідальному підрозділу Фонду аналітичну інформацію за підсумками роботи у 2025 року, у тому числі щодо найбільш поширених проблем у виконання покупцями обов'язкових умов продажу та/або експлуатації об'єкта приватизації та щодо здійснених органами приватизації заходів за результатами виявлених порушень для включення цієї інформації до Звіту Фонду за 2025 рік.
 Протягом 2025 року невиконання умов встановлено за 28 договорами. Порушено судові справи про розірвання 17 договорів купівлі-продажу. Також протягом 2025 року відкрито провадження у справах про зобов’язання виконати умови за 4 договорами купівлі-продажу у зв’язку з порушенням покупцями договірних умов щодо здійснення державної реєстрації об’єктів приватизації. Нараховано штрафні санкції власникам об'єктів приватизації на загальну суму 3, 893 млн грн. (відповідна інформація відображається в аналітичній довідці на сторінках 6-9).
 Слід звернути увагу, що відповідно до частини другої статті 4 Закону України «Про Фонд державного майна України», Фонд щороку до 01 травня подає Президенту України, Верховній Раді України і Кабінету Міністрів України звіт про роботу Фонду та хід приватизації державного майна. У свою чергу, наказом Фонду від 18.12.2025 № 2307 визначено відповідальні структурні підрозділи Фонду за організацію підготовки та оприлюднення звітних матеріалів на офіційному вебсайті Фонду.
 Відповідно, інформація щодо забезпечення усунення виявлених найбільш поширених проблем у виконанні покупцями обов’язкових умов продажу та/або експлуатації об’єкта приватизації буде оприлюднено на офіційному вебсайті Фонду у визначений наказом термін – 01.05.2026.
-Відповідно до аналітичної довідки, наданої Фондом, зазначається, що було проаналізовано порушення, зафіксовані у 2025 році, та визначено найбільш поширені з них, а саме: 
-[...2 lines deleted...]
-– незавершення будівництва об'єктів та не введення в експлуатацію або невиконання зобов’язань щодо їх демонтажу (розбирання); 
+Відповідно до аналітичної довідки, наданої Фондом, зазначається, що було проаналізовано порушення, зафіксовані у 2025 році, та визначено найбільш поширені з них, а саме:
+– непогашення у визначений договором строк заборгованості державних підприємств (перед бюджетом та із заробітної плати);
+– нездійснення державної реєстрації прав на придбані об’єкти нерухомого майна;
+– незавершення будівництва об'єктів та не введення в експлуатацію або невиконання зобов’язань щодо їх демонтажу (розбирання);
 – відчуження об'єкта приватизації (його частини) без згоду органу приватизації.
-Водночас у згаданій довідці зазначається, що за кожним із зазначених видів порушень органами приватизації забезпечено застосування заходів реагування відповідно до умов договорів та вимог чинного законодавства, з урахуванням характеру та ступеня невиконання зобов’язань, зокрема: 
-– за допущення прострочення виконання грошових зобов’язань – нараховано штрафні санкції відповідно до умов договорів; 
+Водночас у згаданій довідці зазначається, що за кожним із зазначених видів порушень органами приватизації забезпечено застосування заходів реагування відповідно до умов договорів та вимог чинного законодавства, з урахуванням характеру та ступеня невиконання зобов’язань, зокрема:
+– за допущення прострочення виконання грошових зобов’язань – нараховано штрафні санкції відповідно до умов договорів;
 – за невиконання фінансових зобов’язань (несплати заборгованості у повному обсязі) – подано позови про розірвання договорів купівлі-продажу;
-– за відчуження об'єкта приватизації (його частини) без згоди органу приватизації – подано позов про розірвання договору купівлі-продажу, визнання недійсним договору відчуження та повернення майна; 
-– у випадках інших істотних порушень (не здійснення державної реєстрації придбаного рухомого та нерухомого майна) – направлено претензії до власників та розпочато судові провадження про зобов’язання власників виконати умови договорів купівлі-продажу. 
+– за відчуження об'єкта приватизації (його частини) без згоди органу приватизації – подано позов про розірвання договору купівлі-продажу, визнання недійсним договору відчуження та повернення майна;
+– у випадках інших істотних порушень (не здійснення державної реєстрації придбаного рухомого та нерухомого майна) – направлено претензії до власників та розпочато судові провадження про зобов’язання власників виконати умови договорів купівлі-продажу.
 Аналіз наданої інформації свідчить про те, що Фондом здійснювався системний контроль та вживалися заходи реагування на виявлені порушення, однак це не є тотожним усуненню проблем у розумінні показника виконання заходу. Зокрема, станом на 31.12.2025 невиконання умов зафіксовано за 28 договорами, за 84 договорами претензійно-позовна робота триває, а нараховані штрафні санкції на суму 3,893 млн грн сплачені лише у розмірі 0,134 млн грн, тобто менше 4% від нарахованого. Водночас певний прогрес досягнуто: власниками погашено борги у розмірі 93,4 млн грн, за 46 перевіреними договорами дотримано умови збереження робочих місць, ряд об'єктів повернуто у державну власність.
+За результатами моніторингу станом на 2 квартал 2026 року головним виконавцем не надано нової інформації, яка б свідчила про зміну стану виконання заходу.
 З огляду на викладене, показник виконання заходу не досягнуто у повному обсязі, захід є таким, що виконано частково.</t>
   </si>
   <si>
     <t>2.4.2.3</t>
   </si>
   <si>
     <t>Small-scale privatization or lease of state and municipal property is carried out using the electronic system Prozorro.Sale and in compliance with the principles of fair competition</t>
   </si>
   <si>
     <t>2.4.2.3.1</t>
   </si>
   <si>
     <t>Preparing an analytical report on the causes of low competition during state or municipal property lease auctions</t>
   </si>
   <si>
     <t>30.04.2024</t>
   </si>
   <si>
     <t>З метою підготовки зазначеного аналітичного звіту, Мінекономіки листами від 16.06.2023 № 3211-07/28963-08 та від 12.03.2024 № 3211-07/18663-08 надіслало запити до АТ “Прозорро.Продажі” щодо надання пропозиції та інформації для підготовки зазначеного аналітичного звіту.
 З урахуванням наданих листом АТ “Прозорро.Продажі” від 20.03.2024 № 305-03/2024 пропозицій Мінекономіки підготувало відповідний аналітичний звіт, який листом від 18.04.2024 № 3211-07/28538-03 надіслало до Фонду державного майна з пропозицією опрацювати звіт в найкоротші терміни, надавши відповідні пропозиції та коментарі.
 За результатами опрацювання отриманих від Фонду державного майна коментарів підготовлено остаточну версію аналітичного звіту, який оприлюднено 04.06.2024 на сайті Мінекономіки за посиланням: https://www.me.gov.ua/Documents/Detail?lang=uk-UA&amp;id=a273974b-d49d-4257-8652-deb01401e8c1&amp;title=AnalitichniiZvitZgidnoIzPunktom2-4-2-3-1-ZakhodivZVikonanniaDerzhavnoiAntikoruptsiinoiProgramiNa2023-2025-Roki-ZatverdzhenikhPostanovoiuKabinetuMinistrivUkrainiVid04-03-2023-220-ProPrichiniNizkoiKonkurentsiiNaAuktsionakhZOrendiDerzhavnogoTaKomunalnogoMaina</t>
   </si>
   <si>
     <t>2.4.2.3.2</t>
   </si>
@@ -292,103 +294,107 @@
 До опублікованого 04.06.2024 на сайті Мінекономіки аналітичного звіту надано лише відгуки щодо його підтримки та не підтримки.
 Водночас жодного коментаря по суті звіту не надано.
 Суттєвих проблемних питань, що впливають на зниження конкуренції на аукціонах з оренди державного та комунального майна, окрім безпекової ситуації, пов’язаної з триваючою повномасштабною агресією проти України, під час підготовки та обговорення аналітичного звіту не виявлено.
 Мінекономіки повідомляє, що подальше обговорення аналітичного звіту, зокрема за участю представників неурядових та міжнародних організацій, проектів міжнародної технічної допомоги, наукової спільноти, наразі вбачається недоцільним.</t>
   </si>
   <si>
     <t>2.4.2.3.3</t>
   </si>
   <si>
     <t>Eliminating the discovered causes of low competition during state or municipal property lease auctions</t>
   </si>
   <si>
     <t>01.07.2024</t>
   </si>
   <si>
     <t>31.07.2025</t>
   </si>
   <si>
     <t>The discovered causes of low competition during state or municipal property lease auctions have been eliminated.</t>
   </si>
   <si>
     <t>Міністерство економіки, довкілля та сільського господарства України інформує.
 За результатами аналізу виявлених причин низької конкуренції на аукціонах з оренди встановлено, що одним з ключових проблемних питань, що вплинули на певне зниження конкуренції на аукціонах з оренди державного та комунального майна, залишається те, що пропозиція на ринку оренди державного і комунального майна значно перевищує попит, особливо в умовах воєнного стану.
 Вирішенню зазначеного питання сприятиме, насамперед, стабілізація та покращення в цілому безпекової ситуації в країні.
 Разом з тим, в аналітичному звіті, підготовленому Мінекономіки на виконання п.п. 2.4.2.3.1, було виявлені інші причини низької конкуренції на аукціонах з оренди державного та комунального майна (окрім зазначеної вище), інформація про усунення яких відсутня.
+За результатами моніторингу станом на 2 квартал 2026 року головним виконавцем не надано нової інформації, яка б свідчила про зміну стану виконання заходу.
 Таким чином, з огляду на показник виконання та на те, що виявлені причини низької конкуренції на аукціонах з оренди державного та комунального майна не усунуто, захід слід вважати невиконаним.</t>
   </si>
   <si>
     <t>Not implemented</t>
   </si>
   <si>
     <t>2.4.2.3.4</t>
   </si>
   <si>
     <t>Developing and approving the procedure of data exchange between the Prozorro.Sale electronic system and the online platform for managing rent of state property with respect to property that has been or is being rented out</t>
   </si>
   <si>
     <t>01.08.2023</t>
   </si>
   <si>
     <t>29.02.2024</t>
   </si>
   <si>
     <t>The procedure of data exchange between the Prozorro.Sale electronic system and the online platform for managing rent of state property with respect to property that has been or is being rented out has been approved.</t>
   </si>
   <si>
     <t>За інформацією, наданою Фондом державного майна України, у рамках реалізації проєкту міжнародної технічної допомоги «Прозорість та підзвітність в органах державного управління та послугах (TAPAS)», відповідно до укладеного з Фондом «Євразія» меморандуму розробником реалізовано, а Фондом прийнято 6 модулів онлайн-платформи з управління орендною державного майна (далі – Платформа).
 Уведення в промислову експлуатацію Платформи потребує подальшого доопрацювання розроблених та створення додаткових модулів.
 Для доопрацювання Платформи Фондом було надано до Мінцифри обґрунтування потреби в наданні ресурсної підтримки. Розпорядженням Кабінету Міністрів України від 30.08.2024 № 819-р виділено 2,0 млн грн, за рахунок яких закуплено послуги з розробки оновленого техніко-економічного обґрунтування та технічного завдання на створення Платформи. З урахуванням затвердженого ТЕО Фонд здійснює пошук джерел фінансування для завершення розробки Платформи.
 Також Фонд неодноразово, зокрема листом від 17.12.2024 № 10-46-2-33963 звертався до НАЗК та Уряду з пропозицією продовжити термін виконання заходу.
-Крім того, Фонд зазначає, що завершення виконання заходу у повному обсязі наразі неможливе через відсутність бюджетного та донорського фінансування та неможливість увести Платформу в промислову експлуатацію частково (6 прийнятих модулів).</t>
+Крім того, Фонд зазначає, що завершення виконання заходу у повному обсязі наразі неможливе через відсутність бюджетного та донорського фінансування та неможливість увести Платформу в промислову експлуатацію частково (6 прийнятих модулів).
+Станом на 2 квартал 2026 року Фонд державного майна України повідомляє, що 28.08.2025 введено в дію Закон України «Про особливості регулювання діяльності юридичних осіб окремих організаційно-правових форм у перехідний період та об’єднань юридичних осіб». Вказаним законом зокрема передбачена обов’язковість протягом трьох років перетворення державних підприємств у товариства, що матиме наслідком кількості їх чинних договорів оренди так і державного майна, яке може бути об’єктом оренди.
+Надана за 2 квартал 2026 року інформація не підтверджує затвердження порядку обміну даними між електронною системою “Prozorro.Sale” та онлайн-платформою управління орендою державної власності, що є показником виконання заходу. З огляду на відсутність інформації про затвердження зазначеного порядку, підстав для визнання заходу виконаним немає. Отже, захід залишається невиконаним.</t>
   </si>
   <si>
     <t>2.4.2.3.5</t>
   </si>
   <si>
     <t>Ensuring data exchange and interoperability between the Prozorro.Sale electronic system and the online platform for managing rent of state property with respect to property that has been or is being rented out</t>
   </si>
   <si>
     <t>01.02.2024</t>
   </si>
   <si>
     <t>state budget and/or international technical assistance funds</t>
   </si>
   <si>
     <t>within the established budget allocations for the relevant year and/or international technical assistance funds</t>
   </si>
   <si>
     <t>Automatic data exchange and interoperability between the Prozorro.Sale electronic system and the online platform for managing rent of state property with respect to property that has been or is being rented out has been ensured.</t>
   </si>
   <si>
     <t>За інформацією, наданою Фондом державного майна України, у рамках реалізації проєкту міжнародної технічної допомоги «Прозорість та підзвітність в органах державного управління та послугах (TAPAS)» було розпочато створення онлайн платформи управління орендою державного майна (далі – Платформа). Актом приймання-передачі наданих послуг від 13.05.2024 Фонд державного майна України (далі – ФДМУ) прийняв від виконавця послуги з реалізації перших 6 модулів Платформи.
 Однак, функціонал Платформи, який уже реалізовано, не покриває всіх потреб ФДМУ для забезпечення реалізації вимог Закону України «Про оренду державного та комунального майна» щодо передачі в оренду державного майна через електронні аукціони. Для введення в промислову експлуатацію Платформи в повному обсязі потребує подальшого доопрацювання розроблених та створення додаткових модулів (сервісів).
 Також ФДМУ здійснюється пошук джерел фінансування для завершення розробки Платформи, зокрема направлено до Мінцифри запит та обґрунтування потреби в наданні ресурсної підтримки ФДМУ, як замовнику проєкту інформатизації, для створення та впровадження Платформи. Пропозицію було підтримано і проєкт включено до переліку окремих завдань, проєктів, робіт з інформатизації Національної програми інформатизації, що фінансуються за рахунок бюджетних призначень за бюджетною програмою 2911040 «Національна програма інформатизації» розпорядженням Кабінету Міністрів України від 30.08.2024 № 819.
 Водночас слід зазначити, що забезпечити автоматизований обмін даними та технічну можливість взаємодії між електронною системою «Prozorro.Sale» та Платформою щодо майна, яке передане або передається в оренду, можливо тільки після введення в експлуатацію Платформи.
 ФДМУ листом від 12.07.2024 № 10-46-19021 надсилав до НАЗК пропозицію щодо внесення змін до пунктів 2.4.2.3.4 та 2.4.2.3.5 Заходів з виконання ДАП, однак зазначені пропозиції не були враховані при підготовці проєкту постанови Кабінету Міністрів України «Про внесення змін до Державної антикорупційної програми на 2023 – 2025 роки»
 З огляду на об’єктивну неможливість дотримання термінів, передбачених пунктами 2.4.2.3.4 та 2.4.2.3.5 Заходів з виконання ДАП, ФДМУ до Кабінету Міністрів України та НАЗК направлено лист від 13.09.2024 №10-46-25030 стосовно врахування пропозиції ФДМУ до вищезазначеного проекту постанови Кабінету Міністрів України, а саме визначення термінів виконання зазначених пунктів.
-Докладніше у Довідці стосовно виконання пункту 2.4.2.3.5. Заходів з виконання Державної антикорупційної програми на 2023-2025 роки.</t>
+Докладніше у Довідці стосовно виконання пункту 2.4.2.3.5. Заходів з виконання Державної антикорупційної програми на 2023-2025 роки.
+За результатами моніторингу станом на 2 квартал 2026 року головним виконавцем не надано нової інформації, яка б свідчила про зміну стану виконання заходу.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>