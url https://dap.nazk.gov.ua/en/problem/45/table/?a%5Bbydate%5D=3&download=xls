--- v0 (2026-06-02)
+++ v1 (2026-09-12)
@@ -199,51 +199,51 @@
     <t>National Anti-Corruption Bureau of Ukraine</t>
   </si>
   <si>
     <t>Ministry of Justice of Ukraine,
 National Agency on Corruption Prevention</t>
   </si>
   <si>
     <t>state budget and/or international technical assistance funds</t>
   </si>
   <si>
     <t>within the established budget allocations for the relevant year and/or funds of international technical assistance</t>
   </si>
   <si>
     <t>An analytical summary / comparative table aligning the provisions of OECD acts and those of Ukrainian legislation has been prepared.</t>
   </si>
   <si>
     <t>За інформацією Національного антикорупційного бюро України: «Проведення аналізу положень Рекомендації Ради ОЕСР щодо подальшої боротьби із підкупом іноземних посадових осіб в міжнародних бізнес-операціях [C(2009)159/REV1/FINAL] та встановлення прогалин в українському законодавстві, що потребують заповнення відповідно до зазначеної Рекомендації» повідомляємо, що з огляду на внесення відповідних проектів законодавчих змін на розгляд Кабінету Міністрів України, а також на те, що фактично його виконано в ході розробки законопроектів у робочому порядку (без формалізації у вигляді звітного документа), і з огляду на виконання подібного завдання Національним агентством в рамках заходу 2.4.4.1.1, захід втратив актуальність. Пропозиція виключити захід 2.4.4.1.4. із ДАП.»
 У рамках інформування про стан виконання заходу за ІІІ квартал додаткових відомостей не надано, з огляду на що захід не може вважатися таким, що має прогрес виконання.
 За інформацією Національного антикорупційного бюро України, що надана у IV кварталі: «Виконано. На розгляді Верховної Ради України перебувають проєкти Законів України «Про внесення змін до Кримінального кодексу України, Кримінального процесуального кодексу України та інших законодавчих актів України щодо приведення у відповідність з міжнародними стандартами відповідальності юридичних осіб за вчинення корупційних кримінальних правопорушень» (реєстр. № 11443 від 25 липня 2024 року) та «Про внесення змін до Кримінального кодексу України, Кримінального процесуального кодексу України та інших законодавчих актів щодо приведення у відповідність з міжнародними стандартами відповідальності юридичних осіб за вчинення корупційних кримінальних правопорушень» (реєстр. № 11443-1 від 09 серпня 2024 року).»
 Звертаємо увагу на те, що найменування заходу передбачає:
 1) проведення аналізу положень Рекомендації Ради ОЕСР щодо подальшої боротьби із підкупом іноземних посадових осіб в міжнародних бізнес-операціях [C(2009)159/REV1/FINAL];
 2) встановлення прогалин в українському законодавстві, що потребують заповнення відповідно до зазначеної Рекомендації.
 Крім того, показником виконання заходу визначено підготовлення аналітичної довідки/порівняльної таблиці про співвідношення норм актів ОЕСР та українського законодавства.
 З огляду на відсутність інформації, яка підтверджує проведення аналізу положень зазначеної Рекомендації та встановлення прогалин в українському законодавстві, що потребують заповнення відповідно до зазначеної Рекомендації, а також з огляду на відсутність аналітичної довідки/порівняльної таблиці про співвідношення норм актів ОЕСР та українського законодавства констатуємо, що захід, передбачений п.п. 2.4.4.1.4 додатка 2 до Державної антикорупційної програми на 2023-2025 роки, станом на 30.06.2025 та 30.09.2025 не виконано.
 За інформацією Національного антикорупційного бюро України, що надана у IV кварталі 2025 року: «04.12.2024 Верховна Рада України прийняла Закону № 4111-IX, а тому завдання щодо проведення аналізу положень Рекомендацій Ради ОЕСР фактично виконано в ході розробки законопроектів в робочому порядку (без формалізації у вигляді звітного документа)». З огляду на зазначене, констатуємо, що станом на 31.12.2025 захід, передбачений п.п. 2.4.4.1.4 додатка 2 до Державної антикорупційної програми на 2023-2025 роки, не виконано.
-З огляду на відсутність інформації, яка підтверджує проведення аналізу положень зазначеної Рекомендації та встановлення прогалин в українському законодавстві, що потребують заповнення відповідно до зазначеної Рекомендації, а також з огляду на відсутність аналітичної довідки/порівняльної таблиці про співвідношення норм актів ОЕСР та українського законодавства констатуємо, що захід, передбачений п.п. 2.4.4.1.4 додатка 2 до Державної антикорупційної програми на 2023-2025 роки, станом на 31.03.2026 не виконано.</t>
+З огляду на відсутність інформації, яка підтверджує проведення аналізу положень зазначеної Рекомендації та встановлення прогалин в українському законодавстві, що потребують заповнення відповідно до зазначеної Рекомендації, а також з огляду на відсутність аналітичної довідки/порівняльної таблиці про співвідношення норм актів ОЕСР та українського законодавства констатуємо, що захід, передбачений п.п. 2.4.4.1.4 додатка 2 до Державної антикорупційної програми на 2023-2025 роки, станом на 31.03.2026 nf 30.06.2026 не виконано.</t>
   </si>
   <si>
     <t>Not implemented</t>
   </si>
   <si>
     <t>2.4.4.1.5</t>
   </si>
   <si>
     <t>Drafting and submitting to the Cabinet of Ministers of Ukraine a draft law proposing to amend legislation with a view to its approximation to the provisions of the OECD Council Recommendation for Further Combating Bribery of Foreign Public Officials in International Business Transactions [C(2009)159/REV1/FINAL]</t>
   </si>
   <si>
     <t>01.05.2023</t>
   </si>
   <si>
     <t>The draft law has been submitted to the Parliament of Ukraine.</t>
   </si>
   <si>
     <t>За інформацією Національного антикорупційного бюро України, що була надана у ІІ кварталі 2024 року: «У рамках заходів, передбачених п.п. 2.4.4.1.3, 2.4.4.1.5, 2.4.4.1.10 додатка 2 до ДАП, утвореним на базі Національного бюро Секретаріатом Робочої групи, утвореної згідно з Указом Президента України від 28.07.2022 №539, завершено розробку законодавчих змін до КК України, КПК України, Закону України «Про запобігання корупції» та інших спеціалізованих законів.
 Зазначені зміни було направлено для ознайомлення до відповідних органів державної влади листом від 20.03.2024 № 03/1-055/8020.
 Також для ознайомлення та коментування його було надано заінтересованим сторонам, зокрема бізнес-асоціаціям, громадським організаціям, практикуючим юристам, які надали свої коментарі та пропозиції.
 З метою обговорення запропонованих змін Національним бюро спільно з ОЕСР 28 березня 2024 року було проведено воркшоп, учасниками якого були представники державних органів влади, громадських організацій, приватного сектора, а 14 червня 2024 року було проведено робочу зустріч експертів ОЕСР з народними депутатами України, представниками Міністерства юстиції, НАБУ, НАЗК з метою обговорення запропонованих змін та визначення подальших кроків, необхідних для їх прийняття.
 24 травня 2024 року на розгляд Кабінету Міністрів України внесено проекти законів України «Про внесення змін до Кримінального кодексу України та Кримінального процесуального кодексу України щодо приведення у відповідність до міжнародних стандартів відповідальності юридичних осіб за вчинення корупційних кримінальних правопорушень», «Про внесення змін до деяких законодавчих актів України щодо приведення у відповідність до міжнародних стандартів відповідальності юридичних осіб за вчинення корупційних кримінальних правопорушень» та «Про внесення змін до Закону України «Про публічні закупівлі» щодо приведення у відповідність до міжнародних стандартів відповідальності юридичних осіб за вчинення корупційних кримінальних правопорушень» (лист Мін'юсту від 24.05.2024 № 78054/11.1.1/4-24).
 Їх прийняття дозволить виконати заходи 2.4.4.1.3, 2.4.4.1.5, 2.4.4.1.10 додатка 2 до ДАП.».
 За інформацією Національного антикорупційного бюро України, що була надана у ІІІ кварталі 2024 року: «Після додаткових консультацій, на основі зазначених вище проектів НПА народними депутатами України подано до Верховної Ради України законопроект "Про внесення змін до Кримінального кодексу України, Кримінального процесуального кодексу України та інших законодавчих актів України щодо приведення у відповідність з міжнародними стандартами відповідальності юридичних осіб за вчинення корупційних кримінальних правопорушень” (реєстраційний номер 11443 від 25.07.2024). Даний законопроект розроблений за участю НАБУ та враховує позицію антикорупційних органів щодо положень законопроекту і спрямований на виконання заходів 2.4.4.1.5 та 2.4.4.1.10 ДАП».
 З огляду на те, що Постановою КМУ від 18 жовтня 2024 р. № 1194 "Про внесення змін до Державної антикорупційної програми на 2023—2025 роки" датою завершення виконання цього заходу визначено жовтень 2024 р., констатуємо повне та своєчасне виконання зазначеного заходу.
@@ -402,51 +402,53 @@
     <t>Ministry of Foreign Affairs of Ukraine</t>
   </si>
   <si>
     <t>За інформацією Міністерства закордонних справ України: «Листом Міністерства закордонних справ України від 01.09.2023 № 51/13-077-104494 на розгляд Кабінету Міністрів України подано:
 - проєкт розпорядження Кабінету Міністрів України «Про подання на ратифікацію Верховною Радою України Угоди (у формі обміну листами) між Урядом України та Організацією економічного співробітництва та розвитку щодо приєднання до Робочої групи щодо боротьби з хабарництвом у міжнародних ділових операціях Організації економічного співробітництва та розвитку»;
 - проєкт Закону України «Про ратифікацію Угоди (у формі обміну листами) між Урядом України та Організацією економічного співробітництва та розвитку щодо приєднання до Робочої групи щодо боротьби з хабарництвом у міжнародних ділових операціях Організації економічного співробітництва та розвитку» (далі - проект закону);
 - проєкт постанови Верховної Ради України «Про прийняття за основу проекту Закону України «Про ратифікацію Угоди (у формі обміну листами) між Урядом України та Організацією економічного співробітництва та розвитку щодо приєднання до Робочої групи щодо боротьби з хабарництвом у міжнародних ділових операціях Організації економічного співробітництва та розвитку»;
 - інші необхідні матеріали.
 Листом Міністерства закордонних справ України від 08.09.2023 № 51/13-077-107234 надіслано Кабінету Міністрів України переклад українською мовою Конвенції по боротьбі з підкупом іноземних посадових осіб під час проведення міжнародних ділових операцій до проекту закону, а також листом Міністерства закордонних справ України від 18.09.2023 № 51/13-077-111060 надіслано Кабінету Міністрів України офіційний переклад українською мовою вищезгаданої Конвенції.
 19.09.2023 на засіданні Уряду прийнято розпорядження Кабінету Міністрів України від 19 вересня 2023 р. № 826-р «Про подання на ратифікацію Верховною Радою України Угоди (у формі обміну листами) між Урядом України та Організацією економічного співробітництва та розвитку щодо приєднання до Робочої групи щодо боротьби з хабарництвом у міжнародних ділових операціях Організації економічного співробітництва та розвитку».
 20.09.2023 Проект Закону про ратифікацію Угоди (у формі обміну листами) між Урядом України та Організацією економічного співробітництва та розвитку щодо приєднання до Робочої групи щодо боротьби з хабарництвом у міжнародних ділових операціях Організації економічного співробітництва та розвитку (реєстр. № 0227 від 20.09.2023) одержано Верховною Радою України.
 16.11.2023 Проект Закону України повернуто на доопрацювання суб'єкту ініціативи.
 На виконання доручення Прем’єр-міністра України Д. Шмигаля № 34988/1/1-23 від 09.11.2023 Міністерство закордонних справ України направило додатковий запит до Секретаріату Організації економічного співробітництва та розвитку щодо отримання офіційного підтвердження про факт та дату набрання чинності Угоди (у формі обміну листами) між Урядом України та Організацією економічного співробітництва та розвитку щодо приєднання до Робочої групи щодо боротьби з хабарництвом у міжнародних ділових операціях Організації економічного співробітництва та розвитку (ОЕСР).
 У відповідь своїм листом від 28.11.2023 Секретаріат ОЕСР підтвердив, що Україна є учасницею цієї Робочої групи, починаючи з дати погодження нею такого статусу, що підтверджено листом за підписом Прем'єр-міністра України від 28 лютого 2023 року.
 Враховуючи зазначене та абзац шостий Угоди, МЗС листом №51/13-075/6-157284 від 27.12.2023 поінформувало Кабінет Міністрів України, що Угода (у формі обміну листами) вважається діючою і не потребує ратифікації для набрання нею чинності.»
 За інформацією Міністерства закордонних справ України: «МЗС листом № 110/15-628/1-159762 від 26.12.2025 інформувало НАЗК, що 10.12.2025 прийнято розпорядження Кабінету Міністрів України № 1392-р «Про схвалення проекту Угоди (у формі обміну листами) між Урядом України та Організацією економічного співробітництва та розвитку щодо приєднання до Робочої групи щодо боротьби з хабарництвом у міжнародних ділових операціях Організації економічного співробітництва та розвитку як члена (Асоційованого члена) та до окремих правових інструментів Організації економічного співробітництва та розвитку, пов’язаних з отриманням нового статусу в цьому органі». З огляду на зазначене, констатуємо, що станом на 31.12.2025 цей захід виконано частково.
 За інформацією Міністерства закордонних справ України, що надана за І квартал 2026 року: «Відповідно до отриманої від НАБУ інформації, Робоча група ОЕСР з питань боротьби з хабарництвом у міжнародних ділових операціях (далі – Робоча група ОЕСР) 23.10.2025 винесла рішення про запрошення України приєднатися до Конвенції про боротьбу з підкупом іноземних посадових осіб у міжнародних ділових операціях (далі – Антикорупційна Конвенція ОЕСР, Конвенція ОЕСР) та стати членом Робочої групи ОЕСР.
 Уряд України у грудні 2025 року уклав Угоду (у формі обміну листами) з Організацією економічного співробітництва та розвитку (далі – ОЕСР) щодо приєднання України до Робочої групи ОЕСР як члена (Асоційованого члена) та до окремих правових інструментів ОЕСР.
 Зазначена Угода створила правові підстави для повноцінної участі України в роботі Робочої групи ОЕСР та виконання відповідних зобов’язань.
 Окремими правовими інструментами Організації економічного співробітництва та розвитку (ОЕСР), до яких приєдналася Україна з огляду на набуття статусу асоційованого члена Робочої групи ОЕСР з питань боротьби з хабарництвом у міжнародних ділових операціях, є:
 – Рекомендації Ради для учасників співробітництва у сфері розвитку щодо управління ризиками, пов'язаними з корупцією;
 – Рекомендації Ради щодо подальшої боротьби з підкупом посадових осіб іноземних держав під час здійснення міжнародних ділових операцій;
 – Рекомендації Ради щодо податкових заходів для подальшої боротьби з підкупом посадових осіб іноземних держав під час здійснення міжнародних ділових операцій;
 – Рекомендації Ради щодо підкупу та офіційно підтриманих експортних кредитів.
 З урахуванням набуття Україною нового статусу в Робочій групі ОЕСР, а також висловленої Українською Стороною згоди на обов’язковість зазначених правових інструментів ОЕСР, що є складовою Угоди (у формі обміну листами) між Урядом України та ОЕСР, реалізація передбачених у них механізмів буде забезпечена шляхом їх імплементації в національне законодавство України найближчим часом.
-При цьому, повідомляємо, що Президентом України підписано Закон України від 06.03.2026 № 0367 «Про приєднання України до Конвенції про боротьбу з підкупом іноземних посадових осіб у міжнародних ділових операціях».</t>
+При цьому, повідомляємо, що Президентом України підписано Закон України від 06.03.2026 № 0367 «Про приєднання України до Конвенції про боротьбу з підкупом іноземних посадових осіб у міжнародних ділових операціях».
+За інформацією Міністерства закордонних справ України, що надана за ІІ квартал 2026 року: «Картка зазначеного законопроєкту доступна на сайті Верховної Ради України
+за посиланням: https://itd.rada.gov.ua/billinfo/Bills/Card/69672 .Наразі він не набрав чинності у зв'язку зі статтею 2 Закону України «Про приєднання України до Конвенції про боротьбу з підкупом іноземних посадових осіб у міжнародних ділових операціях». Також, розпорядженням КМУ від 17.06.2026 № 594-р схвалено проект листа Уряду України до ОЕСР щодо запиту про набуття Україною членства в ОЕСР (https://www.kmu.gov.ua/npas/pro-skhvalennia-proektu-lysta-uriaduukrainy-do-orhanizatsii-ekonomichnoho-spivrobitnytstva-tarozvytku-594-170626)».</t>
   </si>
   <si>
     <t>2.4.4.1.13</t>
   </si>
   <si>
     <t>Arranging the payment of fees to the OECD Working Group on Combating Bribery in International Business Transactions for participation in the group’s activities</t>
   </si>
   <si>
     <t>Fees have been paid on time and in full.</t>
   </si>
   <si>
     <t>За інформацією Міністерства фінансів України: «Згідно з листом Генерального секретаря ОЕСР Матіаса Корманна від 09.06.2023 № МС/2023.134.cb Україна була звільнена від сплати відповідних членських внесків до органів ОЕСР за 2023 рік у сумі 193 495 євро, у тому числі і від сплати внеску за участь у Робочій групі ОЕСР щодо боротьби з хабарництвом у міжнародних ділових операціях у розмірі 11 187 євро. Згідно з листом Генерального секретаря ОЕСР Матіаса Кормана від 11.07.2024 № MС/2024.194.cb на адресу Прем’єр-міністра України Дениса Шмигаля Україна звільнена у 2024 році від сплати внесків за участь у робочих органах ОЕСР на суму 284 555 євро. Згідно з листом Генерального секретаря ОЕСР Матіаса Корманна від 20.06.2025 № MC/2025.138.pd на адресу Прем’єр-міністра України Дениса Шмигаля Україна звільнена у 2025 році від сплати внесків за участь у робочих органах ОЕСР на суму 225 158.54 євро».</t>
   </si>
   <si>
     <t>2.4.4.1.14</t>
   </si>
   <si>
     <t>Ensuring Ukraine’s successful in-depth cross-examination by the OECD to verify Ukraine’s readiness for membership in the OECD Working Group on Combating Bribery in International Business Transactions, and invitation for Ukraine to join it as a full member</t>
   </si>
   <si>
     <t>01.07.2024</t>
   </si>
   <si>
     <t>31.03.2025</t>
   </si>
@@ -459,51 +461,53 @@
   <si>
     <t>2.4.4.1.15</t>
   </si>
   <si>
     <t>Arranging the ratification of the OECD Convention on Combating Bribery of Foreign Public Officials in International Business Transactions</t>
   </si>
   <si>
     <t>01.01.2025</t>
   </si>
   <si>
     <t>31.05.2025</t>
   </si>
   <si>
     <t>The Convention has been ratified.</t>
   </si>
   <si>
     <t>Станом на 31.12.2025 розроблено проект Закону України «Про приєднання України до Конвенції про боротьбу з підкупом іноземних посадових осіб у міжнародних ділових операціях».
 За інформацією, наданою робочою групою, утвореною відповідно до Указу Президента України від 28.07.2022 р. № 539/2022 за І квартал 2026 року : « Упродовж 2023 року - першого кварталу 2026 року:
 - внесено зміни до кримінального, кримінального процесуального та податкового законодавства для приведення його у відповідність із Конвенцією;
 -забезпечено проведення повного оцінювання Організацією економічного співробітництва та розвитку (далі - ОЕСР) України для забезпечення подальшого приєднання до Конвенції;
 - 23 жовтня 2025 року отримано запрошення України приєднатися до Конвенції та стати членом Робочої групи ОЕСР;
 -забезпечено схвалення 10 грудня 2025 року проєкту Угоди (у формі обміну листами) між Урядом України та Організацією економічного співробітництва та розвитку щодо приєднання до Робочої групи щодо боротьби з хабарництвом у міжнародних ділових операціях Організації економічного співробітництва та розвитку як члена (Асоційованого члена) та до окремих правових інструментів Організації економічного співробітництва та розвитку, повʼязаних з отриманням нового статусу в цьому органі;
 -27 лютого 2026 року Указом Президента України Nº 211/2026 "Про внесення змін до Указу Президента України від 28 липня 2022 року Nº539/2022" оновлено склад робочої групи з напрацювання пропозицій щодо участі України в Робочій групі ОЕСР;
 - 6 березня 2026 року Президентом України внесено до Верховної Ради України проєкти законів України "Про приєднання України до Конвенції про боротьбу з підкупом іноземних посадових осіб у міжнародних ділових операціях" (реєстраційний №0367) та "Про внесення змін до Кримінального кодексу України, Кримінального процесуального кодексу України та Закону України "Про запобігання корупції" у звʼязку з приєднанням України до Конвенції про боротьбу з підкупом іноземних посадових осіб у міжнародних ділових операціях" (реєстраційний №15056);
 - 10 березня 2026 року прийнято Закон України "Про приєднання України до Конвенції про боротьбу з підкупом іноземних посадових осіб у міжнародних ділових операціях" №4811-IX, який опубліковано в газеті "Голос України" від 1 квітня 2026 року №62.
-Наразі продовжується робота з метою ухвалення усіх необхідних змін до національного законодавства, що забезпечить набрання чинності Законом України "Про приєднання України до Конвенції про боротьбу з підкупом іноземних посадових осіб у міжнародних ділових операціях", та подальшої реалізації положень Конвенції». З огляду на зазначене станом на 31.03.2026 захід виконано частково.</t>
+Наразі продовжується робота з метою ухвалення усіх необхідних змін до національного законодавства, що забезпечить набрання чинності Законом України "Про приєднання України до Конвенції про боротьбу з підкупом іноземних посадових осіб у міжнародних ділових операціях", та подальшої реалізації положень Конвенції». З огляду на зазначене станом на 31.03.2026 захід виконано частково.
+За інформацією, наданою робочою групою, утвореною відповідно до Указу Президента України від 28.07.2022 р. № 539/2022 за І квартал 2026 року : «У доповнення до інформації, наданої листом Nº 02-01/456 від 30.04.2026, додатково повідомляємо, що 26 травня 2026 року парламент прийняв за основу ініційований Президентом України проєкт Закону України "Про внесення змін до Кримінального кодексу України, Кримінального процесуального кодексу України та Закону України "Про запобігання корупції" у звʼязку з приєднанням
+України до Конвенції про боротьбу з підкупом іноземних посадових осіб у міжнародних ділових операціях"». З огляду на те, що  Закон України "Про приєднання України до Конвенції про боротьбу з підкупом іноземних посадових осіб у міжнародних ділових операціях" №4811-IX станом на 30.06.2026 не набрав чинності, захід виконано частково.</t>
   </si>
   <si>
     <t>2.4.4.2</t>
   </si>
   <si>
     <t>Permanent and effective cooperation has been established among public authorities, the business community, the Business Ombudsman Council, and the Ukrainian Network of Integrity and Compliance on issues pertaining to protection of legitimate business interests, analyzing systemic problems and developing amendments to legislation, promoting a business culture of integrity, ethics, and accountability</t>
   </si>
   <si>
     <t>2.4.4.2.1</t>
   </si>
   <si>
     <t>Participation by representatives of government agencies in activities conducted as part of the annual month of business integrity of compliance practitioners of the Ukrainian Network of Integrity and Compliance</t>
   </si>
   <si>
     <t>Ministry of Finance of Ukraine,
 State Customs Service of Ukraine,
 State Tax Service of Ukraine,
 State Regulatory Service of Ukraine,
 National Anti-Corruption Bureau of Ukraine,
 National Agency on Corruption Prevention,
 Business Ombudsman's Council,
 Economic Security Bureau of Ukraine</t>
   </si>
   <si>
     <t>The month of business integrity of compliance practitioners of the Ukrainian Network of Integrity and Compliance has been conducted with the participation of government agencies.</t>
@@ -723,51 +727,51 @@
   </si>
   <si>
     <t>01.03.2024</t>
   </si>
   <si>
     <t>The draft of the model code of integrity has been developed.</t>
   </si>
   <si>
     <t>The draft model code of ethics has been developed.</t>
   </si>
   <si>
     <t>2.4.4.5.2</t>
   </si>
   <si>
     <t>Holding a public discussion of the draft of the model code of integrity indicated in subclause 2.4.4.5.1, obtaining expert opinions and revising the draft</t>
   </si>
   <si>
     <t>З огляду на зміст найменування заходу та показника виконання повноцінне виконання заходу, передбаченого п.п. 2.4.4.5.2 додатка 2 до Державної антикорупційної програми на 2023-2025 роки, потребує вчинення таких дій:
 1) проведення громадського обговорення проекту, зазначеного у підпункті 2.4.4.5.2.;
 2) отримання експертних висновків щодо проекту, зазначеного у підпункті 2.4.4.5.2.;
 3) доопрацювання проекту, зазначеного у підпункті 2.4.4.5.2.
 4) оприлюднення результатів громадського обговорення проекту, зазначеного у підпункті 2.4.4.5.2.
 Проект примірного кодексу доброчесності направлено до UNIC (лист від 02.07.2024 № 25-10/48267-24) та до UNODC для отримання пропозицій та зауважень з метою його подальшого доопрацювання.
 З 18 липня до 16 серпня 2024 року проведено електронні консультації з громадськістю з метою залучення та отримання пропозицій від громадськості для підсилення та удосконалення проекту примірного кодексу доброчесності організацій. Отримані пропозиції (загалом 6 пропозицій та 1 експертний висновок UNIC) опрацьовані спільно з експертами UNODC.
 У вересні 2024 року в НАЗК відбулася публічна презентація та обговорення проекту примірного Кодексу доброчесності.
-З огляду на те, що оприлюднення результатів громадського обговорення проекту, зазначеного у підпункті 2.4.4.5.2., не відбулося, змушені констатувати, що захід станом на 31.12.2024, 31.03.2025, 30.06.2025, 30.09.2025, 31.12.2025 та 31.03.2026  виконано частково.</t>
+З огляду на те, що оприлюднення результатів громадського обговорення проекту, зазначеного у підпункті 2.4.4.5.2., не відбулося, змушені констатувати, що захід станом на 31.12.2024, 31.03.2025, 30.06.2025, 30.09.2025, 31.12.2025, 31.03.2026 та 30.06.2026 виконано частково.</t>
   </si>
   <si>
     <t>2.4.4.5.3</t>
   </si>
   <si>
     <t>Approving the revised model code of integrity indicated in subclause 2.4.4.5.1</t>
   </si>
   <si>
     <t>01.08.2024</t>
   </si>
   <si>
     <t>The model code of integrity published on National Agency on Corruption Prevention official website</t>
   </si>
   <si>
     <t>За інформацією Національного агентства з питань запобігання корупції, що надана за ІІІ квартал: «27 вересня 2024 року відбулась презентація та публічне обговорення проекту примірного Кодексу доброчесності для приватного сектору. Станом на 30.09.2024 триває фіналізація зазначеного проекту Кодексу».
 За інформацією Національного агентства з питань запобігання корупції, що надана за ІV квартал: «Примірний Кодекс доброчесності розроблений Національним агентством з питань запобігання корупції за підтримки Програмного офісу Управління ООН з наркотиків та злочинності в Україні (УНЗ ООН), Всеукраїнської мережі доброчесності та комплаєнсу (UNIC), а також громадської організації «Фундація інституційного розвитку», завдяки фінансовій підтримці Ініціативи ділової доброчесності Siemens.
 Кодекс доопрацьовано з урахуванням зауважень та пропозицій, одержаних за результатами проведених консультацій та опубліковано (посилання додається)».</t>
   </si>
   <si>
     <t>2.4.4.6</t>
   </si>
   <si>
     <t>Effective mechanisms for verification of information on the ultimate beneficial owners of legal entities under private law in the Unified State Register of Legal Entities, Individual Entrepreneurs, and Public Associations have been introduced</t>
   </si>
   <si>
@@ -1072,82 +1076,84 @@
   </si>
   <si>
     <t>According to the Ministry of Justice of Ukraine: "Proposals to postpone the entry into force of the Law of Ukraine On Administrative Procedure for a period of more than 18 months from the date of its publication, i.e. after December 15, 2023, were monitored during October - December 2023. During October - December 2023, the Ministry of Justice of Ukraine did not receive any respective draft laws." 
 Given that the Law of Ukraine On Administrative Procedure came into force on December 15, 2023, the measure has been implemented.</t>
   </si>
   <si>
     <t>2.4.4.7.2</t>
   </si>
   <si>
     <t>Monitoring and issuing substantiated opinions objecting to the draft laws that propose amendments that would narrow down the subject matter of the effect of the Law of Ukraine On the Administrative Procedure</t>
   </si>
   <si>
     <t>Opinions objecting to all draft laws that propose amendments that would narrow down the subject matter of the effect of the Law of Ukraine On the Administrative Procedure have been issued.</t>
   </si>
   <si>
     <t>За інформацією Міністерства юстиції України: «Моніторинг проектів законів, які передбачають зміни, спрямовані на звуження предметної сфери дії Закону України “Про адміністративну процедуру” здійснюється.
 Міністерство юстиції України у зв’язку з листом Офісу Президента України від 28 травня 2024 року № 03-01/333 опрацювало копію Закону України «Про внесення змін до деяких законодавчих актів України щодо захисту інтересів власників земельних часток (паїв), а також застосування адміністративної процедури у сфері земельних відносин», прийнятого Верховною Радою України 22 травня 2024 року за № 3725-IX, що надійшов на підпис Президенту України та яким пропонується, зокрема, звузити предмет регулювання Закону України "Про адміністративну процедуру", та листом Мін'юсту від 30.05.2024 № 80940/7029-3-24/8.2.1 надало до нього відповідні зауваження, які можуть бути підставою для застосування Президентом України права вето.
 Аналогічне зауваження було надано на адресу Мінагрополітики листом Мін'юсту від 30.05.2024 № 80941/7118-4-24/8.2.1.
 10 червня 2024 року вказаний Закон було повернуто з відповідними пропозиціями Президента України.
 Впродовж звітного періоду (липень-вересень 2024 року) відповідних проектів актів, які були спрямовані на звуження предметної сфери дії Закону України “Про адміністративну процедуру”, до Мін'юсту не надходило.
 Впродовж звітного періоду (жовтень-грудень 2024 року) до Мін'юсту надходив 1 проект Закону України, положення якого передбачали звуження предметної сфери Закону України "Про адміністративну процедуру", за результатами опрацювання якого було надано відповідний висновок-заперечення.
 Впродовж звітного періоду (січень-березень 2025 року) до Мін'юсту надходив 1 проект Закону України, положення якого передбачали звуження предметної сфери Закону України "Про адміністративну процедуру", за результатами опрацювання якого було надано відповідний висновок-заперечення.
 Впродовж звітного періоду (березень-червень 2025 року) відповідних проектів законів, які були би спрямовані на звуження предметної сфери дії Закону України “Про адміністративну процедуру”, до Мін'юсту не надходило.
 Впродовж звітного періоду (липень-вересень 2025 року) відповідних проектів законів, які були би спрямовані на звуження предметної сфери дії Закону України “Про адміністративну процедуру”, до Мін'юсту не надходило.
 Впродовж звітного періоду (жовтень-грудень 2025 року) Мін'юстом було надано висновок-заперечення до Закону України "Про академічну доброчесність", прийнятого Верховною Радою України від 18 грудня 2025 року № 4742-ІХ, що надійшов на підпис Президентові України, яким процедури позбавлення наукового ступеня, ступеня вищої освіти, вченого звання фактично виведені з-під дії Закону України «Про адміністративну процедуру» .
-Впродовж звітного періоду (січень-березень 2026 року) Мін'юстом було надано 1 висновок-заперечення до проєкту Закону України, яким пропонувалося звузити предметну сферу дії Закону України "Про адміністративну процедуру"».</t>
+Впродовж звітного періоду (січень-березень 2026 року) Мін'юстом було надано 1 висновок-заперечення до проекту Закону України, яким пропонувалося звузити предметну сферу дії Закону України "Про адміністративну процедуру".
+Впродовж звітного періоду  (квітень-червень 2026 року) відповідних проектів законів України до Мін'юсту не надходило».</t>
   </si>
   <si>
     <t>2.4.4.7.3</t>
   </si>
   <si>
     <t>Drafting and submitting to the Cabinet of Ministers of Ukraine a draft law proposing to align legislative acts with the provisions of the Law of Ukraine On the Administrative Procedure (in accordance with the plan of implementation of the Law of Ukraine On the Administrative Procedure)</t>
   </si>
   <si>
-    <t>According to the Ministry of Justice of Ukraine: "By letter dated September 6 2023 No. 117593/7.1.1/4-23, the Ministry of Justice of Ukraine submitted to the Government the Draft Law of Ukraine On Amendments to Legislative Acts in connection with the adoption of the Law of Ukraine On Administrative Procedure, which was approved by the Government and submitted to the Verkhovna Rada of Ukraine (Register No. 10161 of October 18, 2023).
-[...1 lines deleted...]
-The Ministry of Justice of Ukraine is currently supporting the Draft Law No. 10161 in the Verkhovna Rada of Ukraine."</t>
+    <t>За інформацією Міністерства юстиції України: «Листом від 06.09.2023 № 117593/7.1.1/4-23 Міністерство юстиції України внесло на розгляд Уряду проект Закону України «Про внесення змін до законодавчих актів у зв'язку з прийняттям Закону України «Про адміністративну процедуру», який було схвалено Урядом та внесено на розгляд Верховної Ради України (реєстр. № 10161 від 18.10.2023).
+20 грудня 2023 року Верховною Радою України законопроект від 18.10.2023 № 10161 прийнятий в першому читанні з доопрацюванням положень відповідно до частини першої статті 116 Регламенту Верховної Ради України, затвердженого Законом України «Про Регламент Верховної Ради України».
+Наразі Міністерство юстиції України здійснює супровід законопроекту № 10161 у Верховній Раді України».</t>
   </si>
   <si>
     <t>2.4.4.7.4</t>
   </si>
   <si>
     <t>Monitoring and issuing substantiated opinions objecting to the draft laws that propose regulating aspects of administrative procedures and are substantially inconsistent with the Law of Ukraine On the Administrative Procedure</t>
   </si>
   <si>
     <t>Opinions objecting to all draft laws that are substantially inconsistent with the Law of Ukraine On the Administrative Procedure have been issued.</t>
   </si>
   <si>
     <t>За інформацією Міністерства юстиції України: «Моніторинг проектів законів, які врегульовують аспекти адміністративних процедур та не відповідають за змістом Закону України “Про адміністративну процедуру”, Міністерством юстиції України здійснюється та відповідна робота ведеться.
 Впродовж звітного періоду (квітень-червень 2024 року) до Міністерства юстиції України надійшло 5 проектів законів України, які, зокрема, врегульовували аспекти адміністративної процедури та потребували доопрацювання на предмет узгодження з положеннями Закону України "Про адміністративну процедуру", за результатами опрацювання яких Міністерство юстиції надало обґрунтовані висновки-заперечення (див. обґрунтовані висновки-заперечення № 12-16).
 Впродовж звітного періоду (липень-вересень 2024 року) до Міністерства юстиції України надійшло 8 проектів законів України, які, зокрема, врегульовували аспекти адміністративної процедури та потребували доопрацювання на предмет узгодження з положеннями Закону України "Про адміністративну процедуру", та за результатами опрацювання яких Міністерство юстиції надало обґрунтовані висновки-заперечення (див. обґрунтовані висновки-заперечення № 17-24).
 Впродовж звітного періоду (жовтень-грудень 2024 року) до Міністерства юстиції України надійшло 5 проектів законів України, які, зокрема, врегульовували аспекти адміністративної процедури та потребували доопрацювання на предмет узгодження з положеннями Закону України "Про адміністративну процедуру", та за результатами опрацювання яких Міністерство юстиції надало обґрунтовані висновки-заперечення (див. обґрунтовані висновки-заперечення №25-29 ).
 Впродовж звітного періоду (січень-березень 2025 року) до Міністерства юстиції України надійшло 7 проектів законів України, які, зокрема, врегульовували аспекти адміністративної процедури та потребували доопрацювання на предмет узгодження з положеннями Закону України "Про адміністративну процедуру", та за результатами опрацювання яких Міністерство юстиції надало обґрунтовані висновки-заперечення.
 Впродовж звітного періоду (березень - червень 2025 року) до Міністерства юстиції України надійшло 12 проектів законів України, які, зокрема, врегульовували аспекти адміністративної процедури та потребували доопрацювання на предмет узгодження з положеннями Закону України "Про адміністративну процедуру", та за результатами опрацювання яких Міністерство юстиції надало обґрунтовані висновки-заперечення.
 Впродовж звітного періоду (липень-вересень 2025 року) до Міністерства юстиції України надійшло 9 проектів законів України, які, зокрема, врегульовували аспекти адміністративної процедури та потребували доопрацювання на предмет узгодження з положеннями Закону України "Про адміністративну процедуру", та за результатами опрацювання яких Міністерство юстиції надало обґрунтовані висновки-заперечення.
 Впродовж звітного періоду (жовтень-грудень 2025 року) до Міністерства юстиції України надійшло 3 проекти законів України, які, зокрема, врегульовували аспекти адміністративної процедури та потребували доопрацювання на предмет узгодження з положеннями Закону України "Про адміністративну процедуру", та за результатами опрацювання яких Міністерство юстиції надало обґрунтовані висновки-заперечення
 Впродовж звітного періоду (січень-березень 2026 року) до Міністерства юстиції України надійшло 4 проекти законів України, які, зокрема, врегульовували аспекти адміністративної процедури та потребували доопрацювання на предмет узгодження з положеннями Закону України "Про адміністративну процедуру", та за результатами опрацювання яких Міністерство юстиції надало обґрунтовані висновки-заперечення».
+Впродовж звітного періоду (квітень- червень 2026 року) до Міністерства юстиції України надійшло 6 проєктів законів України, які, зокрема, врегульовували аспекти адміністративної процедури та потребували доопрацювання на предмет узгодження з положеннями Закону України "Про адміністративну процедуру", та за результатами опрацювання яких Міністерство юстиції надало обгрунтовані висновки-заперечення.
 З огляду на зазначене, можемо констатувати, що цей захід виконано повністю.</t>
   </si>
   <si>
     <t>2.4.4.7.5</t>
   </si>
   <si>
     <t>Arranging the training of civil servants and officials of local self-government bodies under professional development programs focusing on the general administrative procedure</t>
   </si>
   <si>
     <t>National Agency of Ukraine on Civil Service</t>
   </si>
   <si>
     <t>Training on the general administrative procedure has been provided to 1,000 individuals.</t>
   </si>
   <si>
     <t>За інформацією Національного агентства України з питань державної служби: «Станом на 30 червня 2024 року забезпечено підвищення кваліфікації державних службовців і посадових осіб органів місцевого самоврядування за загальною короткостроковою професійною програмою «Загальна адміністративна процедура» у кількості 1751 особи (з 01.01.2023 по 31.05.2023 – 567 осіб та з 01.06.2023 по 30.06.2024 – 1184 осіб).
 Станом на 15 жовтня 2024 року забезпечено підвищення кваліфікації державних службовців і посадових осіб органів місцевого самоврядування за загальною короткостроковою професійною програмою «Загальна адміністративна процедура» у кількості 2277 осіб (з 01.01.2023 по 31.05.2023 – 567 осіб та з 01.06.2023 по 15.10.2024 – 1710 осіб).
 Вищою школою публічного управління спільно з Секретаріатом Кабінету Міністрів України та проектом «ЄС «Підтримка комплексної реформи державного управління в Україні» (EU4PAR) розроблено загальну професійну (сертифікатну) програму «Загальна адміністративна процедура» (затверджено наказом Вищої школи від 29.01.2024 р. № 7-ОД/24 та погоджено наказом НАДС від 13.03.2024 р. № 46-24).
 Станом на 30 червня 2024 року та 10 жовтня 2024 року забезпечено підвищення кваліфікації за загальною професійною (сертифікатною) програмою «Загальна адміністративна процедура» 42 державних службовців категорії «Б» та «В».
 Інформація станом на 31.12.2024: Протягом 2023 – 2024 років проведено навчання для 2319 державних службовців і посадових осіб органів місцевого самоврядування щодо загальної адміністративної процедури, зокрема за загальною короткостроковою професійною програмою «Загальна адміністративна процедура» (з 01.01.2023 по 31.05.2023 – 567 осіб та з 01.06.2023 по 15.11.2024 – 1710 осіб) та за загальною професійною (сертифікатною) програмою «Загальна адміністративна процедура» 42 особи.
 Станом на 31 березня 2025 року проведено навчання для 2730 державних службовців і посадових осіб органів місцевого самоврядування щодо загальної адміністративної процедури: за загальною короткостроковою програмою «Загальна адміністративна процедура» (з 01.01.2023 по 31.05.2023 – 567 осіб та з 01.06.2023 по 31.03.2025 – 2121 особи), за загальною професійною (сертифікатною) програмою «Загальна адміністративна процедура» 42 особи.
 Станом на 30.06.2025 проведено навчання для 3386 державних службовців і посадових осіб органів місцевого самоврядування щодо загальної адміністративної процедури: за загальною короткостроковою професійною програмою «Загальна адміністративна процедура» (з 01.01.2023 по 31.05.2023 – 567 осіб та з 01.06.2023 по 13.06.2025 – 2725 осіб), за загальною професійною (сертифікатною) програмою «Загальна адміністративна процедура» 90 осіб.
 За період з 01.07.2025 до 30.09.2025 забезпечено підвищення кваліфікації державних службовців і посадових осіб органів місцевого самоврядування за загальною короткостроковою професійною програмою «Загальна адміністративна процедура» у кількості 85 осіб.
 Упродовж серпня-вересня 2025 року в закладах освіти, відібраних на конкурсній основі, за державним замовленням НАДС підвищили кваліфікацію 123 державних службовців, які займають посади державної служби категорій «Б» та «В», посадових осіб місцевого самоврядування з питань загальної адміністративної процедури / нових засад здійснення адміністративної процедури.
 Навчання державних службовців і посадових осіб органів місцевого самоврядування у Вищій школі публічного управління за програмами підвищення кваліфікації щодо загальної адміністративної процедури у IV кварталі 2025 року не проводилось».
@@ -1166,50 +1172,52 @@
     <t>2.4.4.8.1</t>
   </si>
   <si>
     <t>Support of consideration of the draft law on administration fee (registration no, 4380 as of November 16, 2020) in Verhovna Rada of Ukraine (in particular, in case of use of the President’s of Ukraine right of veto to it).</t>
   </si>
   <si>
     <t>01.01.1970</t>
   </si>
   <si>
     <t>Ministry of Finance of Ukraine,
 Ministry of Justice of Ukraine</t>
   </si>
   <si>
     <t>The law was signed by the President of Ukraine</t>
   </si>
   <si>
     <t>За інформацією Міністерства цифрової трансформації України, наданою за IV квартал 2024 року: «Листом Мінцифри від 13.02.2024 № 1/04-2-2211 надано висновок про проведення цифрової експертизи до проекту постанови Кабінету Міністрів України «Про внесення змін до Державної антикорупційної програми на 2023–2025 роки», відповідно до якого запропоновано викладення зазначеного заходу у новій редакції».
 Щодо виконання заходу у І кварталі 2025 року Міністерство цифрової трансформації України зазначило таке: «На розгляді Верховної Ради України перебуває проєкт Закону України «Про адміністративний збір» (реєстр. № 4380 від 16.11.2020 року, внесений народними депутатами України Білозір Л.М., Вацак Г.А. та іншими). Міністерство цифрової трансформації здійснює супровід зазначеного законопроекту у комітетах та на пленарних засіданнях Верховної Ради України».
 Щодо виконання заходу у ІІ кварталі 2025 року Міністерство цифрової трансформації України зазначило таке: «На розгляді Верховної Ради України перебуває проєкт Закону України «Про адміністративний збір» (реєстр. № 4380 від 16.11.2020 року, внесений народними депутатами України Білозір Л.М., Вацак Г.А. та іншими, який 05.06.2025 прийнято за основу із доопрацюванням положень відповідно до ч.1 ст.116. Міністерство цифрової трансформації здійснює супровід зазначеного законопроекту у комітетах та на пленарних засіданнях Верховної Ради України.
 На виконання заходу 2.4.4.8.1 Програми Мінцифри у ІІ кварталі 2025 року, надіслало головному Комітету ВРУ, відповідальному за опрацювання і супроводження Законопроєкту, лист від 30.06.2025 № 1/03-2-9669, у якому повідомило про готовність долучення до подальшої роботи над Законопроєктом, задля наступного максимально якісного доопрацювання і підготовки останнього до другого читання у ВРУ».
 За інформацією Міністерства цифрової трансформації України, наданою за IІІ квартал 2025 року: «На виконання заходу представники Мінцифри в офіційному порядку були включені до складу робочої групи, утвореної при Комітеті ВРУ з питань організації державної влади, місцевого самоврядування, регіонального розвитку та містобудування для цілей доопрацювання і підготовки Законопроєкту № 4380 до другого читання у Верховній Раді України.
 Станом на 29.09.2025 було проведено два засідання робочої групи при вказаному Комітеті ВРУ. Пропозиції Мінцифри до законопроєкту № 4380 були включені до порівняльної таблиці другого читання. Міністерство бере активну участь у поетапному обговоренні та доопрацюванні законопроєкту № 4380 відповідно до затвердженого графіку засідань. Лист Мінцифри щодо участі в робочій групі та запрошення від Комітету додаються».
 За інформацією Міністерства цифрової трансформації України, наданою за IV квартал 2025 року: «На виконання заходу 2.4.4.8.1 Програми, представники Мінцифри в офіційному порядку були включені до складу робочої групи, утвореної при Комітеті ВРУ з питань організації державної влади, місцевого самоврядування, регіонального розвитку та містобудування для цілей доопрацювання і підготовки законопроекту № 4380 до другого читання у Верховній Раді України.
 Станом на 31.12.2025 було проведено 6 засідань робочої групи при вказаному Комітеті ВРУ. Пропозиції Мінцифри до законопроекту № 4380 були включені до порівняльної таблиці другого читання. Міністерство бере активну участь у поетапному обговоренні та доопрацюванні законопроєкту № 4380 відповідно до затвердженого графіку засідань».
 За інформацією Міністерства цифрової трансформації України, наданою за I квартал 2026 року: «Станом на 31.03.2026 було проведено 8 засідань робочої групи при вказаному Комітеті ВРУ. Пропозиції Мінцифри до законопроекту № 4380 були включені до порівняльної таблиці другого читання. Міністерство бере активну участь у поетапному обговоренні та доопрацюванні законопроекту № 4380 відповідно до затвердженого графіку засідань».
+За інформацією Міністерства цифрової трансформації України, наданою за IІ квартал 2026 року: «На виконання заходу 2.4.4.8.1 Програми, представники Мінцифри в офіційному порядку були включені до складу робочої групи, утвореної при Комітеті ВРУ з питань організації державної влади, місцевого самоврядування, регіонального розвитку та містобудування для цілей доопрацювання і підготовки Законопроєкту № 4380 до другого читання у Верховній Раді України.
+Станом на 30.06.2026 було проведено 11 засідань робочої групи при вказаному Комітеті ВРУ. Пропозиції Мінцифри до Законопроєкту № 4380 були включені до порівняльної таблиці другого читання. Міністерство бере активну участь у поетапному обговоренні та доопрацюванні Законопроєкту № 4380 відповідно до затвердженого графіку засідань».
 Водночас з огляду на те, що закон не підписано Президентом України, показник виконання не досягнуто, відповідно захід виконано частково.</t>
   </si>
   <si>
     <t>2.4.4.8.2</t>
   </si>
   <si>
     <t>Development and submission to Cabinet of Ministers of Ukraine of the draft regulation of Cabinet of Ministers of Ukraine ‘On some issues of calculation of a charge (administration fee) for provision of public (electronic public) services’ to reconsider the charge (administration fee) calculation mechanism for provisioning of public (electronic public) services</t>
   </si>
   <si>
     <t>31.12.2024</t>
   </si>
   <si>
     <t>Cabinet of Ministers of Ukraine regulation was approved</t>
   </si>
   <si>
     <t>За інформацією Міністерства цифрової трансформації України, що надана за IV квартал 2024 року: «Мінцифри розроблено проект розпорядження Кабінету Міністрів України «Деякі питання розрахунку розмірів плати (адміністративного збору) за надання публічних (електронних публічних) послуг», яким пропонується затвердити перелік публічних (електронних публічних) послуг для проведення розрахунку розмірів плати за надання публічних (електронних публічних) послуг та Методику розрахунку розмірів плати за надання публічних (електронних публічних) послуг (адміністративного збору), якою встановити механізм розрахунку розмірів плати за надання публічних (електронних публічних) послуг (адміністративного збору) з урахуванням соціального та економічного значення відповідних послуг.
 Запровадження єдиних засад визначення адміністративного збору за надання адміністративних послуг включатиме:
 ● збір даних, необхідних для розрахунку розміру адміністративного збору (джерела, усереднення, відповідальні органи);
 ● визначення собівартості публічних (електронних публічних) послуг (прямі і непрямі витрати, формули розрахунку собівартості послуги);
 ● розрахунок розміру плати за надання публічних (електронних публічних) послуг (адміністративного збору) (застосування коефіцієнтів, особливості розрахунків у окремих випадках).
 Проект розпорядження розглянуто заінтересованими органами та отримано висновок Мін’юсту, яким висловлено зауваження.
 Наразі Мінцифри здійснює опрацьовує зауважень за результатами правової експертизи».
 За інформацією Міністерства цифрової трансформації України, що надана за IІ квартал 2025 року: «Мінцифри листом від 09.06.2025 № 1/04-1-8641 направило проєкт розпорядження Кабінету Міністрів України «Деякі питання розрахунку розмірів плати (адміністративного збору) за надання публічних (електронних публічних) послуг» на повторне погодження та висловлення позицій до заінтересованих органів, а також ключових асоціацій місцевого самоврядування в Україні. Наразі здійснюється узагальнення та опрацювання наданих зауважень і пропозицій щодо вказаного проєкту акта з метою підготовки до проведення узгоджувальних процедур у порядку, встановленому Регламентом Кабінету Міністрів України».
 За інформацією Міністерства цифрової трансформації України, що надана за IІІ квартал 2025 року: «На виконання заходу 2.4.4.8.2 Програми Мінцифри розробило проєкт розпорядження Кабінету Міністрів України «Деякі питання розрахунку розмірів плати (адміністративного збору) за надання публічних (електронних публічних) послуг» (далі – проєкт Розпорядження), яким передбачено здійснення пілотної апробації нової Методики розрахунку розмірів плати (адміністративного збору) за надання публічних (електронних публічних) послуг (далі – Методика) шляхом її використання для розрахунку розмірів адміністративного збору за надання окремих публічних послуг. Методика визначає детальний, математично-аналітичний механізм розрахунку реальної собівартості витрат на надання будь-якої публічної (у т. ч. адміністративної) послуги, що дозволить у подальшому використовувати відповідні дані та встановити на законодавчому рівні максимально обґрунтовані, пропорційні та прозорі розміри адміністративного збору за ту чи іншу послугу.
 Реалізація проєкту Розпорядження дасть змогу оцінити ефективність механізму розрахунку розмірів адміністративного збору, що пропонується Методикою, а також релевантність отриманих вихідних даних, виявити проблемні аспекти, що виникають при практичному застосуванні такого механізму, запобігти їх потенційному виникненню шляхом доопрацювання та вдосконалення проекту Методики, а також визначення питання про можливість впровадження її на постійній основі.
@@ -1239,59 +1247,67 @@
   <si>
     <t>2.4.4.10</t>
   </si>
   <si>
     <t>The law on the Institution of the Business Ombudsman has been adopted, which will help prevent corruption and corruption-related offenses or other violations of the legitimate rights and interests of business entities affected by unscrupulous conduct (actions, decisions and/or omission to act) on the part of government agencies and local self-government bodies</t>
   </si>
   <si>
     <t>2.4.4.10.1</t>
   </si>
   <si>
     <t>Supporting the consideration of the Draft Law of Ukraine On the Institution of the Business Ombudsman in Ukraine (registration number 3607 dated June 5, 2020) in the Parliament of Ukraine (particularly if the President of Ukraine vetoes the draft law)</t>
   </si>
   <si>
     <t>The law has been signed by the President of Ukraine.</t>
   </si>
   <si>
     <t>За інформацією Міністерства економіки України: «Підпунктом 10 пункту 3.4.4 розділу 3 Закону України "Про засади державної антикорупційної політики на 2021-2025 роки" очікуваним стратегічним результатом Проблеми "Високий рівень толерування корупції у приватному секторі економіки" визначено "прийнято закон про Установу бізнес-омбудсмена, який сприятиме запобіганню корупційним правопорушенням або правопорушенням, пов’язаним з корупцією, або іншим порушенням законних прав та інтересів суб’єктів господарювання, які зазнали впливу недобросовісної поведінки (дії, рішення та/або бездіяльність) з боку органів державної влади та органів місцевого самоврядування".
 Вважаємо, що очікуваний стратегічний результат досягнено, а завдання виконано шляхом прийняття Закону України від 09.08.2023 № 3311-IX «Про внесення змін до деяких законодавчих актів України щодо реалізації інвестиційних проектів із значними інвестиціями». Зокрема, з метою створення ефективних механізмів сприяння у реалізації гарантій права на свободу підприємницької діяльності, а також захисту від неправомірного втручання в господарську діяльність пунктом 3 "Прикінцевих та перехідних положень" Закону передбачено утворення установи бізнес-омбудсмена та унормування питань її діяльності, зокрема щодо визначення напрямів її діяльності, джерел фінансування, органу управління та його повноважень.
 Прем’єр-міністром України Шмигалем Д. А. (резолюція від 13.12.2024 № 28776/20/1-23) погоджено позицію Мінекономіки та визначено виконаними та знятим з контролю пункт 1.7 Плану організації підготовки проектів актів та виконання інших завдань, необхідних для забезпечення реалізації Закону № 3311 відповідно до доручення Прем’єр-міністра України від 21.09.2023 № 28776/1/1-23.
 Таким чином, подальше супроводження Мінекономіки проекту Закону України «Про Установу бізнес-омбудсмена в Україні» (реєстр. № 3607 від 05.06.2020) не є доцільним.»
 За інформацією Міністерства економіки України, що надана за IV квартал 2024 року: «Підпунктом 10 пункту 3.4.4 розділу 3 Закону України "Про засади державної антикорупційної політики на 2021-2025 роки очікуваним стратегічним результатом Проблеми "Високий рівень толерування корупції у приватному секторі економіки" визначено "прийнято закон про Установу бізнес-омбудсмена, який сприятиме запобіганню корупційним правопорушенням або правопорушенням, пов’язаним з корупцією, або іншим порушенням законних прав та інтересів суб’єктів господарювання, які зазнали впливу недобросовісної поведінки (дії, рішення та/або бездіяльність) з боку органів державної влади та органів місцевого самоврядування."
 Вважаємо, що очікуваний стратегічний результат досягнено, а завдання виконано шляхом прийняття Закону України від 09.08.2023 № 3311-IX «Про внесення змін до деяких законодавчих актів України щодо реалізації інвестиційних проектів із значними інвестиціями». Зокрема, з метою створення ефективних механізмів сприяння у реалізації гарантій права на свободу підприємницької діяльності, а також захисту від неправомірного втручання в господарську діяльність пунктом 3    "Прикінцевих та перехідних положень" Закону передбачено утворення установи бізнес-омбудсмена та унормування питань її діяльності, зокрема щодо визначення напрямів її діяльності, джерел фінансування, органу управління та його повноважень.
 18.11.2024 Комітетом ВРУ з питань економічного розвитку схвалено звіт Мінекономіки щодо аналізу практики застосування Закону, а також аналізу та оцінки реалізації прийнятих нормативно-правових актів на виконання Закону (Протокол засідання № 212 від 18.11.2024)».
 Водночас варто звернути увагу, що у Прикінцевих та перехідних положеннях Закону України від 09.08.2023 № 3311-IX «Про внесення змін до деяких законодавчих актів України щодо реалізації інвестиційних проектів із значними інвестиціями» передбачено таке:
 3. Кабінету Міністрів України у шестимісячний строк з дня набрання чинності цим Законом:
-…
+...
 вжити в установленому порядку заходів для утворення установи бізнес-омбудсмена та унормування питань її діяльності, зокрема щодо визначення напрямів її діяльності, джерел фінансування, органу управління та його повноважень.
 З огляду на те, що в прикінцевих та перехідних положеннях закону не вказано про необхідність розроблення Кабінетом Міністрів України саме підзаконних актів щодо основних аспектів діяльності Установи бізнес-омбудсмена, врегулювання питання про Установу бізнес-омбудсмена на рівні положень закону залишається актуальним.
 Більше того, ст. 92 Конституції України визначає домінуючу роль закону в системі нормативно-правових актів, що здійснюють правове регулювання суспільних відносин в Україні, та визначає найважливіше коло питань, які можуть регулюватись виключно законами. Оскільки до таких питань віднесені правовий режим власності та правові засади і гарантії підприємництва (п. 7 та п. 8 ч. 1 ст. 92 Конституції України), то статус Установи, що здійснює свою діяльність саме з метою гарантування суб’єктам господарювання захисту їх права на свободу підприємницької діяльності та невтручання у неї, має бути врегульовано законом. Крім того, відповідно до Рекомендації Комітету Міністрів Ради Європи державам-членам про розвиток інституту омбудсмена, прийнятих Європейською комісією «За демократію через право» інститут омбудсмена, в тому числі його повноваження, повинен ґрунтуватися на міцній правовій базі, переважно бути закріпленим на конституційному рівні, а його характеристики та функції можуть бути додатково опрацьовані на законодавчому рівні.
 Постановою КМУ від 18 жовтня 2024 р. № 1194 "Про внесення змін до Державної антикорупційної програми на 2023—2025 роки" датою завершення виконання цього заходу визначено грудень 2025 р.
 Отже, з огляду на відсутність інформації щодо супроводження Міністерством економіки України проекту закону про Установу бізнес-омбудсмена в Україні (реєстраційний номер 3607 від 5 червня 2020 р.) у Верховній Раді України, вважаємо, що прогрес виконання заходу відсутній.
 У рамках інформування про стан виконання заходу за ІІІ квартал 2025 р. Мінекономіки відомостей не надало, з огляду на що захід не може вважатися таким, що мав прогрес виконання станом на 30.09.2025.
 З огляду на відсутність інформації, яка підтверджує супроводження розгляду проекту закону про Установу бізнес-омбудсмена в Україні від 05.06.2020 реєстр.№ 3607, констатуємо, що захід, передбачений п.п. 2.4.4.1.4 додатка 2 до Державної антикорупційної програми на 2023-2025 роки, станом на 31.12.2025 не виконано.
-За інформацією Міністерства економіки України, що надана за І квартал 2026 року: «На початку 2026 року Міністерством проведено консультації з Комітетом Верховної Ради України з питань економічного розвитку стосовно відновлення роботи над проектом Закону України “Про Установу бізнес-омбудсмена в Україні” (реєстраційний № 3607 від 05.06.2020) з метою прискорення його розгляду у ВРУ. У результаті дійшли висновку щодо неможливості прийняття проекту Закону у зв’язку із запропонованими надмірними та суперечливими повноваженнями Ради. Таким чином, проект Закону не буде розглядатись народними депутатами».</t>
+За інформацією Міністерства економіки України, що надана за І квартал 2026 року: «На початку 2026 року Міністерством проведено консультації з Комітетом Верховної Ради України з питань економічного розвитку стосовно відновлення роботи над проектом Закону України “Про Установу бізнес-омбудсмена в Україні” (реєстраційний № 3607 від 05.06.2020) з метою прискорення його розгляду у ВРУ. У результаті дійшли висновку щодо неможливості прийняття проекту Закону у зв’язку із запропонованими надмірними та суперечливими повноваженнями Ради. Таким чином, проект Закону не буде розглядатись народними депутатами».
+За інформацією Міністерства економіки України, що надана за ІІ квартал 2026 року: «Прийнято Закону України від 09.08.2023 № 3311-IX «Про внесення змін до деяких законодавчих актів України щодо реалізації інвестиційних проектів із значними інвестиціями», яким також було унормовано питання створення і діяльності установи бізнес-омбудсмена.
+Так,  пунктом 3   "Прикінцевих та перехідних положень" Закону передбачено утворення установи бізнес-омбудсмена та унормування питань її діяльності, зокрема щодо визначення напрямів її діяльності, джерел фінансування, органу управління та його повноважень.
+Законом України «Про правотворчу діяльність» встановлено, що нормативно-правовий акт не повинен дублювати приписи інших НПА однакової або вищої юридичної сили.
+Таким чином, по суті завдання виконане (Закон № 3311-IX), а технічне супроводження дублюючого проекту Закону про Установу бізнес-омбудсмена в Україні (р. н.3607 від 5 червня 2020 р.) у Верховній Раді України втратило актуальність.
+Крім того, на початку 2026 року Міністерством проведено консультації з Комітетом Верховної Ради України з питань економічного розвитку стосовно відновлення роботи над проєктом Закону України “Про Установу бізнес-омбудсмена в Україні” (реєстраційний № 3607 від 05.06.2020) з метою прискорення його розгляду Верховною Радою України. За результатами консультацій дійшли висновку щодо неможливості прийняття проєкту Закону у зв’язку із запропонованими надмірними та суперечливими повноваженнями Ради.
+Також зазначаємо, що інституційну спроможність Ради бізнес-омбудсмена щодо виявлення, аналізу та супроводження вирішення системних проблем бізнесу посилено в рамках експериментального проєкту щодо цифровізації взаємодії органів виконавчої влади із суб’єктами господарювання за допомогою інформаційно-комунікаційної системи «Пульс», запровадженого постановою Кабінету Міністрів України від 10 грудня 2025 р. № 1304.
+Зокрема, Рада бізнес-омбудсмена бере участь в опрацюванні проблемних питань бізнесу, що надходять через ІКС «Пульс», аналізі системних бар’єрів для підприємницької діяльності та формуванні пропозицій щодо їх усунення на основі даних Дашборду проблем бізнесу.
+Таким чином, мета заходу щодо посилення інституційних механізмів захисту прав суб’єктів господарювання та реагування на системні проблеми бізнесу досягається через функціонування ІКС «Пульс» та Дашборду проблем бізнесу, навіть без прийняття законопроєкту №3607. Ураховуючи викладене, вважаємо захід виконаним в інший спосіб».</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>