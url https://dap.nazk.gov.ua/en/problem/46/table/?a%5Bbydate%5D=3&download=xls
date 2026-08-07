--- v0 (2026-06-06)
+++ v1 (2026-08-07)
@@ -110,259 +110,262 @@
     <t>Implementing measures towards systematization and public access to the entirety of the urban development documentation currently in effect, integrating it into the Urban planning cadaster on the state’s level, submitting such documentation to Urban planning cadaster on the state level, particularly by:
 1) filling Urban planning cadaster on the state’s level with data and documents related to city building (except for confidential or restricted data, considered as such according to the law);
 2) granting viewer access to urban development documentation in any administrative-territorial unit or territorial community with the level of detail down to a separate land plot (except for confidential or restricted data, considered as such according to the law); 
 3) enabling officials of the authorized city building and architecture bodies must ensure uploading of urban planning documentation to Urban planning cadaster on the state’s level;
 4) provision of electronic information interaction between Urban planning cadaster on the state’s level and the national geoportal of the National infrastructure of geospatial data on receipt of basic and topical sets (types) of geospatial data and metadata (data on geospatial data and/or services), used for development of urban planning documentation</t>
   </si>
   <si>
     <t>01.03.2023</t>
   </si>
   <si>
     <t>01.01.1970</t>
   </si>
   <si>
     <t>Ministry for Communities and Territories Development of Ukraine</t>
   </si>
   <si>
     <t>state budget and/or international technical assistance funds</t>
   </si>
   <si>
     <t>within the established budget allocations for the relevant year and/or international technical assistance funds</t>
   </si>
   <si>
     <t>Urban development documentation has been integrated into the Urban planning cadaster on the state’s level.</t>
   </si>
   <si>
-    <t>За інформацією, наданою Міністерством розвитку громад та територій України за ІІІ, IV квартали 2025 року та І квартал 2026 року як звітні періоди:
-1) щодо підпункту 1 заходу: "до Реєстру містобудівної документації (складової Містобудівного кадастру на державному рівні (МБКД) внесено відомості щодо:
+    <t>За інформацією, наданою Міністерством розвитку громад та територій України за ІІІ, IV квартали 2025 року, а також І та ІІ квартали 2026 року як звітні періоди:
+1) щодо підпункту 1 заходу: «до Реєстру містобудівної документації (складової Містобудівного кадастру на державному рівні (МБКД) внесено відомості щодо:
 70 проектів (баз геоданних) містобудівної документації;
-2401 примірник діючої містобудівної документації, що становить 4,9 % від загальної кількості";
-[...3 lines deleted...]
-З огляду на зазначене вище, у межах щоквартального моніторингу за І квартал 2026 року можна констатувати, що захід виконано вчасно, але частково.</t>
+2401 примірник діючої містобудівної документації, що становить 4,9 % від загальної кількості»;
+2) щодо підпункту 2 заходу: «здійснюється технічне налагодження системи МБКД для забезпечення загального доступу в режимі перегляду до містобудівної документації. Разом з тим, в період військового стану діють обмеження щодо розміщення такої інформації у відкритому доступі»;
+3) щодо підпункту 3 заходу: «реалізовано функціонал підключення уповноважених органів містобудування та архітектури і завантаження містобудівної документації до Реєстру містобудівної документації (складової МБКД). Наразі надано доступ до МБКД 1109 виконавчим органам місцевого самоврядування для завантаження містобудівної документації»;
+4) щодо підпункту 4 заходу: «опрацьовуються технічні аспекти забезпечення електронної інформаційної взаємодії між Містобудівним кадастром на державному рівні та національним геопорталом Національної інфраструктури геопросторових даних».
+З огляду на зазначене вище, у межах щоквартального моніторингу за ІІ квартал 2026 року можна констатувати, що захід виконано вчасно, але частково.</t>
   </si>
   <si>
     <t>Partially implemented</t>
   </si>
   <si>
     <t>0.0</t>
   </si>
   <si>
     <t>2.5.1.1.2</t>
   </si>
   <si>
     <t>Validation and public discussion services are implemented for urban planning documentation projects in Urban planning cadaster on the state’s level geoportal</t>
   </si>
   <si>
     <t>01.01.2024</t>
   </si>
   <si>
     <t>state budget</t>
   </si>
   <si>
     <t>within the established budget allocations for the relevant year</t>
   </si>
   <si>
     <t xml:space="preserve">Urban planning cadaster on the state’s level contains a section for a public discussion of drafts of urban development documentation. </t>
   </si>
   <si>
-    <t>За інформацією, наданою Міністерством розвитку громад та територій України за IІІ, ІV квартали 2025 року та І квартал 2026 року як звітні періоди:
-[...2 lines deleted...]
-Показником виконання заходу 2.5.1.1.2 передбачено: "Містобудівний кадастр на державному рівні містить розділ для публічного обговорення проектів містобудівної документації".
+    <t>За інформацією, наданою Міністерством розвитку громад та територій України за IІІ, ІV квартали 2025 року, а також І та ІІ квартали 2026 року як звітні періоди:
+«Запроваджено сервіс валідації проектів містобудівної документації на місцевому рівні засобами Містобудівного кадастру на державному рівні (МБКД). 
+Сервіс публічного обговорення проектів містобудівної документації передбачається реалізувати в рамках модернізації геоінформаційної системи МБКД (наразі здійснюється підготовка технічних вимог відповідно до оновленого законодавства). 
+Разом з тим, в період військового стану діють обмеження щодо функціонування такого сервісу».
+Показником виконання заходу 2.5.1.1.2 передбачено: «Містобудівний кадастр на державному рівні містить розділ для публічного обговорення проектів містобудівної документації».
 Таким чином, з огляду на надану Головним виконавцем інформацію, а також завершення строків виконання, захід 2.5.1.1.2 є таким, що виконаний вчасно, але частково.</t>
   </si>
   <si>
     <t>2.5.1.1.3</t>
   </si>
   <si>
     <t>Implementing measures towards integration and electronic data exchange among the Unified State Electronic System in Construction, the State Register of Real Rights to Immovable Property, and the State Land Cadaster, in particular by:
 1) reflecting immovable properties in the State Land Cadaster and integrating information about immovable properties and construction projects in progress (issued construction manifests, registered urban development conditions and restrictions, current documents that authorize construction work), accessing the information of the Unified State Electronic System in Construction about construction projects in progress within the State Land Cadaster;
 2) enabling state registrars of rights to immovable property to receive information from the Unified State Electronic System in Construction about the results of technical inventory of immovable properties.</t>
   </si>
   <si>
     <t>31.12.2024</t>
   </si>
   <si>
     <t>Ministry of Justice of Ukraine,
 State Service of Ukraine for Geodesy, Cartography and Cadastre</t>
   </si>
   <si>
     <t>The State Register of Real Rights to Immovable Property and the State Land Cadaster have been integrated into the Unified State Electronic System in Construction.</t>
   </si>
   <si>
     <t>1) Щодо підпункту 1 змісту заходу:
 За інформацією, наданою Мінрозвитку: «Держгеокадастр листом від 06.07.2023 № 5-28-0.213-6641/2-23 звернувся до Мінінфраструктури з проханням надати пропозиції стосовно внесення змін до Угоди про інформаційне співробітництво і Протоколу автоматизованого обміну інформацією між Єдиною державною електронною системою у сфері будівництва (ЄДЕССБ) та Державним земельним кадастром (ДЗК) в частині забезпечення отримання в порядку електронної інформаційної взаємодії з ЄДЕССБ для внесення до ДЗК відповідних відомостей згідно з вимогами чинного законодавства.
 06.09.2023 проведено робочу нараду (онлайн) за участю представників Міністерства розвитку громад, територій та інфраструктури України, Державної служби України з питань геодезії, картографії та кадастру, адміністраторів відповідних інформаційних систем, з питань обговорення проекту змін до Протоколу автоматизованого обміну інформацією між ЄДЕССБ та ДЗК.
 Держгеокадастр листом від 28.02.2024 № 5-28-0.213-2620/2-24 надіслав Мінінфраструктури доопрацьовані проєкти договору про електронну інформаційну взаємодію між Міністерством розвитку громад, територій та інфраструктури України і Державною службою України з питань геодезії, картографії та кадастру та Протоколу автоматизованого обміну інформацією між ЄДЕССБ та ДЗК.
-Зазначені проєкти доопрацьовуються Міністерством розвитку громад, територій та інфраструктури України, зокрема, в частині структури, змісту та форматів запитів і відповідей на запити, що передаються та приймаються в порядку автоматизованого обміну".
-[...3 lines deleted...]
-У ІV кварталі 2025 року Головним виконавцем було надано Договір про інформаційну взаємодію від 29.04.2025 року укладений між Державною службою України з питань геодезiї, картографiї та кадастру та Міністерством розвитку громад та територій України, яким визначено порядок електронної інформаційної взаємодії між Ресурсами Мінрозвитку та Держгеокадастру з метою забезпечення надання публічних (електронних публічних) послуг.
+Зазначені проєкти доопрацьовуються Міністерством розвитку громад, територій та інфраструктури України, зокрема, в частині структури, змісту та форматів запитів і відповідей на запити, що передаються та приймаються в порядку автоматизованого обміну».
+За інформацією, наданою Мінрозвитку за I квартал 2025 року як звітний період: «Державний реєстр речових прав на нерухоме майно та Державний земельний кадастр до Єдиної державної електронної системи у сфері будівництва інтегровано. Інформаційна взаємодія між ЄДЕССБ (як складової частини ІІС МБКД) і ДЗК та ДРРП вже функціонує і розширюється за переліком методів (способів) запитів на отримання інформації та видів даних, що є предметом інформаційного обміну».
+Аналогічну інформацію було надано Мінрозвитку, як Головним виконавцем, за ІІІ, ІV квартали 2025 року, а також І та ІІ квартали 2026 року як звітні періоди.
+Водночас, за інформацією, наданою Мінрозвитку, Держгеокадастром та Мін’юстом для цілей поточної (щорічної) оцінки ефективності реалізації Антикорупційної стратегії на 2021-2025 роки та Державної антикорупційної програми на 2023-2025 роки, об’єкти нерухомого майна не відображаються в ДЗК; інформація про об’єкти нерухомого майна і об’єкти будівництва (видані будівельні паспорти, зареєстровані містобудівні умови і обмеження, чинні документи, що дають право на виконання будівельних робіт) до ДЗК не інтегрована; доступ до відомостей ЄДЕССБ про об’єкти будівництва у складі ДЗК не забезпечено.
+У ІV кварталі 2025 року Головним виконавцем було надано Договір про інформаційну взаємодію від 29.04.2025 укладений між Державною службою України з питань геодезiї, картографiї та кадастру та Міністерством розвитку громад та територій України яким визначено порядок електронної інформаційної взаємодії між Ресурсами Мінрозвитку та Держгеокадастру з метою забезпечення надання публічних (електронних публічних) послуг.
 Варто звернути увагу, що Головним виконавцем не було надано підтвердження відображення у Державному земельному кадастрі інформації про об’єкти нерухомого майна і об’єкти будівництва.
 З огляду на вищезазначене, у цій частині захід є виконаним лише частково.
 2) Щодо підпункту 2 змісту заходу:
 За інформацією наданою Мінрозвитку: 19.07.2023, з метою забезпечення функціонування Єдиної державної електронної системи у сфері будівництва було підписано Протокол електронної інформаційної взаємодії між Міністерством розвитку громад, територій та інфраструктури України, Міністерством юстиції України, Державним підприємством «Дія» та Державним підприємством «Національні інформаційні системи» щодо отримання інформації на запит державного реєстратора за ідентифікатором об’єкта будівництва в рамках взаємодії Державного реєстру речових прав на нерухоме майно (ДРРП) та Єдиної державної електронної системи у сфері будівництва (ЄДЕССБ). На підставі цього державні реєстратори прав на нерухоме майно отримують інформацію з ЄДЕССБ про результати проведення технічної інвентаризації об’єктів нерухомого майна.
 Підписання вказаного Протоколу є належним виконанням елементу 2 змісту даного заходу.
 З огляду на вищезазначене та сплив строків виконання, констатуємо, що захід 2.5.1.1.3 виконаний вчасно, але частково.</t>
   </si>
   <si>
     <t>2.5.1.1.4</t>
   </si>
   <si>
     <t>Implementing measures towards integration and electronic data exchange between the Unified State Electronic System in Construction and the electronic register of cultural heritage sites not only based on the address but also based on geospatial data of properties and the registration number of the cultural heritage site</t>
   </si>
   <si>
     <t>01.11.2023</t>
   </si>
   <si>
     <t>Ministry of Culture and Strategic Communications of Ukraine</t>
   </si>
   <si>
     <t>The electronic register of cultural heritage sites has been integrated into the Unified State Electronic System in Construction.</t>
   </si>
   <si>
     <t>Міністерство розвитку громад та територій України як Головний виконавець заходу у ІІ кварталі 2025 року повідомило:
-"Укладено Договір про електронну інформаційну взаємодію між Міністерством розвитку громад та територій України та Міністерством культури та стратегічних комунікацій України від 12.06.2025 щодо обміну інформацією між Єдиною державною електронною системою у сфері будівництва та Державним реєстром нерухомих пам’яток України про надання інформації про нерухомі об’єкти культурної спадщини України за ідентифікаторами населених пунктів, геопросторовими даними об’єкта, реєстраційним номером об’єкта під час надання/отримання адміністративних послуг та інших послуг у сфері будівництва".
-[...1 lines deleted...]
-"Після укладення договору вживаються заходи з забезпечення інтеграції та електронної інформаційної взаємодії між Єдиною державною електронною системою у сфері будівництва та електронним реєстром об’єктів культурної спадщини не лише за адресою, а і за геопросторовими даними об’єктів та реєстраційним номером об’єкта культурної спадщини".
+«Укладено Договір про електронну інформаційну взаємодію між Міністерством розвитку громад та територій України та Міністерством культури та стратегічних комунікацій України від 12.06.2025 щодо обміну інформацією між Єдиною державною електронною системою у сфері будівництва та Державним реєстром нерухомих пам’яток України про надання інформації про нерухомі об’єкти культурної спадщини України за ідентифікаторами населених пунктів, геопросторовими даними об’єкта, реєстраційним номером об’єкта під час надання/отримання адміністративних послуг та інших послуг у сфері будівництва».
+У ІІІ, ІV кварталах 2025 року, а також І та ІІ кварталі 2026 року Головний виконавець повідомив наступну інформацію:
+«Після укладення договору вживаються заходи з забезпечення інтеграції та електронної інформаційної взаємодії між Єдиною державною електронною системою у сфері будівництва та електронним реєстром об’єктів культурної спадщини не лише за адресою, а і за геопросторовими даними об’єктів та реєстраційним номером об’єкта культурної спадщини».
 Разом з тим, Міністерством розвитку громад та територій України, як Головним виконавцем заходу, не було надано відповідних підтверджуючих документів щодо здійснення заходу (окрім укладення договору), спрямованих на забезпечення інтеграції та електронної інформаційної взаємодії, зокрема таких як розроблення необхідного технічного функціоналу, його тестування, здійснення наповнення необхідно інформацією.
-З огляду на наведене вище, а також у зв'язку зі спливом строків виконання, у межах щоквартального моніторингу за І квартал 2026 року, вимушені констатувати, що захід виконано невчасно та частково.</t>
+З огляду на наведене вище, а також у зв’язку зі спливом строків виконання, у межах щоквартального моніторингу за ІІ квартал 2026 року, вимушені констатувати, що захід виконано невчасно та частково.</t>
   </si>
   <si>
     <t>2.5.1.2</t>
   </si>
   <si>
     <t>A unified electronic Urban Planning Cadastre has been created, which is a platform for the provision of all administrative services in the field of urban planning and a public source of urban planning information. Urban planning documentation comes into force from the moment it is entered into the unified electronic Urban Planning Cadastre and assigned a spatial index</t>
   </si>
   <si>
     <t>2.5.1.2.1</t>
   </si>
   <si>
     <t xml:space="preserve">Development and submission to Cabinet of Ministers of Ukraine the draft law on amendments to some laws on development and operation of Urban planning cadaster on the state’s level to ensure the following:
 1) development of Urban planning cadaster on the state’s level with unified requirements on urban planning documentation data structure;
 2) identification of the holder, administration and technical administrator, responsible for Urban planning cadaster on the state’s level upkeep;
 3) establishment of authorities and persons,  responsible for transmission of data to fill Urban planning cadaster on the state’s level, including persons responsibility for validity and update of the entered data, it’s timely input;
 4) public access to Urban planning cadaster on the state’s level (besides restricted access);
 5) list and order of submission of the Urban planning cadaster on the state’s level administration services, in particular, via Unified state electronic system in building area;
 6) development of urban planning documentation represented in geospatial data and enforcement of urban planning documentation validity only upon the data input to Urban planning cadaster on the state’s level;
 7) informational integration of Urban planning cadaster on the state’s level and the State land cadaster, State real estate property rights register, Electronic cultural heritage objects register, State forestry cadaster, State territories and natural reserve funds cadaster, other state information resources, listed by the Cabinet of Ministers of Ukraine by making changes to  Urban planning cadaster on the state’s level administration procedure (in case of availability of technical connection);
 8) it’s established that urban planning conditions and limitations (including several types of permitting documents) are generated automatically by the Urban planning cadaster on the state’s level software based on the geospatial data documents
 </t>
   </si>
   <si>
     <t>31.12.2025</t>
   </si>
   <si>
     <t>The draft law has been submitted to the Parliament of Ukraine.</t>
   </si>
   <si>
     <t>У ІІІ кварталі 2025 року Міністерство розвитку громад та територій України повідомило:
-"Перелік питань, які планувались до вирішення проектом закону, врегульовано Порядком ведення Містобудівного кадастру на державному рівні під час реалізації експериментального проекту щодо запровадження Містобудівного кадастру на державному рівні, затвердженому постановою Кабінету Міністрів України від 09.08.2024 № 909, зокрема:
+«Перелік питань, які планувались до вирішення проектом закону, врегульовано Порядком ведення Містобудівного кадастру на державному рівні під час реалізації експериментального проекту щодо запровадження Містобудівного кадастру на державному рівні, затвердженому постановою Кабінету Міністрів України від 09.08.2024 № 909, зокрема:
 1) запровадження Містобудівного кадастру здійснюється з метою цифровізації процедур розроблення, оновлення, внесення змін, погодження та затвердження містобудівної документації за єдиними вимогами (п. 14);
 2) Держателем Містобудівного кадастру є Мінрозвитку. Власником Містобудівного кадастру та виключних майнових прав інтелектуальної власності на його програмне забезпечення є держава в особі Мінрозвитку. Адміністратором Містобудівного кадастру є державне підприємство “Адміністратор Містобудівного кадастру на державному рівні”. Технічним адміністратором Містобудівного кадастру є державне підприємство “Дія” (п. 6);
 3) Відповідальними за достовірність внесених (завантажених) даних до Містобудівного кадастру є розробники містобудівної документації, замовники містобудівної документації (уповноважені органи містобудування та архітектури або інші структурні підрозділи місцевих держадміністрацій, виконавчих органів сільських, селищних, міських рад, що забезпечують організацію розроблення містобудівної документації) або інші уповноважені особи, які є відповідальними за створення таких відомостей (даних) або документів (п. 46);
 4) До Реєстру містобудівної документації не вносяться відомості (дані), які становлять державну таємницю (п. 36);
 5) Складовою частиною Містобудівного кадастру є Єдина державна електронна система у сфері будівництва, до якої входять Єдиний державний реєстр адміністративно-територіальних одиниць та територій територіальних громад, Єдиний державний реєстр адрес, Реєстр будівель і споруд (п. 4);
 6) Для забезпечення внесення (завантаження) відомостей (даних) та електронних документів до Містобудівного кадастру використовується структура Бази геопросторових даних (геоданих) містобудівної документації на місцевому рівні, затверджена Мінрозвитку (п. 25);
 7) У Містобудівному кадастрі забезпечується електронна інформаційна взаємодія у режимі реального часу з електронними інформаційними ресурсами, інформаційно-комунікаційними системами, інформаційними системами, у тому числі з:
 - національним геопорталом;
 - Державним реєстром майна, пошкодженого та знищеного внаслідок бойових дій, терористичних актів, диверсій, спричинених збройною агресією Російської Федерації проти України;
 - Єдиною екологічною платформою “ЕкоСистема”, зокрема з Єдиним реєстром стратегічної екологічної оцінки;
 - інформаційними системами містобудівних кадастрів регіонального, районного та міського рівня;
 - Єдиною цифровою інтегрованою інформаційно-аналітичною системою управління процесом відбудови об’єктів нерухомого майна, будівництва та інфраструктури;
 - Єдиною геоінформаційною системою здійснення моніторингу та оцінювання розвитку регіонів і територіальних громад;
 - Державним земельним кадастром;
 - електронною системою закупівель;
 - Державним реєстром нерухомих пам’яток України;
 - Державним кадастром територій та об’єктів природно-заповідного фонду (п. 17);
 8) З використанням Реєстру містобудівної документації здійснюється автоматичне формування наборів геопросторових даних містобудівної документації для надання містобудівних умов та обмежень та для надання будівельного паспорта забудови земельної ділянки (п. 33)».
-Аналогічну інформацію Міністерство розвитку громад та територій України повідомило у ІV кварталі 2025 року та І кварталі 2026 року як звітних періодах.
+Аналогічну інформацію Міністерство розвитку громад та територій України повідомило у ІV кварталі 2025 року, а також І та ІІ кварталах 2026 року як звітних періодах.
 Варто звернути увагу, що зміст заходу 2.5.1.2.1 передбачає розроблення саме проекту закону України, а показник виконання заходу передбачає подання відповідного проекту закону до Верховної Ради України, тому затвердження постановою Кабінету Міністрів України від 09.08.2024 № 909 Порядку ведення Містобудівного кадастру на державному рівні під час реалізації експериментального проекту щодо запровадження Містобудівного кадастру на державному рівні не може забезпечити повного виконання заходу.
-З огляду на вищезазначену інформацію, у межах щоквартального моніторингу стану виконання заходів ДАП за І квартал 2026 року можемо констатувати, що вказаний захід виконаний вчасно, але частково.</t>
+З огляду на вищезазначену інформацію, у межах щоквартального моніторингу стану виконання заходів ДАП за ІІ квартал 2026 року можемо констатувати, що вказаний захід виконаний вчасно, але частково.</t>
   </si>
   <si>
     <t>2.5.1.2.2</t>
   </si>
   <si>
     <t xml:space="preserve">Commissioning of Urban planning cadaster on the state’s level to ensure the following:
 1) automation and provision of a list of administration services, regulated by urban planning legislation, to be rendered through the Urban planning cadaster on the state’s level;
 2) uploading the Urban planning cadaster on the state’s level with urban planning documentation (in particular, accepted for cadaster implementation);
 3) maintaining the urban planning state register monitored by Urban Planning cadaster on the state’s level, including submission of urban planning documentation to unified electronic Urban planning cadaster on the state’s level with its further publication and provision of free access (besides restricted data);
 4) mutual exchange and integration of data from Urban planning cadaster on the state’s level, State land cadaster, State real estate property rights, Electronic cultural heritage objects register, State forestry cadaster, State territories and natural reserve funds cadaster; geospatial data on territories and administrative territorial units; ecological, forestry, and engineering geological databases; data on engineering transport infrastructure objects, available and planned engineering networks, energy infrastructure linear objects, distribution of engineering network capacities, available free capacities and issued technical conditions; technical inventory and real estate register geospatial data, unified address register;
 5) ability of automated development of urban planning limitations and conditions after the online request via Urban planning cadaster on the state’s level geoportal, including several types of permitting documentation
 </t>
   </si>
   <si>
     <t>01.10.2024</t>
   </si>
   <si>
     <t>Ministry of Digital Transformation of Ukraine</t>
   </si>
   <si>
     <t>Urban planning cadaster on the state’s level has been put into operation with full functionality.</t>
   </si>
   <si>
     <t>За інформацією, наданою Мінрозвитку за ІI квартал 2025 року як звітний період:
-"Здійснюється тестування та запуск в експлуатацію геопорталу Містобудівного кадастру на державному рівні (МБКД)".
-[...6 lines deleted...]
-НАЗК встановлено, що було запущено Геопортал Містобудівного кадастру на державному рівні, про що було оприлюднено інформаційне повідомлення на веб-сайті Міністерства розвитку громад та територій України. З функціоналом Геопорталу Містобудівного кадастру можливо ознайомитись за посиланням: https://kadastr.gov.ua/. 
+«Здійснюється тестування та запуск в експлуатацію геопорталу Містобудівного кадастру на державному рівні (МБКД)».
+1) Щодо підпункту 1 заходу: «Функціонал ЄДЕССБ, як складової частини МБКД, забезпечує автоматизацію адміністративних послуг, перелік яких можна переглянути на порталі за посиланням: https://e-construction.gov.ua/reestri. МБКД у частині ведення та наповнення Реєстру містобудівної документації не забезпечує повну автоматизацію надання адміністративних послуг. ЄДЕССБ забезпечує автоматизацію таких послуг як: Видача будівельного паспорта; Видача містобудівних умов та обмежень; Видача витягу з містобудівної документації; Переведення дачного (садового) будинку у житловий будинок; Присвоєння (зміна) адрес; Погодження обґрунтованих відхилень від будівельних норм; Повідомлення про влаштування засобів безперешкодного доступу осіб з інвалідністю та інших маломобільних груп населення до об’єктів; Видача технічних умов; Проведення експертизи проектів будівництва; Видача актів про демонтаж; Повідомлення про початок виконання підготовчих робіт; Повідомлення про початок виконання будівельних робіт; Видача дозволу на виконання будівельних робіт; Реєстрація декларації про готовність до експлуатації об’єкта; Видача сертифіката про прийняття в експлуатацію закінчених будівництвом об’єктів. Наразі здійснюється підключення уповноважених органів з питань містобудування та архітектури для реалізації таких послуг»;
+2) щодо підпункту 2 заходу: «функціонал МБКД забезпечує можливість завантаження графічних та текстових матеріалів чинної містобудівної документації, зокрема створеної у попередніх періодах у немашиночитанних форматах файлів. Здійснюється підключення уповноважених органів з питань містобудування та архітектури та тестування завантаження такої документації»;
+3) щодо підпункту 3 заходу: «функціонал МБКД забезпечує ведення Реєстру містобудівної документації місцевого рівня у своєму складі, але не оприлюднення такої документації. Наразі здійснюється підключення уповноважених органів з питань містобудування та архітектури та тестування завантаження містобудівної документації до Реєстру»;
+4) щодо підпункту 4 заходу: «здійснюється аналіз технічних вимог до налагодження взаємодії для подальших консультацій з іншими центральними органами державної влади - держателями відповідних реєстрів». 
+Щодо підпункту 4 додатково див. Ключові джерела оцінки.
+5) щодо підпункту 5 заходу: можливість автоматичного формування за онлайн-запитом через платформу МБКД містобудівних умов і обмежень не забезпечено, водночас забезпечено таку можливість для формування окремих видів дозвільних документів, а саме: 1) «повідомлення про початок виконання будівельних робіт з класом наслідків СС1» і 2) «декларації про готовність до експлуатації об’єкта».
+За інформацією, наданою Мінрозвитку за ІIІ, VI квартали 2025, а також І та ІІ квартали 2026 року як звітні періоди: «Містобудівний кадастр на державному рівні введено в промислову експлуатацію наказом Міністерства розвитку громад та територій України від 04.09.2025 № 1341».
+НАЗК встановлено, що було запущено Геопортал Містобудівного кадастру на державному рівні, про що було оприлюднено інформаційне повідомлення на вебсайті Міністерства розвитку громад та територій України. З функціоналом Геопорталу Містобудівного кадастру можливо ознайомитись за посиланням: https://kadastr.gov.ua/. 
 У ІV кварталі 2025 року Головним виконавцем було надано наказ від 04.09.2025 № 1341 «Про введення в промислову експлуатацію Містобудівного кадастру на державному рівні» за змістом якого введено в промислову експлуатацію Містобудівний кадастр на державному рівні.
-Водночас Головним виконавцем не було надано інформації та відповідних підтверджуючих документів щодо переліку функцій, які реалізовані у містобудівному кадастрі.
-З огляду на зазначене вище, у межах щоквартального моніторингу за І квартал 2026 року можна констатувати, що захід виконано вчасно, але частково.</t>
+Водночас Головним виконавцем не було надано інформації та відповідних підтверджуючих документів щодо переліку функцій, які реалізовані у містобудівному кадастрі. 
+З огляду на зазначене вище, у межах щоквартального моніторингу за ІІ квартал 2026 року можна констатувати, що захід виконано вчасно, але частково.</t>
   </si>
   <si>
     <t>2.5.1.5</t>
   </si>
   <si>
     <t>It has been mandated that the requirements of urban development documentation must be considered when drafting and implementing socioeconomic development programs</t>
   </si>
   <si>
     <t>2.5.1.5.1</t>
   </si>
   <si>
     <t>Drafting and submitting to the Cabinet of Ministers of Ukraine a draft law proposing amendments to select laws on the implementation of urban development documentation, which stipulates that:
 1) implementation of urban planning documentation by developing, approval and implementation of appropriate plans, which are an integral of urban planning documentation are subject to publication;
 2) alignment of socio-economic and budget planning documentation and the actions plans shall be the responsibility of the agency that made the decision to approve the relevant urban development documentation;
 3) urban development documentation implementation measures shall be provided with funding for the relevant period; 
 4) list of measures and funding sources must be indicated in the socio-economic and budget planning documentation in accordance with terms, indicated in the action plan/</t>
   </si>
   <si>
     <t>01.04.2023</t>
   </si>
   <si>
-    <t>За інформацією, наданою Мінрозвитку за І квартал 2026 року як звітний період:
-«План заходів з реалізації містобудівної документації передбачено у Порядку розроблення, оновлення, внесення змін та затвердження містобудівної документації, затвердженому постановою КМУ від 01.09.2021 № 926) (в редакції постанови КМУ від 31.12.2024 № 1557). Крім того, необхідність узгодження регіональних стратегій, планів заходів та положень містобудівної документації, а також визначення, що відповідні плани заходів є обов’язковими для врахування під час підготовки відповідних місцевих бюджетів, встановлено Порядком розроблення регіональних стратегій розвитку і планів заходів з їх реалізації, а також проведення моніторингу реалізації зазначених стратегій і планів заходів, затвердженим постановою КМУ від 04.08.2023 № 816, та передбачено у Методичних рекомендаціях щодо порядку розроблення, затвердження, реалізації, проведення моніторингу та оцінювання реалізації стратегій розвитку територіальних громад, затверджених наказом Міністерства розвитку громад та територій України від 21.12.2022 № 265. Питання врегулювання передбачені в заході включено в галузевому підзаконному акті, тому питання внесення змін до закону не доцільно».
+    <t>За інформацією, наданою Мінрозвитку за ІІ квартал 2026 року як звітний період:
+«План заходів з реалізації містобудівної документації передбачено у Порядку розроблення, оновлення, внесення змін та затвердження містобудівної документації, затвердженому постановою КМУ від 01.09.2021 № 926) (в редакції постанови КМУ від 31.12.2024 № 1557). 
+Крім того, необхідність узгодження регіональних стратегій, планів заходів та положень містобудівної документації, а також визначення, що відповідні плани заходів є обов’язковими для врахування під час підготовки відповідних місцевих бюджетів, встановлено Порядком розроблення регіональних стратегій розвитку і планів заходів з їх реалізації, а також проведення моніторингу реалізації зазначених стратегій і планів заходів, затвердженим постановою КМУ від 04.08.2023 № 816, та передбачено у Методичних рекомендаціях щодо порядку розроблення, затвердження, реалізації, проведення моніторингу та оцінювання реалізації стратегій розвитку територіальних громад, затверджених наказом Міністерства розвитку громад та територій України від 21.12.2022 № 265. Питання врегулювання передбачені в заході включено в галузевому підзаконному акті, тому питання внесення змін до закону не доцільно».
 Звертаємо увагу, що захід 2.5.1.5.1. передбачає розроблення саме проекту закону України, а показник виконання заходу передбачає подання відповідного проекту закону до Верховної Ради України.
-З огляду на те, що Головним виконавцем не надано підтвердження вжиття заходів спрямованих на розробку проекту закону, за результатами моніторингу за І квартал 2026 року вимушені констатувати, що захід не виконано.</t>
+З огляду на те, що Головним виконавцем не надано підтвердження вжиття заходів спрямованих на розробку проекту закону, за результатами моніторингу за ІІ квартал 2026 року вимушені констатувати, що захід не виконано.</t>
   </si>
   <si>
     <t>Not implemented</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>