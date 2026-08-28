--- v0 (2026-06-26)
+++ v1 (2026-08-28)
@@ -113,107 +113,104 @@
 b) exceeding the maximum permissible density of population within the residential development are of the relevant planning unit (block, neighborhood);
 c) designing a construction project that does not match the designated purpose of the land plot according to the Classification of the kinds of designated purpose of land plots, the kinds of functional purpose of territories, buildings, structures and relationships among them, as well as the rules for using the Classification to determine the categories of land and kinds of designated purpose of land plots, which can be established within the boundaries of the relevant functional zone; 
 d) violation of other land management restrictions;
 2) exceeding the maximum number of building stories;
 3) understating the class of consequences (liability) of a property in design documentation for construction.</t>
   </si>
   <si>
     <t>01.03.2023</t>
   </si>
   <si>
     <t>31.12.2025</t>
   </si>
   <si>
     <t>Ministry for Communities and Territories Development of Ukraine</t>
   </si>
   <si>
     <t>state budget</t>
   </si>
   <si>
     <t>within the established budget allocations for the relevant year</t>
   </si>
   <si>
     <t>The draft law has been submitted to the Parliament of Ukraine.</t>
   </si>
   <si>
-    <t>У І кварталі 2026 року як звітному періоді Міністерством розвитку громад та територій України, як головним виконавцем було надано наступну інформацію: «Питання, передбачене підпунктом 2.5.3.1.1 Заходів з виконання Державної антикорупційної програми на 2023-2025 роки, було врегульовано за пропозиціями Міністерства в законопроєкті «Про внесення змін до деяких законодавчих актів України щодо реформування сфери містобудівної діяльності» (реєстр. № 5655 від 11.06.2021), що прийнятий Верховною Радою України 13.12.2022 та знаходився на підписі Президента України». В даних змінах враховані питання, що визначені підпунктом 2.5.3.1.1, у частині запровадження механізму притягнення до відповідальності виконавців окремих видів робіт (послуг), пов’язаних із створенням об’єктів архітектури, а також позбавлення їх кваліфікаційних сертифікатів. Зокрема, у зазначеному проєкті закону опрацьовано питання професійної атестації, анулювання кваліфікаційних сертифікатів, повноважень відповідних органів та підстав реагування на порушення вимог законодавства у сфері містобудівної діяльності».
+    <t>У ІІ кварталі 2026 року як звітному періоді Міністерством розвитку громад та територій України, як Головним виконавцем було надано наступну інформацію: «Державну антикорупційну програму на 2023–2025 роки затверджено 04.03.2023 року, Мінрозвитку до її затвердження вже було вжито заходів щодо розроблення та супроводження законодавчих змін якими, зокрема, врегульовано дане питання у проєкті Закону України реєстр. № 5655 від 11.06.2021, який 13.12.2022 прийнято Верховною Радою України як Закон України № 2851-IX «Про внесення змін до деяких законодавчих актів України щодо реформування сфери містобудівної діяльності». Зазначеним Законом передбачено врегулювання в тому числі питань, пов’язаних із механізмом притягнення до відповідальності виконавців окремих видів робіт (послуг), пов’язаних із створенням об’єктів архітектури, професійною атестацією таких виконавців, позбавленням/анулюванням кваліфікаційних сертифікатів, визначенням повноважень відповідних органів та підстав реагування на порушення вимог законодавства у сфері містобудівної діяльності. Відповідно до інформації, розміщеної на офіційному вебсайті Верховної Ради України, зазначений Закон 19.12.2022 направлено на підпис Президенту України та він перебуває у статусі «Передано на підпис Президенту»».
 Водночас Закон України від 13.12.2022 № 2851-IX «Про внесення змін до деяких законодавчих актів України щодо реформування сфери містобудівної діяльності» (реєстр. номер 5655 від 11.06.2021) перебуває на стадії підписання Президентом України починаючи ще з 19 грудня 2022 року, тобто більше трьох років.
-У звітному періоді Міністерством розвитку громад та територій України, як головним виконавцем, не було надано інформації про початок та/або подальші етапи розробки окремого проекту закону, як це передбачено підпунктом 2.5.3.1.1.
-З огляду на відсутність інформації щодо кроків, спрямованих на розробку проекту нормативно-правового акту, визначеного у змісті заходу 2.5.3.1.1., а також сплив термінів виконання заходу, у межах щоквартального моніторингу за І квартал 2026 року вимушені констатувати, що даний захід не виконано.</t>
+У звітному періоді Міністерством розвитку громад та територій України, як Головним виконавцем, не було надано інформації про початок та/або подальші етапи розробки окремого проєкту закону, як це передбачено підпунктом 2.5.3.1.1.
+З огляду на відсутність інформації щодо кроків, спрямованих на розробку проєкту нормативно-правового акту, визначеного у змісті заходу 2.5.3.1.1., а також сплив термінів виконання заходу, у межах щоквартального моніторингу за ІІ квартал 2026 року вимушені констатувати, що даний захід не виконано.</t>
   </si>
   <si>
     <t>Not implemented</t>
   </si>
   <si>
     <t>0.0</t>
   </si>
   <si>
     <t>2.5.3.1.2</t>
   </si>
   <si>
     <t>Drafting and submitting to the Cabinet of Ministers of Ukraine a draft resolution of the Cabinet of Ministers of Ukraine that approves the list of the most significant violations of legislative requirements, building codes, normative legal acts and/or regulations governing urban development, whose binding nature is established by legislation, for committing which (or allowing them happen) the providers of specific kinds of services (work) involving the creation of architectural properties face mandatory revocation of their qualification certificates, and, in particular:
 1) establishes a clear, exhaustive, and substantiated list of gross (material) violations of legislative requirements, building codes, normative legal acts and/or regulations governing urban development, whose binding nature is established by legislation, for committing which the providers of specific kinds of services (work) involving the creation of architectural properties face mandatory revocation of their qualification certificates, pertaining to each kind of service providers (at least 200 material violations);
 2) establishes a clear time frame for revocation of the qualification certificate for each gross violation.</t>
   </si>
   <si>
     <t>01.08.2023</t>
   </si>
   <si>
     <t>The resolution of the Cabinet of Ministers of Ukraine has been adopted.</t>
   </si>
   <si>
     <t>У ІІ та ІІІ кварталах 2025 року Міністерство розвитку громад та територій України повідомило: «Виконується. Подальше доопрацювання проекту Закону України “Про внесення змін до Кодексу України про адміністративні правопорушення та Кримінального кодексу України щодо посилення відповідальності у сфері містобудівної діяльності” (реєстр. № 5877 від 01.09.2021) можливе після підписання Закону України від 13.12.2022 № 2851-IX «Про внесення змін до деяких законодавчих актів України щодо реформування сфери містобудівної діяльності», який 19.12.2022 передано на підпис Президенту України. Наразі відсутня законодавча підстава для розроблення проєкту зазначеної постанови КМУ».
 У ІV кварталі 2025 року як звітному періоді Головним виконавцем було надано наступну інформацію: «Захід виконано. Питання врегульовано в Законі України "Про внесення змін до деяких законодавчих актів України щодо реформування сфери містобудівної діяльності" (реєстровий номер 5655 від 11.06.2021), який 13.12.2022 прийнятий Верховною Радою України та передано на підпис Президенту України».
-У І кварталі 2026 року як звітному періоді Міністерство розвитку громад та територій України повідомило: «Питання, передбачене підпунктом 2.5.3.1.2 Заходів з виконання Державної антикорупційної програми на 2023–2025 роки, вважаємо виконаним шляхом прийняття постанови Кабінету Міністрів України від 19 січня 2024 р. № 62 «Про внесення змін до постанов Кабінету Міністрів України від 23 травня 2011 р. № 554 і від 23 червня 2021 р. № 681». Зазначеною постановою внесено зміни, зокрема, до Порядку проведення професійної атестації виконавців окремих видів робіт (послуг), пов’язаних із створенням об’єктів архітектури, затвердженого постановою Кабінету Міністрів України від 23 травня 2011 р. № 554, які спрямовані на вдосконалення механізму контролю за діяльністю таких виконавців та реагування на допущені ними порушення.
-[...2 lines deleted...]
-- обов’язок органу архітектурно-будівельного контролю повідомляти Мінрозвитку або відповідну саморегулівну організацію про факт вчинення виконавцем порушень вимог законодавства, будівельних норм, нормативно-правових актів та нормативних документів у сфері містобудування, обов’язковість застосування яких встановлена законодавством, протягом трьох робочих днів з дня встановлення такого факту;
+У ІІ кварталі 2026 року як звітному періоді Міністерство розвитку громад та територій України повідомило: «Питання, що передбачене даним підпунктом врегульовано в інший спосіб, шляхом прийняття постанови Кабінету Міністрів України від 19.01.2024 № 62 «Про внесення змін до постанов Кабінету Міністрів України від 23 травня 2011 р. № 554 і від 23 червня 2021 р. № 681». Зазначеною постановою внесено зміни, зокрема, до Порядку проведення професійної атестації виконавців окремих видів робіт (послуг), пов’язаних із створенням об’єктів архітектури, затвердженого постановою Кабінету Міністрів України від 23.05.2011 № 554, якими удосконалено механізм контролю за діяльністю таких виконавців та реагування на допущені ними порушення. Зокрема, пунктом 17 Порядку № 554 передбачено підстави для прийняття рішення про позбавлення виконавця кваліфікаційного сертифіката, у тому числі у разі встановлення за результатами заходів архітектурно-будівельного контролю факту вчинення виконавцем двох і більше порушень вимог законодавства, будівельних норм, нормативно-правових актів та нормативних документів у сфері містобудування, обов’язковість застосування яких встановлено законодавством.
 Разом з тим вважаємо, що встановлення окремого чіткого та вичерпного переліку грубих (істотних) порушень у кількісному вираженні, зокрема у форматі «не менше 200 ключових порушень», станом на 2026 рік є недоцільним.
-Це зумовлено тим, що в умовах змін містобудівного законодавства, запроваджених протягом 2023–2025 років, зокрема в частині модернізації Єдиної державної електронної системи у сфері будівництва, усі чинні будівельні норми є обов’язковими до виконання під час проєктування об’єктів будівництва. Крім того, обов’язковому застосуванню підлягають також спеціальні будівельні норми, що встановлюють вимоги до будівель і споруд залежно від їх функціонального призначення. За таких умов визначення фіксованого переліку порушень не може в повному обсязі охопити всі випадки істотного порушення обов’язкових вимог у сфері містобудування».
-Звертаємо увагу, що заходом 2.5.3.1.2. передбачено розроблення проекту постанови Кабінету Міністрів України, яким затверджено саме перелік грубих порушень вимог законодавства, будівельних норм, нормативно-правових актів та/або нормативних документів у сфері містобудування, обов’язковість застосування яких встановлено законодавством, за вчинення (допущення) яких виконавці окремих видів робіт (послуг), пов’язаних із створенням об’єктів архітектури, підлягають обов’язковому позбавленню кваліфікаційних сертифікатів.
+Така позиція зумовлена тим, що законодавство у сфері містобудівної діяльності та нормування у будівництві вже передбачає обов’язковість дотримання будівельних норм, відповідно до статті 11 Закону України «Про будівельні норми» застосування будівельних норм або їх окремих положень є обов’язковим для всіх суб’єктів містобудування, а будівельні норми встановлюють обов’язкові вимоги, що застосовуються, зокрема, під час проєктування і будівництва. Крім того, у разі якщо будівельні норми містять посилання на національні стандарти, що стосуються вимог до проєктної, науково-проєктної та робочої документації, методів проєктування, процесів виконання будівельних робіт, методів випробувань, конструктивних та інженерних систем, такі стандарти є обов’язковими до застосування».
+Звертаємо увагу, що заходом 2.5.3.1.2. передбачено розроблення проєкту постанови Кабінету Міністрів України, якою затверджено саме перелік грубих порушень вимог законодавства, будівельних норм, нормативно-правових актів та/або нормативних документів у сфері містобудування, обов’язковість застосування яких встановлено законодавством, за вчинення (допущення) яких виконавці окремих видів робіт (послуг), пов’язаних із створенням об’єктів архітектури, підлягають обов’язковому позбавленню кваліфікаційних сертифікатів.
 Зміни внесені постановою Кабінету Міністрів України від 19 січня 2024 р. № 62 «Про внесення змін до постанов Кабінету Міністрів України від 23 травня 2011 р. № 554 і від 23 червня 2021 р. № 681» до Порядку проведення професійної атестації виконавців окремих видів робіт (послуг), пов’язаних із створенням об’єктів архітектури, за своїм змістом не охоплюють підпункти 1-2 заходу 2.5.3.1.2 Програми.
-З огляду на те, що Мінрозвитку, у звітному періоді, як Головним виконавцем, не надано інформації щодо розроблення та подання Кабінету Міністрів України проекту постанови КМУ, передбаченої заходом 2.5.3.1.2 Програми, а також з огляду на сплив термінів виконання заходу, у межах щоквартального моніторингу за І квартал 2026 року вимушені констатувати, що захід не виконано.</t>
+З огляду на те, що Мінрозвитку, у звітному періоді, як Головним виконавцем, не надано інформації щодо розроблення та подання Кабінету Міністрів України проєкту постанови КМУ, передбаченої заходом 2.5.3.1.2 Програми, а також з огляду на сплив термінів виконання заходу, у межах щоквартального моніторингу за ІІ квартал 2026 року вимушені констатувати, що захід не виконано.</t>
   </si>
   <si>
     <t>2.5.3.2</t>
   </si>
   <si>
     <t>In order to protect investors’ rights, the procedures for investing and financing the construction of housing projects using private funds raised from individuals and legal entities have been improved by introducing clear mechanisms to ensure that funds are kept safe and used for their intended purpose</t>
   </si>
   <si>
     <t>2.5.3.2.1</t>
   </si>
   <si>
     <t>Drafting and submitting to the Cabinet of Ministers of Ukraine a draft law aimed at improving the operations of construction financing funds, which provides for the use of two methods of financial control of the developer — based on the schedule of housing construction and based on the proper spending of funds (funds should be advanced to the developer in accordance with the construction stages, and the developer should be financed by scanning transactions through the developer’s bank account)</t>
   </si>
   <si>
     <t>National Commission on Securities and Stock Market</t>
   </si>
   <si>
     <t>За інформацією, наданою Міністерством розвитку громад та територій України за попередні звітні періоди: «Окремі питання діяльності фондів фінансування будівництва щодо гарантування захисту прав інвесторів врегульовано у Законі України «Про фінансово-кредитні механізми і управління майном при будівництві житла та операціях з нерухомістю», а також у підзаконних нормативно-правових актах щодо договірних відносин у сфері будівництва. Наразі вивчається питання доцільності внесення змін на рівні законів або підзаконних актів. Передбачено проведення консультацій з Національною комісією з цінних паперів».
-У ІV кварталі 2025 року та І кварталі 2026 року як звітних періодах Міністерством розвитку громад та територій України було надано наступну інформацію: «Питання пов’язане із удосконаленням діяльності фондів фінансування будівництва певною мірою врегульовано Законом України "Про гарантування речових прав на об’єкти нерухомого майна, які будуть споруджені в майбутньому", яким визначені способи залучення управителем фонду фінансування будівництва коштів від фізичних та юридичних осіб. Наразі згідно зі Законом України "Про фінансово-кредитні механізми і управління майном при будівництві житла та операціях з нерухомістю" система функціонування ФФБ передбачає, зокрема здійснення управителем ФФБ контролю: за цільовим використанням забудовником спрямованих на будівництво коштів, дотриманням строків виконання робіт на об’єкті будівництва, дотриманням технічних характеристик об’єкта будівництва та об’єктів інвестування, вжиття заходів для усунення виявлених недоліків; за виконанням забудовником своїх зобов’язань за договором».
-Заходом 2.5.3.2.1. передбачено розроблення та подання Кабінетові Міністрів України проекту закону щодо удосконалення діяльності фондів фінансування будівництва, яким передбачено використання двох способів фінансового контролю забудовника – за графіком будівництва житла та цільовим використанням коштів (авансування забудовнику коштів згідно з етапами будівництва та фінансування забудовника шляхом сканування операцій на рахунку). Показник виконання заходу передбачає подання проекту закону до Верховної Ради України.
+У ІV кварталі 2025 року, І та ІІ кварталах 2026 року як звітних періодах Міністерством розвитку громад та територій України було надано наступну інформацію: «Питання пов’язане із удосконаленням діяльності фондів фінансування будівництва певною мірою врегульовано Законом України "Про гарантування речових прав на об’єкти нерухомого майна, які будуть споруджені в майбутньому", яким визначені способи залучення управителем фонду фінансування будівництва коштів від фізичних та юридичних осіб. Наразі згідно зі Законом України "Про фінансово-кредитні механізми і управління майном при будівництві житла та операціях з нерухомістю" система функціонування ФФБ передбачає, зокрема здійснення управителем ФФБ контролю: за цільовим використанням забудовником спрямованих на будівництво коштів, дотриманням строків виконання робіт на об’єкті будівництва, дотриманням технічних характеристик об’єкта будівництва та об’єктів інвестування, вжиття заходів для усунення виявлених недоліків; за виконанням забудовником своїх зобов’язань за договором».
+Заходом 2.5.3.2.1. передбачено розроблення та подання Кабінетові Міністрів України проєкту закону щодо удосконалення діяльності фондів фінансування будівництва, яким передбачено використання двох способів фінансового контролю забудовника – за графіком будівництва житла та цільовим використанням коштів (авансування забудовнику коштів згідно з етапами будівництва та фінансування забудовника шляхом сканування операцій на рахунку). Показник виконання заходу передбачає подання проєкту закону до Верховної Ради України.
 Оскільки Головним виконавцем у звітному періоді не надано інформації щодо розроблення або подання Кабінету Міністрів України проєкту закону України, передбаченого змістом заходу 2.5.3.2.1 Програми, а також з огляду на сплив термінів виконання заходу, вимушені констатувати, що захід не виконано.</t>
   </si>
   <si>
     <t>2.5.3.2.2</t>
   </si>
   <si>
     <t>Preparing and publishing an analytical report on corruption risks associated with the process of investing and financing of construction of residential properties with the use of private funds raised from individuals or legal entities, particularly with respect to the presence of corruption risks in the operations of construction financing funds and real estate transactions funds</t>
   </si>
   <si>
     <t>01.07.2024</t>
   </si>
   <si>
     <t>31.12.2024</t>
   </si>
   <si>
     <t>National Agency on Corruption Prevention</t>
   </si>
   <si>
     <t>The analytical report has been prepared and made public.</t>
   </si>
   <si>
     <t>У березні 2025 року було проведено ряд зустрічей з Організацією з безпеки і співробітництва в Європі (OSCE) та актуалізовано план щодо співпраці з НАЗК на перше півріччя 2025 року. Також НАЗК підготовлено та передано представникам OSCE технічне завдання для експертів та методологічні рекомендації щодо підготовки стратегічного аналізу корупційних ризиків у вказаній сфері.
 Відповідно до вимог Порядку залучення, використання та моніторингу міжнародної технічної допомоги, затвердженого постановою Кабінету Міністрів України від 15.02.2002 № 153, зареєстровано проект ОБСЄ «Підтримка розробки ефективних інструментів для запобігання корупції та посилення антикорупційного комплаєнсу в Україні» (від 10.03.2025 № 5904). Проект, зокрема передбачає підтримку вищезазначеного заходу.
 У липні-вересні 2025 року проведено наради з експертами Організації з безпеки і співробітництва в Європі (OSCE) та сформовано драфт переліку потенційних корупційних ризиків.
 Крім того, НАЗК направлено запити з метою збору актуальної інформації, зокрема до Державної інспекції архітектури та містобудування України, Національного антикорупційного бюро України, Національного банку України, Національної поліції України, Офісу Генерального прокурора, Бюро економічної безпеки України.
@@ -260,53 +257,53 @@
 У жовтні-грудні 2025 року проведено наради з експертами Організації з безпеки і співробітництва в Європі (OSCE) та продовжилась робота над описом потенційних корупційних ризиків. Крім того, НАЗК опрацьовано відповіді від ДІАМ, Бюро економічної безпеки України на запити НАЗК. Продовжується аналіз інформації для опису корупційних ризиків у вказаній сфері.
 Також з метою захисту прав інвесторів працює Секторальна робоча група з виявлення та усунення корупціогенних факторів у сфері будівництва та інфраструктури (Наказ НАЗК від 21.02.2025 № 53/25). Склад вказаної робочої групи оновлено (Наказ НАЗК від 11.09.2025 № 270/25). Зокрема, до групи долучились представники Міністерства розвитку громад та територій України та громадської організації «Агенція відновлення та розвитку».
 27 березня 2026 року Національне агентство презентувало на публічному заході комплексне дослідження «Корупційні ризики, пов’язані з процедурою інвестування та фінансування будівництва об’єктів житлового будівництва із використанням недержавних коштів, залучених від фізичних та юридичних осіб: моделювання та пропозиції щодо їх мінімізації/усунення».
 На основі проведеного ґрунтовного аналізу інформації експерти НАЗК розробили рекомендації стратегічного характеру для підвищення прозорості та ефективності регулювання у цій сфері.
 У презентації дослідження та обговоренні його результатів взяли участь, зокрема, представники Національної комісії з цінних паперів та фондового ринку України, Державної інспекції архітектури та містобудування України, Міністерства розвитку громад, Бюро економічної безпеки України, Національного антикорупційного бюро України, обласних військових адміністрацій, громадських організацій, бізнес-спільноти, наукової спільноти.
 Презентація дослідження та обговорення його результатів є належним виконанням заходу 2.5.3.2.3. Водночас, з огляду на те, що датою завершення виконання заходу визначено 28 лютого 2025, а датою фактичного виконання є 27 березня 2026 року, у межах щоквартального моніторингу стану виконання заходів ДАП за І квартал 2026 року можемо констатувати, що захід виконано повністю, але невчасно.</t>
   </si>
   <si>
     <t>2.5.3.4</t>
   </si>
   <si>
     <t>The discretionary powers of the architectural and construction control and oversight authorities have been eliminated by defining an exhaustive list of grounds for refusing to issue permits or for cancel permits, issuing improvement notices or imposing sanctions, and the authorities have been obligated to take action (make decisions) prescribed by law if the relevant grounds for doing so exist</t>
   </si>
   <si>
     <t>2.5.3.4.1</t>
   </si>
   <si>
     <t>Drafting and submitting to the Cabinet of Ministers of Ukraine a draft law defining the substance and scope of powers of architectural and construction control and oversight authorities, urban development and architecture authorities, which:
 1) has eliminated all discretionary powers of the authorities; in particular, the right to act in a certain way has been substituted with the obligation to take measures in the event of a violation of legislation, measures towards putting an end to illegal activities and holding violators accountable; this includes the obligation to not only act in a certain way by making decisions prescribed by law (issuing improvement notices, directives, or resolutions, filing a lawsuit, etc.) but also to oversee compliance with the decisions made / measures implemented;
 2) provides for a clear list of documents needed for the provision of each kind of service (both for permits and documents of informative or declarative nature), the list of possible actions (responses) of the authorities after receiving an application (approving, denying, returning for revision, revoking, etc.), a clear list of grounds for approval (registration, issuance of a permit), denial of issuance of a document, return of the application for revision, as well as clear grounds and violations in response to which an improvement notice must be issued or sanctions imposed.</t>
   </si>
   <si>
     <t>01.04.2023</t>
   </si>
   <si>
-    <t>За інформацією, наданою Мінрозвитку як головним виконавцем: «Реформування врегулювання зазначених питань було передбачено Законом України від 13.12.2022 № 2851-IX «Про внесення змін до деяких законодавчих актів України щодо реформування сфери містобудівної діяльності», який 19.12.2022 передано на підпис Президенту України. Однак наразі зазначений закон не підписано».
-[...1 lines deleted...]
-З огляду на те, що Головним виконавцем у звітному періоді не надано інформації щодо розроблення та подання Кабінету Міністрів України проєкту закону України, передбаченого змістом заходу 2.5.3.4.1 Програми, а також з огляду на сплив термінів виконання цього заходу, у межах щоквартального моніторингу стану виконання заходів ДАП за І квартал 2026 року вимушені констатувати, що захід 2.5.3.4.1 не виконано.</t>
+    <t>За інформацією, наданою Мінрозвитку як Головним виконавцем: «Реформування врегулювання зазначених питань було передбачено Законом України від 13.12.2022 № 2851-IX «Про внесення змін до деяких законодавчих актів України щодо реформування сфери містобудівної діяльності», який 19.12.2022 передано на підпис Президенту України. Однак наразі зазначений закон не підписано».
+Закон України від 13.12.2022 № 2851-IX «Про внесення змін до деяких законодавчих актів України щодо реформування сфери містобудівної діяльності» (далі – Закон № 2851-IX) перебуває на стадії підписання з 19.12.2022. Водночас вимогами Державної антикорупційної програми на 2023–2025 роки (далі – Програма) щодо змісту, способу та строків виконання заходу 2.5.3.4.1 не передбачено такої умови як розроблення відповідного проєкту закону лише після підписання Президентом України Закону № 2851-IX. Відповідно розробка проєкту закону, передбаченого даним заходом, має розпочинатися незалежно від прийняття (підписання Президентом України) Закону № 2851-IX.
+З огляду на те, що Головним виконавцем у звітному періоді не надано інформації щодо розроблення та подання Кабінету Міністрів України проєкту закону України, передбаченого змістом заходу 2.5.3.4.1 Програми, а також з огляду на сплив термінів виконання цього заходу, у межах щоквартального моніторингу стану виконання заходів ДАП за ІІ квартал 2026 року вимушені констатувати, що захід 2.5.3.4.1 не виконано.</t>
   </si>
   <si>
     <t>2.5.3.5</t>
   </si>
   <si>
     <t>The problem of massive counterfeiting of construction materials has been solved by implementing the provisions of EU Regulation No. 305/2011 establishing harmonized conditions for the placing on the market of construction products</t>
   </si>
   <si>
     <t>2.5.3.5.1</t>
   </si>
   <si>
     <t>Taking measures to prevent the postponement of the effective date of the Law of Ukraine On the Placement of Construction Products on the Market (if needed)</t>
   </si>
   <si>
     <t>30.04.2023</t>
   </si>
   <si>
     <t>Measures to prevent the postponement of the effective date of the law have been taken.</t>
   </si>
   <si>
     <t>Закон України від 2 вересня 2020 року № 850-IX "Про надання будівельної продукції на ринку" набрав чинності в повному обсязі з 01.01.2023. Станом на 30.03.2026 вказаний Закон залишається чинним.</t>
   </si>
   <si>
     <t>2.5.3.5.2</t>
   </si>
@@ -316,54 +313,53 @@
   <si>
     <t>The monitoring is being conducted.</t>
   </si>
   <si>
     <t>За інформацією, наданою Міністерством розвитку громад та територій України у попередніх звітних періодах: «зазначені проекти законів які передбачають внесення змін до Закону України “Про надання будівельної продукції на ринку” щодо скасування або звуження сфери застосування обов’язкового декларування показників продукції на погодження не надходили. У разі їх надходження, буде вжито заходів відповідно до повноважень».
 У І кварталі 2026 року Міністерством розвитку громад та територій України було надано наступну інформацію: «Виконано моніторинг проектів законів, які передбачають внесення змін до Закону України “Про надання будівельної продукції на ринку” щодо скасування або звуження сфери застосування обов’язкового декларування показників продукції». 
 З огляду на вищезазначену інформацію, у межах щоквартального моніторингу стану виконання заходів ДАП за І квартал 2026 року можемо констатувати, що вказаний захід виконано вчасно та повністю.</t>
   </si>
   <si>
     <t>2.5.3.6</t>
   </si>
   <si>
     <t>Easy and quick access to utility and transportation infrastructure has been ensured</t>
   </si>
   <si>
     <t>2.5.3.6.2</t>
   </si>
   <si>
     <t>Drafting and submitting to the Cabinet of Ministers of Ukraine a draft law proposing amendments to select legislative acts of Ukraine pertaining to the resolution of specific issues of connection to utility networks, which:
 1) implemented the “one-stop” procedure for providing services involving connection to networks of all entities that are natural monopolies (supply and distribution of electricity and natural gas, heat supply, centralized hot water supply, centralized water supply and centralized wastewater disposal) in order to minimize interactions between the client and entities that are natural monopolies; 
 2) establishes a unified procedure for connecting to utility networks and unified approaches to determining the connection fee (the same price for the service involving connection to utility networks of the same kind is established within the same territorial community);
 3) identified the procedure for inventory of engineering networks, which simultaneously performs uploading of Urban planning cadaster on the state’s level for further development and update of urban planning documentation;
 4) implemented indication of data on engineering networks  in Urban planning cadaster on the state’s level, enterprises’ geographic information systems (besides restricted information).</t>
   </si>
   <si>
-    <t>У ІІІ, ІV кварталах 2025 та І кварталі 2026 року як звітних періодах Мінрозвитку як Головний виконавець повідомило: «Законом України від 14.01.2025 № 4213-IX «Про внесення змін до деяких законів України у сферах енергетики і теплопостачання щодо удосконалення окремих положень, пов’язаних із веденням господарської діяльності та дією воєнного стану в Україні» внесено зміни до Закону України «Про питну воду та питне водопостачання» та Закону України «Про теплопостачання» в частині встановлення вимог до суб’єктів господарювання у сфері централізованого водопостачання, суб’єктів господарювання, які здійснюють діяльність з транспортування теплової енергії щодо оприлюднення та оновлення інформації про умови приєднання до мереж та про елементи своїх систем з прив’язкою до географічних даних шляхом створення на своєму веб-сайті (за наявності) геоінформаційної системи щодо власних об’єктів відповідно до вимог Закону України «Про національну інфраструктуру геопросторових даних». Крім того, встановлено норму, що такі субʼєкти господарювання забезпечують можливість інтеграції даних геоінформаційної системи щодо власних об’єктів з офіційним геопорталом національної інфраструктури геопросторових даних, містобудівним кадастром та Єдиною державною електронною системою у сфері будівництва.
-Також, враховуючи, що послуги з приєднання до мереж водопостачання, газопостачання, електропостачання, теплопостачання регулюється окремими профільними законами та підзаконними нормативно-правовими актами, та зокрема мають окремі порядки, що визначають алгоритм приєднання до відповідних мереж, Закон України «Про регулювання містобудівної діяльності» визначає єдиний уніфікований порядок будівництва всіх обʼєктів. Нормами Закону України «Про регулювання містобудівної діяльності» та Порядку ведення Єдиної державної електронної системи у сфері будівництва, затвердженого постановою Кабінету Міністрів України від 23.06.2021 № 681, встановлено вимогу щодо створення технічних умов на приєднання виключно за допомогою Єдиної державною електронною системою у сфері будівництва, та відповідним чином визначено достатній рівень уніфікації порядку приєднання до усіх мереж».
+    <t>У ІІІ, ІV кварталах 2025, а також І та ІІ кварталах 2026 року як звітних періодах, Мінрозвитку як Головний виконавець повідомило: «Законом України від 14.01.2025 № 4213-IX «Про внесення змін до деяких законів України у сферах енергетики і теплопостачання щодо удосконалення окремих положень, пов’язаних із веденням господарської діяльності та дією воєнного стану в Україні» внесено зміни до Закону України «Про питну воду та питне водопостачання» та Закону України «Про теплопостачання» в частині встановлення вимог до суб’єктів господарювання у сфері централізованого водопостачання, суб’єктів господарювання, які здійснюють діяльність з транспортування теплової енергії щодо оприлюднення та оновлення інформації про умови приєднання до мереж та про елементи своїх систем з прив’язкою до географічних даних шляхом створення на своєму вебсайті (за наявності) геоінформаційної системи щодо власних об’єктів відповідно до вимог Закону України «Про національну інфраструктуру геопросторових даних». Крім того, встановлено норму, що такі субʼєкти господарювання забезпечують можливість інтеграції даних геоінформаційної системи щодо власних об’єктів з офіційним геопорталом національної інфраструктури геопросторових даних, містобудівним кадастром та Єдиною державною електронною системою у сфері будівництва. Також, враховуючи, що послуги з приєднання до мереж водопостачання, газопостачання, електропостачання, теплопостачання регулюється окремими профільними законами та підзаконними нормативно-правовими актами, та зокрема мають окремі порядки, що визначають алгоритм приєднання до відповідних мереж, Закон України «Про регулювання містобудівної діяльності» визначає єдиний уніфікований порядок будівництва всіх обʼєктів. Нормами Закону України «Про регулювання містобудівної діяльності» та Порядку ведення Єдиної державної електронної системи у сфері будівництва, затвердженого постановою Кабінету Міністрів України від 23.06.2021 № 681, встановлено вимогу щодо створення технічних умов на приєднання виключно за допомогою Єдиної державною електронною системою у сфері будівництва, та відповідним чином визначено достатній рівень уніфікації порядку приєднання до усіх мереж».
 Національне агентство проаналізувало положення Закону № 4213-IX та встановило, що вони належним чином охоплюють вимоги, визначені підпунктом 4 змісту заходу 2.5.3.6.2 Програми. 
-З огляду на те, що зазначений закон охоплює не всі підпункти заходу 2.5.3.6.2, а також з огляду на завершення термінів виконання цього заходу, у межах щоквартального моніторингу стану виконання заходів ДАП за І квартал 2026 року можна констатувати, що захід 2.5.3.6.2. виконано вчасно, але частково.</t>
+З огляду на те, що зазначений закон охоплює не всі підпункти заходу 2.5.3.6.2, а також з огляду на завершення термінів виконання цього заходу, у межах щоквартального моніторингу стану виконання заходів ДАП за ІІ квартал 2026 року можна констатувати, що захід 2.5.3.6.2. виконано вчасно, але частково.</t>
   </si>
   <si>
     <t>Partially implemented</t>
   </si>
   <si>
     <t>2.5.3.7</t>
   </si>
   <si>
     <t>The implementation of a transparent information system for the administration of the State Fund for Regional Development, which reflects the performance of projects and their alignment with regional development strategies, has been finalized</t>
   </si>
   <si>
     <t>2.5.3.7.1</t>
   </si>
   <si>
     <t>Drafting and submitting to the Cabinet of Ministers of Ukraine a draft law proposing to amend the Budget Code of Ukraine, specifically Article 241, by:
 1) providing for electronic document management at the regional development fund, specifically exclusively electronic submission of applications (programs and projects);
 2) formulating the requirements and criteria for selection of candidates for regional competitive selection committees;
 3) introducing a mechanism for involvement of independent experts in the evaluation of projects on conditions of their remuneration for their services;
 4) excluding members of the Ukrainian Parliament Budget Committee from the program and project evaluation and selection committee, and stipulating that people’s representatives of any level cannot serve as members of the committee.</t>
   </si>
   <si>
     <t>30.06.2025</t>
   </si>
   <si>
     <t>За інформацією, наданою Міністерством розвитку громад та територій України за І квартал 2025 року, як звітний період, пунктом 3 прикінцевих положень Закону України «Про Державний бюджет України на 2025 рік» зупинено на 2025 рік дію статті 24-1 Бюджетного кодексу України (далі - БК).
@@ -379,63 +375,62 @@
   <si>
     <t>2.5.3.7.2</t>
   </si>
   <si>
     <t>Drafting and submitting to the Cabinet of Ministers of Ukraine a draft resolution of the Cabinet of Ministers of Ukraine that proposes amendments to the Procedure for Preparing, Evaluating, and Selecting Investment Programs and Projects of Regional Development that Can Be Implemented Using Funds from the State Fund for Regional Development, approved by the resolution of the Cabinet of Ministers of Ukraine dated March 18, 2015, 
 No. 196, which are synchronized with the digital system for managing the rebuilding of the transport infrastructure and provide for:
 1) the procedure of electronic document management at the regional development fund, specifically exclusively electronic submission of applications (programs and projects);
 2) a new procedure for appointing the members of committee, which may not include people’s representatives of any level, but must include independent experts to evaluate projects on conditions of their remuneration for their services;
 3) creating registers of statements of work (“technical assignments”) for regional development projects from the current plan of measures towards implementation of the regional development strategy;
 4) submitting a project to the electronic portal, cross-referenced to statements of work from the plan of measures towards implementation of the regional development strategy; 
 5) updated criteria of project evaluation, specifically evaluation of the degree to which the project has achieved quantitative and qualitative benchmarks indicated in the statement of work;
 6) definition of the procedure for evaluation and monitoring of the effectiveness of implementation of projects and programs based on their achievement of goals of regional development strategies.</t>
   </si>
   <si>
     <t>05.04.2025</t>
   </si>
   <si>
     <t>05.09.2025</t>
   </si>
   <si>
     <t>Головний виконавець заходу у ІV кварталі 2025 році надав наступну інформацію: «Постановою Кабінету Міністрів України від 13 серпня 2025 р. № 971 «Деякі питання державного фонду регіонального розвитку» затверджено Порядок використання у 2025 році коштів державного фонду регіонального розвитку».
 Крім того, Головним виконавцем надано обґрунтування щодо виконання підпунктів заходу 2.5.3.7.2.:
 1) Щодо підпункту 1: «… Відповідно до вимог Порядку підготовки, подання, оцінки та визначення критеріїв пріоритезації концепцій публічних інвестиційних проектів на 2025 рік, затвердженого постановою Кабінету Міністрів України від 9 серпня 2024 р. № 903, інформація щодо визначених головними розпорядниками бюджетних коштів ініціаторів створення концепції (проекту) вносилася головними розпорядниками бюджетних коштів до Єдиної цифрової інтегрованої інформаційно-аналітичної системи управління процесом відбудови об’єктів нерухомого майна, будівництва та інфраструктури (система DREAM) …».
 2) Щодо підпункту 2: «Відповідно до Порядку використання у 2025 році коштів державного фонду регіонального розвитку, затвердженого постановою Кабінету Міністрів України від 13.08.2025 № 971, не передбачено створення регіональних комісій, у зв’язку з тим, що кошти спрямовуються на публічні інвестиційні проекти, які вже попередньо були оцінені відповідно до  Порядку підготовки, подання, оцінки та визначення критеріїв пріоритезації концепцій публічних інвестиційних проектів на 2025 рік, затвердженого постановою Кабінету Міністрів України від 9 серпня 2024 р. № 903. Крім того, до  Комісії з проведення пріоритезації публічних інвестиційних проектів, що можуть реалізовуватися у 2025 році за рахунок коштів державного фонду регіонального розвитку, також не входили депутати будь-якого рівня…
 Залучення незалежних експерти для оцінки проектів на умовах оплатності є недоцільним під час війни та економії коштів державного бюджету, а також у зв’язку із реалізацією реформи публічних інвестицій, де всі публічні інвестиційні проекти проходять процедуру оцінки на різних рівнях відповідно до вимог окремих нормативно-правових актів».
-3) щодо підпункту 3: «Реформа управління публічними інвестиціями не передбачає технічних завдань на публічні інвестиційні проекти, а лише відповідність стратегічним документам. Оновлені стратегії розвитку регіонів та територіальних громад наразі не містять технічних завдань».
-[...3 lines deleted...]
-Національне агентство проаналізувало обґрунтування надані головним виконавцем, а також Порядок використання у 2025 році коштів державного фонду регіонального розвитку, затверджений постановою КМУ від 13 серпня 2025 р. № 971 та дійшло висновку, що зазначений акт не забезпечує виконання заходу 2.5.3.7.2 у повному обсязі, з огляду на таке:
+3) Щодо підпункту 3: «Реформа управління публічними інвестиціями не передбачає технічних завдань на публічні інвестиційні проекти, а лише відповідність стратегічним документам. Оновлені стратегії розвитку регіонів та територіальних громад наразі не містять технічних завдань».
+4) Щодо підпункту 4: «… Разом з тим, Відповідно до пункту 2 Порядку використання у 2025 році коштів державного фонду регіонального розвитку, затвердженого постановою Кабінету Міністрів України від 13.08.2025 № 971, кошти державного фонду регіонального розвитку спрямовувались на реалізацію публічних інвестиційних проектів, що мають на меті відновлення та розвиток регіонів і відповідають пріоритетам, визначеним Державною стратегією регіонального розвитку на 2021–2027 роки, затвердженою постановою Кабінету Міністрів України від 5 серпня 2020 р. № 695, відповідними регіональними стратегіями розвитку, стратегіями розвитку територіальних громад».
+5) Щодо підпункту 5: «Крім того, відповідно до Порядку використання у 2025 році коштів державного фонду регіонального розвитку, затвердженого постановою Кабінету Міністрів України від 13.08.2025 № 971, пріоритезація публічних інвестиційних проектів здійснювалось за бальною системою. Розрахунок пріоритетності публічного інвестиційного проекту за бальною системою: …»
+6) Щодо підпункту 6: «Відповідно до пункту 13 Порядку використання у 2025 році коштів державного фонду регіонального розвитку, затвердженого постановою Кабінету Міністрів України від 13.08.2025 № 971, розпорядники бюджетних коштів нижчого рівня та одержувачі бюджетних коштів подають щомісяця до 10 числа Мінрозвитку звіт про використання бюджетних коштів для реалізації публічних інвестиційних проектів за формою згідно з додатком 2 до Порядку».
+Національне агентство проаналізувало обґрунтування надані Головним виконавцем, а також Порядок використання у 2025 році коштів державного фонду регіонального розвитку, затверджений постановою КМУ від 13 серпня 2025 р. № 971 та дійшло висновку, що зазначений акт не забезпечує виконання заходу 2.5.3.7.2 у повному обсязі, з огляду на таке:
 1) зміст заходу 2.5.3.7.2 передбачає розроблення та прийняття постанови про внесення змін до Порядку підготовки, оцінки та відбору інвестиційних програм і проектів регіонального розвитку, що можуть реалізовуватися за рахунок коштів державного фонду регіонального розвитку, затвердженого постановою Кабінету Міністрів України від 18 березня 2015 р. № 196. Тоді як зазначена Постанова № 971 зупиняє дію Постанови № 196 до 31.12.2025 року та не вносить змін до її змісту;
 2) захід 2.5.3.7.2 визначає 6 змістовних підпунктів, що повинні знайти відображення у тексті відповідної постанови. З аналізу положень Постанови № 971 встановлено, що вона не охоплює змістом усіх положень, визначених у підпунктах 1-6 заходу 2.5.3.7.2.
-У І кварталі 2026 року як звітному періоді Головним виконавцем надано наступну інформацію: «Відповідно до статті 24-1 БКУ ДФРР створюється у складі державного бюджету як програма публічних інвестицій.  При складанні Бюджетної декларації та проекту Державного бюджету України ДФРР визначається в обсязі не менше 1,5 відсотка прогнозного обсягу доходів загального фонду проекту Державного бюджету України на відповідний бюджетний період.
-[...4 lines deleted...]
-З огляду на наведену вище інформацію, захід 2.5.3.7.2 Програми може бути оцінений як такий, що виконано вчасно та частково.</t>
+У ІІ кварталі 2026 року як звітному періоді Головним виконавцем надано наступну інформацію: «Постанова Кабінету Міністрів України від 08 липня 2026 р. № 883 "Деякі питання державного фонду регіонального розвитку"».
+Національне агентство проаналізувало Порядок використання коштів державного фонду регіонального розвитку, затверджений Постановою КМУ від 8 липня 2026 р. № 883 та дійшло висновку, що зазначений акт не забезпечує виконання заходу 2.5.3.7.2 у повному обсязі, з огляду на таке:
+1) зміст заходу 2.5.3.7.2 передбачає розроблення та прийняття постанови про внесення змін до Порядку підготовки, оцінки та відбору інвестиційних програм і проектів регіонального розвитку, що можуть реалізовуватися за рахунок коштів державного фонду регіонального розвитку, затвердженого постановою Кабінету Міністрів України від 18 березня 2015 р. № 196. Тоді як, відповідно до змісту Постанови № 883, Постанова № 196 – втрачає чинність;
+2) захід 2.5.3.7.2 визначає 6 змістовних підпунктів, що повинні знайти відображення у тексті відповідної постанови. З аналізу положень Постанови № 883 встановлено, що вона не охоплює змістом усіх положень, визначених у підпунктах 1–6 заходу 2.5.3.7.2.
+З огляду на наведену вище інформацію, захід 2.5.3.7.2 Програми може бути оцінений як такий, що виконано частково.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>