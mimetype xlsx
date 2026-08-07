--- v0 (2026-06-06)
+++ v1 (2026-08-07)
@@ -194,51 +194,51 @@
   <si>
     <t>The report on the findings of pilot project monitoring has been published.</t>
   </si>
   <si>
     <t>За інформацією Мінагрополітики (станом на 31.12.2025 - Мінекономіки): "За період реалізації пілотного проекту сертифікованими інженерами-землевпорядниками, які брали участь у пілотному проекті в програмному забезпеченні Державного земельного кадастру створено 1420 заяв про державну реєстрацію земельної ділянки.
 За результатами розгляду зареєстровано 1113 земельних ділянок, що становить 78,4% від загальної кількості створених заяв. Помилково створено 259 заяв (18,2 %).
 Державними кадастровими реєстраторами територіальних органів Держгеокадастру в рамках проведення моніторингу здійснення сертифікованими інженерами-землевпорядниками повноважень, визначених у пункті 2 Порядку та вимог виявлено 86 випадків порушень у діях сертифікованих інженерів-землевпорядників (майже 8% від загальної кількості зареєстрованих земельних ділянок), в тому числі недотримання вимог Земельного кодексу України, Закону України «Про Державний земельний кадастр», Порядку ведення Державного земельного кадастру, затвердженого постановою Кабінету Міністрів України від 17 жовтня 2012 р. № 1051.
 Держгеокадастр листом від 16.01.2024 № 5-28-0.216-743/2-24 поінформовано Міністерство аграрної політики та продовольства України про результати реалізації Пілотного проекту щодо внесення до Державного земельного кадастру відомостей про земельні ділянки сертифікованими інженерами-землевпорядниками, передбаченого постановою Кабінету Міністрів України від 29.12.2021 № 1438 (зі змінами), та подано відповідний звіт".
 Викладене вище надає змогу констатувати, що захід є виконаним повністю та вчасно.
 Принагідно зазначаємо, що Законом України «Про внесення змін до деяких законодавчих актів України щодо захисту інтересів власників земельних часток (паїв), а також застосування адміністративної процедури у сфері земельних відносин» від 8 жовтня 2024 року № 3993-IX, внесено зміни до підпункту 3 пункту 12 розділу VІІ "Прикінцеві положення" Закону України "Про Державний земельний кадастр", згідно з якими цифри "2021-2023" замінено цифрами "2021-2026". Таким чином, змінено строк реалізації пілотного проекту. Кабінетом Міністрів України прийнято постанову від 2 липня 2025 р. № 794 "Деякі питання реалізації пілотного проекту щодо внесення до Державного земельного кадастру відомостей про земельні ділянки сертифікованими інженерами-землевпорядниками".</t>
   </si>
   <si>
     <t>2.5.4.1.5</t>
   </si>
   <si>
     <t>Drafting and submitting to the Cabinet of Ministers of Ukraine a draft law proposing amendments to the Law of Ukraine On the State Land Cadaster, which stipulates that:
 1) certified land management engineers have the rights and duties of state cadastral registrars;
 2) decisions of certified land management engineers to enter into the State Land Cadaster any information that contravenes the law, violate rights or legislatively protected interests of individuals or legal entities, the state or a territorial community can be revoked by the central executive authority implementing public policy on land relations at its own initiative, following complaints from individuals or legal entities, or by a court;
 3) decisions of certified land management engineers to carry out state registration of land plots in respect of which real rights have been registered, as well as decisions to make changes to such details in the State Land Cadaster, may be revoked only in court.</t>
   </si>
   <si>
     <t>01.07.2024</t>
   </si>
   <si>
     <t>Мінагрополітики листом від 09.12.2024 № 21-6010-02/30969 внесено на розгляд Кабінету Міністрів України проект Закону України «Про внесення змін до деяких законодавчих актів України щодо надання органам місцевого самоврядування та сертифікованим інженерам-землевпорядникам повноважень у сфері ведення Державного земельного кадастру».
-Своєю чергою, Кабінет Міністрів України вніс на розгляд Верховної Ради України вказаний проект закону, який зареєстровано 28.01.2025 за № 12453.
+Кабінет Міністрів України вніс на розгляд Верховної Ради України вказаний проект закону, який зареєстровано 28.01.2025 за № 12453.
 Запропоновані законодавчі зміни, що передбачені в положеннях законопроекта, відповідають вимогам Державної антикорупційної програми з огляду на таке:
 1) комплексний аналіз положень законопроекту, якими, зокрема, доповнюються окремі норми Закону України "Про Державний земельний кадастр", свідчить про те, що сертифіковані інженери-землевпорядники дійсно мають права та обов’язки державних кадастрових реєстраторів, що повною мірою корелюється з вимогами, встановленими в п. 1 зазначеного заходу;
 2) ст. 39 Закону України "Про Державний земельний кадастр", а також нова ст. 39-1 цього закону враховують вимоги п. 2 шляхом встановлення, що рішення сертифікованих інженерів-землевпорядників про внесення до Державного земельного кадастру відомостей, що не відповідають законодавству, порушують права, охоронювані законом інтереси фізичних чи юридичних осіб, держави чи територіальної громади, можуть бути скасовані центральним органом виконавчої влади, що реалізує державну політику у сфері земельних відносин, з власної ініціативи, за скаргами фізичних чи юридичних осіб або судом;
 3) ст. 39-1, якою доповнено Закон України "Про Державний земельний кадастр", у п.п. 3 абз. 4 ч. 3 містить положення, відповідно до якого рішення сертифікованих інженерів-землевпорядників про державну реєстрацію земельних ділянок, щодо яких зареєстровані речові права, а також про внесення до Державного земельного кадастру змін до таких відомостей скасовуються лише у судовому порядку.
 Таким чином, законопроект повною мірою охоплює вимоги, що містяться в заході.
 Водночас зазначений законопроект 17.07.2025 було відкликано та знято з розгляду.
 З огляду на наведене, захід можна вважати виконаним частково та невчасно.</t>
   </si>
   <si>
     <t>2.5.4.2</t>
   </si>
   <si>
     <t>Amendments have been made to land legislation, which provide for a comprehensive electronic procedure by which land plots are formed</t>
   </si>
   <si>
     <t>2.5.4.2.1</t>
   </si>
   <si>
     <t>Drafting and submitting to the Cabinet of Ministers of Ukraine a draft law proposing amendments to the Law of Ukraine On Land Management, which provides for:
 1) a unified form for preparing land management documentation and technical documentation on land appraisal in the form of an electronic document signed with a qualified digital signature of a certified land management engineers with a qualified time stamp;
 2) electronic interaction between land management entities during development, review, and approval of land management documentation, state registration of land plots, and other objects of the State Land Cadaster with the use of electronic workspaces of land management entities and with the use of exclusively electronic document exchange.</t>
   </si>
   <si>
     <t>30.09.2024</t>
   </si>