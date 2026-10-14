--- v1 (2026-08-13)
+++ v2 (2026-10-14)
@@ -118,51 +118,51 @@
 9) obligates the heads of agencies, enterprises, institutions, and organizations to sign a declaration of independence with the head of the authorized unit (authorized officer) using the model form approved by the National Agency and ensure adherence to this declaration, which would make it possible to specify more concretely the guarantees of independence of the authorized unit (authorized officer) from undue influence or interference with its activities;
 10) provides for the approval of the appointment and dismissal of heads of authorized units (authorized officers) at regional offices of government agencies whose jurisdiction covers the entire territory of Ukraine, at enterprises, institutions, and organizations managed by government agencies by the heads of authorized units (authorized officers) of the relevant government agencies, and for the approval of the appointment and dismissal of heads of authorized units (authorized officers) of municipal enterprises by heads of authorized units (authorized officers) at the relevant local self-government bodies.</t>
   </si>
   <si>
     <t>01.08.2023</t>
   </si>
   <si>
     <t>30.06.2024</t>
   </si>
   <si>
     <t>National Agency on Corruption Prevention</t>
   </si>
   <si>
     <t>state budget</t>
   </si>
   <si>
     <t>within the established budget allocations for the relevant year</t>
   </si>
   <si>
     <t>The draft law has been submitted to the Parliament of Ukraine.</t>
   </si>
   <si>
     <t>Національне агентство за результатами проведеного аналізу наявних проблем функціонування інституту уповноважених осіб з питань запобігання та виявлення корупції, практики реалізації відповідних повноважень, відповідного міжнародного досвіду та низки консультацій фіналізувало потенційні шляхи законодавчого врегулювання існуючих проблем у відповідній сфері та доопрацювало відповідний законопроект. 
 Зазначений законопроект направлений 19.03.2025 на погодження до заінтересованих органів. Здійснюється опрацювання отриманих зауважень та з огляду на висловлені заінтересованими органами зауваження, триває підготовка до узгоджувальних процедур.
 Одним із зауважень, отриманих до законопроекту, є зауваження Мінфіну щодо необхідності погодження цього проекту зі всеукраїнськими асоціаціями органів місцевого самоврядування. З метою врахування цього зауваження Національне агентство надіслало листом від 14.05.2025 № 10-03/42288-25 проект на погодження до діючих в Україні всеукраїнських асоціацій органів місцевого самоврядування. Всі з цих асоціацій підтримали проект без зауважень. 
-Станом на 31.03.2026 здійснюється опрацювання зауважень заінтересованих органів.</t>
+Станом на 30.06.2026 здійснюється опрацювання зауважень заінтересованих органів.</t>
   </si>
   <si>
     <t>Not implemented</t>
   </si>
   <si>
     <t>0.0</t>
   </si>
   <si>
     <t>1.1.4.1.11</t>
   </si>
   <si>
     <t>Drafting and submitting to the Cabinet of Ministers of Ukraine the draft resolution of the Cabinet of Ministers of Ukraine on amendments to the recommended lists of organizational units of regional state administrations, Kyiv and Sevastopol city state administrations, district state administrations, district state administrations in the cities of Kyiv and Sevastopol, approved by the resolution of the Cabinet of Ministers of Ukraine dated April 18, 2021, No. 606, which would include the authorized unit tasked with prevention of corruption in the recommended lists of organizational units of regional state administrations, Kyiv and Sevastopol city state administrations, district state administrations, district state administrations in the cities of Kyiv and Sevastopol</t>
   </si>
   <si>
     <t>01.03.2023</t>
   </si>
   <si>
     <t>31.07.2023</t>
   </si>
   <si>
     <t>Ministry for Communities and Territories Development of Ukraine</t>
   </si>
   <si>
     <t xml:space="preserve">The resolution of the Cabinet of Ministers of Ukraine has been adopted. </t>
   </si>
@@ -394,90 +394,90 @@
   <si>
     <t>The Methodology of Evaluation of the Performance of Anticorruption Units (Anticorruption Officers) was approved by the order of the National Agency on Corruption Prevention dated August 1, 2023 No. 164/23</t>
   </si>
   <si>
     <t>1.1.4.3</t>
   </si>
   <si>
     <t>The following efforts of anticorruption officers have been prioritized: preventing the spread of corrupt practices, getting the public involved in the analysis and eradication of the risks of corruption in normative legal acts of government agencies and local self-government bodies</t>
   </si>
   <si>
     <t>1.1.4.3.2</t>
   </si>
   <si>
     <t>Drafting an order of the National Agency to amend the Model Regulation on the authorized unit (authorized officer) in matters of prevention and detection of corruption regarding specification of case of appointing an authorized persons on prevention and detection of corruption by assigning such functions to them</t>
   </si>
   <si>
     <t>01.01.2025</t>
   </si>
   <si>
     <t>31.03.2025</t>
   </si>
   <si>
     <t>The draft order has been drafted and publicized for a public discussion.</t>
   </si>
   <si>
-    <t>Станом на 31.03.2026 здійснюються підготовчі дії з метою організації розроблення проекту наказу, передбаченого заходом 1.1.4.3.2.</t>
+    <t>Станом на 30.06.2026 здійснюються підготовчі дії з метою організації розроблення проекту наказу, передбаченого заходом 1.1.4.3.2.</t>
   </si>
   <si>
     <t>1.1.4.3.3</t>
   </si>
   <si>
     <t>Holding a public discussion of the draft order indicated in subclause 1.1.4.3.2, and ensuring its revision (if needed), issuance, and submission for state registration</t>
   </si>
   <si>
     <t>01.04.2025</t>
   </si>
   <si>
     <t>31.05.2025</t>
   </si>
   <si>
     <t>The public discussion has been conducted and its results have been made public.</t>
   </si>
   <si>
-    <t>Виконання заходу 1.1.4.3.3. не розпочато, оскільки потребує розроблення проекту наказу, визначеного заходом 1.1.4.3.2. Станом на 31.03.2026 відповідний проект наказу не розроблений.</t>
+    <t>Виконання заходу 1.1.4.3.3. не розпочато, оскільки потребує розроблення проекту наказу, визначеного заходом 1.1.4.3.2. Станом на 30.06.2026 відповідний проект наказу не розроблений.</t>
   </si>
   <si>
     <t>1.1.4.3.4</t>
   </si>
   <si>
     <t>Supporting the state registration of the order indicated in subclause 1.1.4.3.2 and its official publication</t>
   </si>
   <si>
     <t>01.06.2025</t>
   </si>
   <si>
     <t>31.07.2025</t>
   </si>
   <si>
     <t>Ministry of Justice of Ukraine</t>
   </si>
   <si>
     <t>The order has taken effect.</t>
   </si>
   <si>
-    <t>Виконання заходу 1.1.4.3.4. не розпочато, оскільки потребує розроблення проекту наказу, визначеного заходом 1.1.4.3.2. Станом на 31.03.2026 відповідний проект наказу не розроблений.</t>
+    <t>Виконання заходу 1.1.4.3.4. не розпочато, оскільки потребує розроблення проекту наказу, визначеного заходом 1.1.4.3.2. Станом на 30.06.2026 відповідний проект наказу не розроблений.</t>
   </si>
   <si>
     <t>1.1.4.3.6</t>
   </si>
   <si>
     <t>Ensuring the training of anticorruption officers as part of the general short-term professional development program in corruption risk management</t>
   </si>
   <si>
     <t>At least 300 anticorruption officers have completed training as part of the general short-term professional development program.</t>
   </si>
   <si>
     <t>Національним агентством з питань запобігання корупції спільно з Вищою школою публічного управління розроблено та погоджено загальну короткострокову програму підвищення кваліфікації «Управління корупційними ризиками» (ЗК/2023/099), яку затверджено наказом Національного агентства України з питань державної служби від 08.09.2023 № 143-23.
 Протягом 2023-2025 років проведено 7 наборів навчання уповноважених осіб з питань запобігання та виявлення корупції за загальною короткостроковою програмою підвищення кваліфікації з питань управління корупційними ризиками:
 - 10-12.10.2023 (30 осіб)
 - 24-26.10.2023 (33 особи)
 - 31.10-02.11.2023 (40 осіб)
 - 16.07-18.07.2024 (50 осіб)
 - 28.10-30.10.2024 (75 осіб)
 - 15.04-17.04.2025 (47 осіб)
 - 29.07-31.07.2025 (53 особи)
 Загальна кількість учасників - 328 осіб.
 Також у 2024 році було реалізовано навчальний проєкт "Марафон практичних навичок уповноваженого: Управління корупційними ризиками". Навчання відбувалося на платформі Google Classroom. Протягом місяця учасники вдосконалювали свої навички, виконуючи реальні завдання з ідентифікації корупційних ризиків і визначення заходів впливу на них, а також отримуючи зворотний зв’язок від провідних експертів. З 445 зареєстрованих представників публічної служби та приватного сектору успішно завершило марафон понад 150 учасників.</t>
   </si>
 </sst>
 </file>