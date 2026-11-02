--- v0 (2026-05-05)
+++ v1 (2026-11-02)
@@ -156,51 +156,52 @@
   <si>
     <t>За інформацією Мінрозвитку: "Пропозиції до проекту Закону України «Про Державний бюджет України на 2024 рік», якими передбачається необхідний обсяг фінансування субвенції, підготовлені Департаментом просторового планування територій та архітектури, враховані Фінансовим департаментом при підготовці бюджетного запиту на 2024-2026 роки та листом від 16.08.2023 №13468/34/10-23 надані до Міністерства фінансів України. Однак, такі пропозиції не враховані у Законі України "Про Державний бюджет України на 2024 рік".
 Таким чином, вказаний захід є виконаним частково, оскільки надані Мініфраструктури пропозиції не були враховані Мінфіном під час розроблення та формування проекту Закону України "Про Державний бюджет на 2024 рік".</t>
   </si>
   <si>
     <t>Partially implemented</t>
   </si>
   <si>
     <t>2.5.6.1.4</t>
   </si>
   <si>
     <t>Drafting and submitting to the Cabinet of Ministers of Ukraine a draft resolution of the Cabinet of Ministers of Ukraine proposing amendments to the Procedure and Conditions for Granting State Budget Subventions to Local Budgets for the Creation of Comprehensive Spatial Development Plans of Territories of Territorial Communities, approved by the resolution of the Cabinet of Ministers of Ukraine dated July 28, 2021, No. 853, concerning the simplification of the conditions for the grant of the subvention by eliminating the requirement that the community must have an up-to-date cartographic substrate in digital form</t>
   </si>
   <si>
     <t>01.01.2025</t>
   </si>
   <si>
     <t>01.05.2025</t>
   </si>
   <si>
     <t>The resolution of the Cabinet of Ministers of Ukraine has been adopted.</t>
   </si>
   <si>
     <t>За інформацією Мінрозвитку: листом Мінінфраструктури від 14.07.2023 №111/30/10-23 було запропоновано зняти пункт з контролю до поновлення фінансування субвенцій на розроблення комплексних планів просторового розвитку територій територіальних громад.
 За резолюцією Прем’єр-міністра України Д. Шмигаля від 21.07.2023 № 22158/1/1-23 виконання пункту буде продовжено у разі наявності відповідного фінансування. Законом України «Про державний бюджет України на 2025 рік» фінансування субвенцій на розроблення комплексних планів просторового розвитку територій територіальних громад у 2025 році не передбачено".
-Враховуючи те, що строк виконання заходу настав 1 травня 2025 року, захід не можна вважати виконаним.</t>
+Враховуючи те, що строк виконання заходу настав 1 травня 2025 року, захід не можна вважати виконаним.
+Додатково, Мінрозвитку повідомило, що "Законом України «Про державний бюджет України на 2026 рік» фінансування субвенцій на розроблення комплексних планів просторового розвитку територій територіальних громад у 2026 році не передбачено".</t>
   </si>
   <si>
     <t>Not implemented</t>
   </si>
   <si>
     <t>2.5.6.1.5</t>
   </si>
   <si>
     <t>01.07.2024</t>
   </si>
   <si>
     <t>31.08.2024</t>
   </si>
   <si>
     <t>За повідомленням Мінрозвитку: "Мінінфраструктури було здійснено попередні фінансово-економічні розрахунки шодо обсягу фінансування субвенції з державного бюджету місцевим бюджетам на розроблення комплексних планів просторового розвитку територій територіальних громад, однак їх не було включено до Державного бюджету на 2025 рік. Пілотні проєкти розроблення комплексних планів здійснюються за кошти міжнародної технічної допомоги".
 Таким чином, захід є виконаним повністю.</t>
   </si>
   <si>
     <t>2.5.6.1.6</t>
   </si>
   <si>
     <t xml:space="preserve">Submitting proposals during development of the Draft Law of Ukraine On the State Budget of Ukraine for 2025, providing for the requisite amount of funding for the subvention calculated as part of the activity indicated in subclause 2.5.6.1.5 out of the state budget for local budgets for the creation of comprehensive plans of spatial development of territories of territorial communities </t>
   </si>
   <si>
     <t>01.09.2024</t>
@@ -215,85 +216,87 @@
     <t>За інформацією Мінрозвитку: "Пропозиції до проекту Закону України “Про державний бюджет України на 2025 рік”, якими передбачається необхідний обсяг фінансування субвенції, підготовлені Департаментом просторового планування територій та архітектури (лист від 15.08.2024 No 12197/30-24), враховані Фінансовим департаментом при підготовці бюджетного запиту на 2025 - 2027 роки та листом від 21.08.2024 No 15630/34/10-24 надані до Міністерства фінансів України. Однак, такі пропозиції не враховані у Законі України “Про державний бюджет України на 2025 рік”".
 Таким чином, вказаний захід є виконаним частково, оскільки надані Мінрозвитку пропозиції не були враховані Мінфіном під час розроблення та формування проекту Закону України "Про Державний бюджет на 2025 рік".</t>
   </si>
   <si>
     <t>2.5.6.1.7</t>
   </si>
   <si>
     <t>Monitoring of draft laws that propose amendments to the Land Code of Ukraine that would abolish the creation of comprehensive plans of spatial development of the territory of territorial communities and determination on this basis of the functional zoning of the territory and land usage restrictions as mandatory preconditions for establishing and modifying the designated purpose of land plots</t>
   </si>
   <si>
     <t>01.03.2023</t>
   </si>
   <si>
     <t>31.12.2025</t>
   </si>
   <si>
     <t>Ministry of Economy, Environment and Agriculture of Ukraine</t>
   </si>
   <si>
     <t>The monitoring is being conducted.</t>
   </si>
   <si>
     <t>За інформацією Мінекономіки за результатами проведеного моніторингу не виявлено проектів законів, які передбачають внесення змін до Земельного кодексу України щодо скасування розроблення комплексних планів просторового розвитку території територіальних громад та визначення на підставі цього функціонального зонування територій, обмежень у використанні земель як обов’язкових передумов встановлення та зміни цільового призначення земельних ділянок.
 Водночас до Національного агентства звернулась ГО "Українська природоохоронна група", яка звернула увагу на положення проекту Закону України "Про внесення змін до деяких законодавчих актів України щодо встановлення єдиних підходів до розгляду документації із землеустрою та створення сприятливих умов для розвитку бізнесу", зареєстрованого в ВРУ 18.04.2024 за № 11184.
 Зазначеним законопроектом, зокрема, пропонується внести зміни до Земельного кодексу України щодо того, що зміна цільового призначення окремих категорій земельних ділянок на територіях, якщо стосовно таких територій відсутня затверджена містобудівна документація на місцевому рівні, здійснюється без розроблення документації із землеустрою. Водночас законопроектом не передбачено скасування розроблення комплексних планів просторового розвитку території територіальних громад.
-Також слід зазначити законопроект від 30.06.2025 №13437, яким пропонується внести зміни, зокрема,  до Закону України від 17.06.2020 № 711-IX "Про внесення змін до деяких законодавчих актів України щодо планування використання земель", якими передбачити, що до 1 січня 2028 року (а для територій територіальних громад або їх частин, які станом на день набрання чинності Законом України "Про внесення змін до деяких законодавчих актів України щодо просторового планування територій (земель)" включені до переліку територій, на яких ведуться бойові дії або тимчасово окупованих Російською Федерацією, затвердженого центральним органом виконавчої влади, що забезпечує формування та реалізує державну політику з питань тимчасово окупованих територій, – до спливу трьох років з дня припинення або скасування воєнного стану на відповідній території) детальні плани територій щодо територій, розташованих за межами населених пунктів та стосовно яких не затверджені комплексні плани просторового розвитку територій територіальних громад, можуть розроблятися та затверджуватися відповідно до схем планування території (частини території) району та/або області. 
+Також слід зазначити законопроект від 30.06.2025 №13437, яким пропонується внести зміни, зокрема, до Закону України від 17.06.2020 № 711-IX "Про внесення змін до деяких законодавчих актів України щодо планування використання земель", якими передбачити, що до 1 січня 2028 року (а для територій територіальних громад або їх частин, які станом на день набрання чинності Законом України "Про внесення змін до деяких законодавчих актів України щодо просторового планування територій (земель)" включені до переліку територій, на яких ведуться бойові дії або тимчасово окупованих Російською Федерацією, затвердженого центральним органом виконавчої влади, що забезпечує формування та реалізує державну політику з питань тимчасово окупованих територій, – до спливу трьох років з дня припинення або скасування воєнного стану на відповідній території) детальні плани територій щодо територій, розташованих за межами населених пунктів та стосовно яких не затверджені комплексні плани просторового розвитку територій територіальних громад, можуть розроблятися та затверджуватися відповідно до схем планування території (частини території) району та/або області.
 Водночас зазначеним законопроектом передбачено саме встановлення додаткового перехідного періоду, а не безпосередньо скасування.
 З огляду на викладене, а також те, що строк виконання заходу настав 31 грудня 2025 року, можемо констатувати, що захід є виконаним вчасно та повністю.</t>
   </si>
   <si>
     <t>2.5.6.1.12</t>
   </si>
   <si>
     <t>Provisions for development of no less than 25 comprehensive territorial communities’ spatial development plans</t>
   </si>
   <si>
     <t>state budget and/or international technical assistance funds</t>
   </si>
   <si>
     <t>within the established budget allocations for the relevant year and/or international technical assistance funds</t>
   </si>
   <si>
     <t>No less than 25 comprehensive territorial communities’ spatial development plans approved</t>
   </si>
   <si>
     <t>Станом на І квартал 2025 року Мінрозвитку повідомило, що:
 - ухвалено рішень щодо розроблення комплексних планів: 492;
 - сформовано технічних завдань: 113;
 - ухвалено концепцій інтегрованого розвитку, що також виконують функції тех.завдання: 59;
 - проведено тендерів на розроблення та укладено договорів: 36;
 - опубліковано для громадських обговорень: 16;
 - ухвалено рішень про затвердження: 3.
 Станом на ІІ квартал 2025 року Мінрозвитку повідомило, що:
 - ухвалено рішень щодо розроблення комплексних планів: 492;
 - у 113-ти громадах сформовано технічне завдання шляхом проведення громадських обговорень на розроблення комплексного плану;
 - 36 громад уклали договір на розробку зазначеної містобудівної документації,
 - ухвалено рішень про затвердження: 4.
 Під час інформування за ІІІ квартал 2025 року Мінрозвитку не надало додаткових відомостей щодо виконання заходу в ІІІ кварталі 2025 року. З огляду на це, прогрес виконання заходу відсутній.
 Під час інформування за ІV квартал 2025 року Мінрозвитку не надало додаткових відомостей, які б свідчили про прогрес у виконанні заходу.
-З огляду на те, що строк виконання заходу настав  31 грудня 2025 року, а показником виконання заходу визначено затвердження не менш як 25 комплексних планів просторового розвитку територій територіальних громад, захід не можна вважати виконаним.</t>
+З огляду на те, що строк виконання заходу настав 31 грудня 2025 року, а показником виконання заходу визначено затвердження не менш як 25 комплексних планів просторового розвитку територій територіальних громад, захід не можна вважати виконаним.
+Під час інформування за І квартал 2026 року Мінрозвитку не надало додаткових відомостей, які б свідчили про прогрес у виконанні заходу.
+Під час інформування за ІІ квартал 2026 року Мінрозвитку не надало додаткових відомостей, які б свідчили про прогрес у виконанні заходу.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>