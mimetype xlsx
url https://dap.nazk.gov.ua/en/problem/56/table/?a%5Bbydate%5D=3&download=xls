--- v0 (2026-06-07)
+++ v1 (2026-09-12)
@@ -131,62 +131,61 @@
     <t>За інформацією Міноборони: "Опрацьовано та видано наказ Міністерства оборони України від 23.12.2023 № 771/нм “Про інвентаризацію об’єктів державної власності та надання відомостей до Єдиного реєстру об’єктів державної власності”.
 Положення, що містяться наказі, повною мірою відповідають вимогам, встановлений у змісті заходу, з огляду на що вказаний захід є виконаним повністю.</t>
   </si>
   <si>
     <t>Implemented</t>
   </si>
   <si>
     <t>0.0</t>
   </si>
   <si>
     <t>2.6.1.1.6</t>
   </si>
   <si>
     <t xml:space="preserve">Performance of inventory of property rights for 100% real estate objects and land plots owned by enterprises, establishments and organizations, owned by Ministry of Defense of Ukraine, including business entities, whose corporate rights are controlled by Ministry of Defense of Ukraine, excluding ones located in the occupied territories and in territories adjacent to combat line </t>
   </si>
   <si>
     <t>01.03.2024</t>
   </si>
   <si>
     <t>31.12.2024</t>
   </si>
   <si>
     <t>Inventory performed, 100% real estate objects and lands registered, except those located in territories adjacent to combat line or temporarily occupied by Russian Federation</t>
   </si>
   <si>
-    <t>1. На виконання заходу, передбаченого п. 2.6.1.1.6 Державної антикорупційної програми на 2023-2025 роки, Міністерством оборони України повідомлено, що: 
+    <t>1. На виконання заходу, передбаченого п. 2.6.1.1.6 Державної антикорупційної програми на 2023-2025 роки, Міністерством оборони України повідомлено, що:
 1) з метою реалізації заходів із виконання Державної антикорупційної програми на 2023 – 2025 роки керівникам суб’єктів господарювання надано доручення щодо проведення інвентаризації та здійснення реєстрації речових прав на 100 відсотків нерухомого майна і земельних ділянок Міноборони та підприємств, установ і організацій, що належать до сфери його управління;
 2) суб’єкти господарювання щорічно проводять інвентаризацію державного майна (станом на 31 грудня) або позапланово за рішенням органу управління відповідно до вимог Методики проведення інвентаризації об’єктів державної власності, затвердженої постановою Кабінетів Міністрів України від 30 листопада 2005 р. № 1121;
 3) щорічну інвентаризацію за 2024 рік проведено та подано органу управління від 80% суб’єктів господарювання, 20% в стані реорганізації (ліквідація, банкрутство);
-4) у 2025 році зі сфери управління МОУ до сфери управління ФДМУ на виконання розпорядження КМУ від 14.07.2025 № 706-р передано 16 суб’єктів господарювання, що становить 18% підприємств;
-[...2 lines deleted...]
-7) робота з внесення відомостей до Державного реєстру речових прав на нерухоме майно здійснюється на постійній основі.
+4) у 2025 році зі сфери управління МОУ до сфери управління ФДМУ на виконання розпорядження КМУ від 14.07.2025 № 706-р передано 16 суб’єктів господарювання, що становить 18% підприємств, таким чином інвентаризація проведена та передано до органу управління 98% суб’єктів господарювання, 2% в стані реорганізації (ліквідація, банкрутство);
+5) впродовж ІІ кварталу 2026 року за результатами інвентаризації, суб’єктами господарювання, функціональне управління яких покладено на Головне управління оборонних активів, зареєстровано право власності за державою в особі Міноборони на нерухоме майно (будівель та споруд), що становить 61 % та на земельні ділянки що становить 91 %;
+6) робота з внесення відомостей до Державного реєстру речових прав на нерухоме майно здійснюється на постійній основі, крім тих, що розташовані на територіях, на яких ведуться (велися) бойові дії або тимчасово окупованих Російською Федерацією.
 2. Крім того, Міністерством оборони України повідомлено, що причиною невиконання заходу в повному обсязі є відсутність коштів у суб’єктів господарювання на виготовлення правовстановлюючих документів на нерухоме майно та земельні ділянки.
 3. Відповідно до Додатку 2 Програми показником виконання цього заходу є «проведено інвентаризацію та зареєстровано 100 відсотків обʼєктів нерухомого майна та земель, крім тих, що розташовані на територіях, на яких ведуться (велися) бойові дії або тимчасово окупованих Російською Федерацією».
 4. Відповідно до Додатку 2 Програми строк виконання цього заходу визначений як 01.03.2024 (дата початку виконання) – 31.12.2024 (дата завершення виконання).
-5. З огляду на інформацію, що міститься у пп. 1 – 4, за результатами моніторингу за I квартал 2026 року заходу 2.6.1.1.6 Програми присвоєно статус «виконано вчасно, але частково».</t>
+5. З огляду на інформацію, що міститься у пп. 1 – 4, за результатами моніторингу за ІІ квартал 2026 року заходу 2.6.1.1.6 Програми присвоєно статус «виконано вчасно, але частково».</t>
   </si>
   <si>
     <t>Partially implemented</t>
   </si>
   <si>
     <t>2.6.1.1.7</t>
   </si>
   <si>
     <t>Conducting the annual monitoring of the quantity of inventoried and registered real rights to immovable properties of the Ministry of Defense and enterprises, organizations, and institutions under the Ministry’s jurisdiction and land plots owned by enterprises, establishments and organizations, owned by Ministry of Defense of Ukraine, including business entities, whose corporate rights are controlled by Ministry of Defense of Ukraine, excluding ones located in the occupied territories and in territories adjacent to combat line</t>
   </si>
   <si>
     <t>01.01.2024</t>
   </si>
   <si>
     <t>31.12.2025</t>
   </si>
   <si>
     <t>Reports on the monitoring findings have been published.</t>
   </si>
   <si>
     <t>Моніторинг заходу 2.6.1.1.7 Державної антикорупційної програми, затвердженої постановою Кабінету Міністрів України від 4 березня 2023 р. № 220 «Про затвердження Державної антикорупційної програми на 2023-2025 роки» (далі – Програма) за I квартал поточного року.
 1. Заходу 2.6.1.1.7 Програми був присвоєний статус «прогрес виконання відсутній».
 2. Підставою для присвоєння такого статусу була інформація про стан виконання заходу 2.6.1.1.7 Програми, що отримана від головного виконавця.
 3. Відповідно до такої інформації:
 1) здійснено моніторинг кількості проінвентаризованих та зареєстрованих речових прав на нерухоме майно Міноборони та підприємств, установ і організацій, що належать до сфери його управління;
@@ -215,58 +214,57 @@
 Моніторинг заходу 2.6.1.1.7 Програми за IV квартал 2025 року.
 13. Відповідно до інформації про стан виконання заходу 2.6.1.1.7 Програми, що отримана від головного виконавця:
 1) здійснено моніторинг кількості проінвентаризованих та зареєстрованих речових прав на нерухоме майно Міноборони та підприємств, установ і організацій, що належать до сфери його управління за результатом якого 
 суб'єктами господарювання функціональне управління яких покладено на Головне управління оборонних активів зареєстровано право власності за державою в особі Міноборони на 65% нерухомого майна та право постійного користування на 74 % земельних ділянок, зокрема за 2025 рік на 3259 га.
 2) Інформацію про виконання моніторингу оприлюднено на офіційному сайті Міністерства оборони України 
 (лист від 30.12.2025 №73/1756-сл)
 14. З огляду на вищевказану інформацію, за результатами моніторингу за IV квартал 2025 року заходу 2.6.1.1.7 Програми присвоєно статус «захід виконано вчасно та повністю».</t>
   </si>
   <si>
     <t>2.6.1.1.10 (1)</t>
   </si>
   <si>
     <t>Ministry of Defense of Ukraine, Security Service of Ukraine, National Guard, and State Border Service performance of inventory and registration of land property rights, except ones adjacent ot the combat line or occupied by Russian Federation</t>
   </si>
   <si>
     <t xml:space="preserve">state budget </t>
   </si>
   <si>
     <t xml:space="preserve">within the established budget allocations for the relevant year </t>
   </si>
   <si>
     <t>Inventory of 100% of lands, except ones adjacent ot the combat line or occupied by Russian Federation</t>
   </si>
   <si>
     <t>1. На виконання заходу, передбаченого п. 2.6.1.1.10 (1) Державної антикорупційної програми на 2023-2025 роки, Міністерством оборони України повідомлено, що:
-1) у межах виділеного фінансового ресурсу, у 2025 році та першому кварталі 2026 року проведено інвентаризацію та реєстрацію у Державному земельному кадастрі 110 земельних ділянок на загальну площу 1529,7029 га;
-[...2 lines deleted...]
-4) потребує реєстрації близько 37,66 тис. га. (без урахування тимчасово окупованих територій).
+1) у межах виділеного фінансового ресурсу, у 2025 році проведено інвентаризацію та реєстрацію у Державному земельному кадастрі 110 земельних ділянок на загальну площу 1529,7029 га;
+2) у 2026 році узагальнено потребу та заплановано розроблення документації із землеустрою щодо 47 земельних ділянок загальною площею 4282,3339 га на суму 3100,0 тис. грн;
+3) станом на 30.06.2026 на обліку Міноборони перебуває 4736 земельних ділянок, загальною площею 520,69 тис. га., проведено інвентаризацію та реєстрацію у Державному земельному кадастрі 3300 земельних ділянок, загальною площею 417,42 тис. га., що становить 80,2 %. Потребує реєстрації близько 37,58 тис. га. бюджетного фонду (без урахування тимчасово окупованих територій).
 2. Крім того, Міністерством оборони України повідомлено, що причиною невиконання заходу в повному обсязі є відсутність первинних облікових документів на земельні ділянки, що не дає можливість своєчасного надання дозволів органами державної влади та місцевого самоврядування на проведення інвентаризації земельних ділянок та виготовлення правовстановлюючих документів, а також обмеженість фінансового ресурсу.
 3. Відповідно до Додатку 2 Програми показником виконання цього заходу є «проведено інвентаризацію 100 відсотків земель оборони, крім тих, що розташовані на територіях, на яких ведуться (велися) бойові дії або тимчасово окупованих Російською Федерацією».
 4. Відповідно до Додатку 2 Програми строк виконання цього заходу визначений як 01.01.2024 (дата початку виконання) – 31.12.2024 (дата завершення виконання).
-5. З огляду на інформацію, що міститься у пп. 1 – 4, за результатами моніторингу за I квартал 2026 року заходу 2.6.1.1.10 (1) Програми присвоєно статус «виконано вчасно, але частково».</t>
+5. З огляду на інформацію, що міститься у пп. 1 – 4, за результатами моніторингу за ІІ квартал 2026 року заходу 2.6.1.1.10 (1) Програми присвоєно статус «виконано вчасно, але частково».</t>
   </si>
   <si>
     <t>2.6.1.1.10 (2)</t>
   </si>
   <si>
     <t>Ministry of Internal Affairs of Ukraine</t>
   </si>
   <si>
     <t>За повідомленням МВС: "Проведено інвентаризацію 100 відсотків земель оборони, які перебувають у користуванні юридичних осіб сфери управління МВС, крім тих, що розташовані на територіях, на яких ведуться (велися) бойові дії або тимчасово окупованих Російською Федерацією".
 Зважаючи на викладене, захід є виконаним повністю.</t>
   </si>
   <si>
     <t>2.6.1.1.10 (3)</t>
   </si>
   <si>
     <t xml:space="preserve">Security Service of Ukraine </t>
   </si>
   <si>
     <t>За повідомленням СБУ: "Проведено інвентаризацію 20 земельних ділянок, що належать до земель оборони, та зареєстровані речові права на них із внесенням до Держреєстру".
 Зважаючи на те, що СБУ в межах компетенції провела інвентаризацію всіх земельних ділянок, що належать до земель оборони, та зареєструвала речові права на них, захід є виконаним повністю.</t>
   </si>
   <si>
     <t>2.6.1.1.10 (4)</t>
   </si>
   <si>
@@ -276,57 +274,55 @@
     <t>За повідомленням Нацгвардії: "Протягом 2024 року Головним управлінням Національної гвардії України у відповідності до Порядку проведення інвентаризації земель, затвердженого постановою Кабінету Міністрів України від 5 червня 2019 року № 476 та наказу МВС від 30.07.2019 № 633 «Про ведення обліку об’єктів державної власності» проведено інвентаризацію 100 відсотків земель оборони, які знаходяться у користуванні військових частин та підрозділів Національної гвардії України, крім тих, що розташовані на територіях, на яких ведуться (велися) бойові дії або тимчасово окупованих Російською Федерацією.
 За результатами проведеної інвентаризації узагальнено перелік земель, які знаходяться у користуванні військових частин та підрозділів Національної гвардії України, а також забезпечено подання актуалізованої інформації до Міністерства внутрішніх справ України для подальшого звітування до Фонду державного майна України відповідно до встановленої законодавством форми за допомогою АС «Юридичні особи»".
 Зважаючи на вищевикладене, захід є виконаним повністю.</t>
   </si>
   <si>
     <t>2.6.1.1.10 (5)</t>
   </si>
   <si>
     <t>Administration of the State Border Guard Service</t>
   </si>
   <si>
     <t>За повідомленням Адміністрації Держприкордонслужби: Упродовж 2024 року органами Держприкордонслужби проведено інвентаризацію 100% земельних ділянок, розташованих поза межами територій, на яких ведуться (велися) бойові дії або тимчасово окупованих російською федерацією. За результатами інвентаризації проведено звірку облікових даних щодо 1394 земельних ділянок, що перебувають на балансі органів Держприкордонслужби. З них на 1362 земельні ділянки здійснено реєстрацію речових прав, що складає 98% від їх загальної кількості. Щодо 32 земельних ділянок (2%) загальною площею 2348,729 га реєстрацію речових прав не здійснено з причин необхідності відновлення меж земельних ділянок у судовому порядку та присвоєння їм кадастрових номерів, відсутності дозволу на розробку проєкту землеустрою та потреби в оновлені технічного паспорту, а також підготовки до прийняття рішення про їх подальшу передачу в комунальну власність територіальних громад. Очікуваний термін завершення реєстрації речових прав на такі землі – грудень 2025 року".
 Зважаючи на те, що показником виконання заходу є проведення інвентаризації 100% земель оборони, крім тих, що розташовані на територіях, на яких ведуться (велися) бойові дії або тимчасово окупованих Російською Федерацією, зазначений захід є виконаним повністю.</t>
   </si>
   <si>
     <t>2.6.1.1.11 (1)</t>
   </si>
   <si>
     <t>Annual monitoring of a number of inventoried and registered land property rights, except ones adjacent ot the combat line or occupied by Russian Federation</t>
   </si>
   <si>
     <t>Published report on monitoring results</t>
   </si>
   <si>
     <t>1. На виконання заходу, передбаченого п. 2.6.1.1.11 (1) Державної антикорупційної програми на 2023-2025 роки, Міністерством оборони України повідомлено, що:
-1) за результатами проведеного моніторингу станом на 31.03.2026 на обліку Міноборони перебуває 4688 земельних ділянок, загальною площею 520,70 тис. га;
-[...2 lines deleted...]
-4) результати роботи щодо проведення інвентаризації та реєстрації земель оборони, в тому числі і повернутих із чужого незаконного володіння протягом 2024 року оприлюднювались за посиланням https://surl.li/nvcpvt.
+1) результати роботи щодо проведення інвентаризації та реєстрації земель оборони, в тому числі і повернутих із чужого незаконного володіння протягом 2024 року оприлюднювались за посиланням https://surl.li/korqbi;
+2) результати роботи щодо проведення щорічного моніторингу кількості проінвентаризованих та зареєстрованих речових прав на землі оборони, крім тих, що розташовані на територіях, на яких ведуться (велися) бойові дії або тимчасово окупованих російською федерацією протягом 2025 року оприлюднено за посиланням https://surl.li/gqbxxk.
 2. Відповідно до Додатку 2 Програми показником виконання цього заходу є «звіт про результати моніторингу опубліковано».
 3. Відповідно до Додатку 2 Програми строк виконання цього заходу визначений як 01.01.2024 (дата початку виконання) – 31.12.2025 (дата завершення виконання).
-4. З огляду на інформацію, що міститься у пп. 1 – 3, за результатами моніторингу за I квартал 2026 року заходу 2.6.1.1.11 (1) Програми присвоєно статус «виконано частково».</t>
+4. З огляду на інформацію, що міститься у пп. 1 – 3, за результатами моніторингу за ІІ квартал 2026 року заходу 2.6.1.1.11 (1) Програми присвоєно статус «виконано».</t>
   </si>
   <si>
     <t>2.6.1.1.11 (2)</t>
   </si>
   <si>
     <t>1. За інформацією МВС: "Звіт про результати моніторингу кількості проінвентаризованих земель оборони, які перебувають у користуванні юридичних осіб сфери управління МВС, опубліковано на сайті МВС".
 2. Інформацію про виконання моніторингу оприлюднено на офіційному сайті Міністерства внутрішніз справ України. 
 3. З огляду на вищевказану інформацію, за результатами моніторингу за IV квартал 2025 року заходу 2.6.1.1.11 (2) Програми присвоєно статус «захід виконано вчасно та повністю».</t>
   </si>
   <si>
     <t>2.6.1.1.11 (3)</t>
   </si>
   <si>
     <t>1. Відповідно до інформації про стан виконання заходу 2.6.1.1.11 (3) Програми, що отримана від головного виконавця: проведено інвентаризацію 166 земельних ділянок Служби безпеки України, 142 ділянки зареєстровано на праві постійного користування, державної реєстрації потребує 24 земельних ділянок, заходи з реєстрації продовжують проводитися.
 2. Відповідно до Додатку 2 Програми строк виконання цього заходу визначений як 01.01.2024 (дата початку виконання) – 31.12.2025 (дата завершення виконання).
 3. Відповідно до Додатку 2 Програми показником виконання цього заходу є «звіт про результати моніторингу опубліковано».
 4. З огляду на те, що Службою безпеки України повідомлено про проведення щорічного моніторингу кількості проінвентаризованих та зареєстрованих речових прав на землі оборони, однак не опубліковано звіт про результати такого моніторингу у відкритому доступі, констатуємо, що захід виконано частково.</t>
   </si>
   <si>
     <t>2.6.1.1.14</t>
   </si>
   <si>
     <t xml:space="preserve">Uploading Public cadaster map with data with data on land plots owned by Ministry of Defense of Ukraine and enterprises, establishments and organizations managed by Ministry of Defense of Ukraine, including business entities, whose corporate rights are managed by Ministry of Defense of Ukraine </t>
   </si>
   <si>
@@ -362,63 +358,63 @@
   </si>
   <si>
     <t>2.6.1.2.2 (2)</t>
   </si>
   <si>
     <t>Guided by appropriate competencies on management of state-owned enterprises, perform inventory and registration of 100% real estate objects and lands property rights of business entities of the defense industry complex, state and state-owned enterprises subject to litigations, including those located in territories adjacent to combat line or temporarily occupied by Russian Federation</t>
   </si>
   <si>
     <t>Real rights to 100 percent of immovable properties and land plots in the defense industry (other than those that are being disputed in court and the ones located in territories adjacent to combat lines or temporarily occupied by Russian Federation) have been registered.</t>
   </si>
   <si>
     <t>За повідомленням МВС: "З урахуванням положень Закону України «Про національну безпеку України» одним із підприємств оборонно-промислового комплексу України є Казенне науково-виробниче об’єднання «Форт» МВС України, яке належить до сфери управління МВС.
 Здійснено в установленому порядку державну реєстрацію права власності за державою в особі МВС на нерухоме майно, яке обліковується на балансі КНВО «Форт» МВС України, про що листами КНВО «Форт» МВС України від 25.09.2024 № 2510 та № 2511 поінформовано МВС".
 З огляду на викладене, захід є виконаним повністю.</t>
   </si>
   <si>
     <t>2.6.1.2.2 (4)</t>
   </si>
   <si>
     <t>State Space Agency of Ukraine</t>
   </si>
   <si>
     <t>1. На виконання заходу, передбаченого п. 2.6.1.2.2 (4) Державної антикорупційної програми на 2023-2025 роки, головним виконавцем повідомлено, що захід виконується та здійснюється в межах повноважень координація діяльності підприємств, що належать до сфери управління Державного космічного агентства, щодо проведення реєстрації речових прав на об’єкти нерухомого майна і  земельних ділянок.
 2. Відповідно до Додатку 2 Програми показником виконання цього заходу є «на 100 відсотків об’єктів нерухомого майна і земельних ділянок оборонно-промислового комплексу здійснено реєстрацію речових прав, крім тих, щодо яких існують судові спори та що розташовані на територіях, на яких ведуться (велися) бойові дії або тимчасово окупованих Російською Федерацією».
 3. Відповідно до Додатку 2 Програми строк виконання цього заходу визначений як 01.04.2024 (дата початку виконання) – 31.12.2025 (дата завершення виконання).
-4. З огляду на інформацію, що міститься у пп. 1 – 3, за результатами моніторингу за I квартал 2026 року заходу 2.6.1.2.2 (4) Програми присвоєно статус «виконано невчасно та частково».</t>
+4. З огляду на інформацію, що міститься у пп. 1 – 3, за результатами моніторингу за ІI квартал 2026 року заходу 2.6.1.2.2 (4) Програми присвоєно статус «виконано невчасно та частково».</t>
   </si>
   <si>
     <t>2.6.1.2.2 (3)</t>
   </si>
   <si>
     <t>Joint Stock Company «Ukrainian Defense Industry»</t>
   </si>
   <si>
-    <t>1. На виконання заходу, передбаченого п. 2.6.1.2.2 (3) Державної антикорупційної програми на 2023-2025 роки, головним виконавцем повідомлено, що в межах компетенції щодо управління об’єктами державної власності проведено  інвентаризацію та реєстрацію речових прав на 88,9% об’єктів нерухомого майна і 82,2% земельних ділянок господарських товариств в оборонно-промисловому комплексі, державних і казенних підприємств оборонно-промислового комплексу, крім тих, щодо яких існують судові спори а також тих, що розташовані на територіях, на яких ведуться (велися) бойові дії або тимчасово окупованих Російською Федерацією.
+    <t>1. На виконання заходу, передбаченого п. 2.6.1.2.2 (3) Державної антикорупційної програми на 2023-2025 роки, головним виконавцем повідомлено, що в межах компетенції щодо управління об’єктами державної власності проведено інвентаризацію та реєстрацію речових прав на 87,2% об’єктів нерухомого майна і 81,2% земельних ділянок господарських товариств в оборонно-промисловому комплексі, державних і казенних підприємств оборонно-промислового комплексу, крім тих, щодо яких існують судові спори, а також тих, що розташовані на територіях, на яких ведуться (велися) бойові дії або тимчасово окупованих Російською Федерацією.
 2. Відповідно до Додатку 2 Програми показником виконання цього заходу є «на 100 відсотків об’єктів нерухомого майна і земельних ділянок оборонно-промислового комплексу здійснено реєстрацію речових прав, крім тих, щодо яких існують судові спори та що розташовані на територіях, на яких ведуться (велися) бойові дії або тимчасово окупованих Російською Федерацією».
 3. Відповідно до Додатку 2 Програми строк виконання цього заходу визначений як 01.04.2024 (дата початку виконання) – 31.12.2025 (дата завершення виконання).
-4. З огляду на інформацію, що міститься у пп. 1 – 3, за результатами моніторингу за I квартал 2026 року заходу 2.6.1.2.2 (3) Програми присвоєно статус «виконано вчасно, але частково».</t>
+4. З огляду на інформацію, що міститься у пп. 1 – 3, за результатами моніторингу за IІ квартал 2026 року заходу 2.6.1.2.2 (3) Програми присвоєно статус «виконано вчасно, але частково».</t>
   </si>
   <si>
     <t>2.6.1.2.2 (1)</t>
   </si>
   <si>
     <t>Моніторинг заходу 2.6.1.2.2 (1) Програми за IV квартал 2025 року.
 1. Відповідно до інформації про стан виконання заходу 2.6.1.2.2 (1) Програми, що отримана від головного виконавця:
 1) з метою реалізації заходів із виконання Державної антикорупційної програми на 2023 – 2025 роки керівникам суб’єктів господарювання надано доручення щодо проведення інвентаризації та здійснення реєстрації речових прав на 100 відсотків нерухомого майна і земельних ділянок Міноборони та підприємств, установ і організацій, що належать до сфери його управління. 
 2) суб’єкти господарювання щорічно проводять інвентаризацію державного майна (станом на 31 грудня) або позапланово за рішенням органу управління відповідно до вимог Методики проведення інвентаризації об’єктів державної власності, затвердженої постановою Кабінетів Міністрів України від 30 листопада 2005 р. № 1121. 
 3) щорічну інвентаризацію за 2025 рік проведено та подано органу управління 100% суб’єктів господарювання. (сторінки Акту прийому – передачі, які затверджені 22.09.2025 додаються).
 2. Відповідно до Додатку 2 Програми показником виконання цього заходу є «на 100 відсотків об’єктів нерухомого майна і земельних ділянок оборонно-промислового комплексу здійснено реєстрацію речових прав, крім тих, щодо яких існують судові спори та що розташовані на територіях, на яких ведуться (велися) бойові дії або тимчасово окупованих Російською Федерацією».
 3. Відповідно до Додатку 2 Програми строк виконання цього заходу визначений як 01.04.2024 (дата початку виконання) – 31.12.2025 (дата завершення виконання).
 4. З огляду на інформацію, що міститься у пп. 1 – 3, за результатами моніторингу за  IV квартал 2025 року заходу 2.6.1.2.2 (1) Програми присвоєно статус «виконано».</t>
   </si>
   <si>
     <t>2.6.1.2.3 (1)</t>
   </si>
   <si>
     <t xml:space="preserve">Conducting an annual monitoring of the number of inventoried and registered real estate and land plots of business entities in the defense industry, state and state-owned enterprises of the defense industry, except for those located in the territories where military operations are (were) conducted or temporarily occupied by the Russian Federation, within the competence of managing state property
 </t>
   </si>
   <si>
     <t>Моніторинг заходу 2.6.1.2.3 (1)  Програми за IV квартал 2025 року.
 1. Відповідно до інформації про стан виконання заходу 2.6.1.2.3 (1) Програми, що отримана від головного виконавця:
 1) до сфери управління Міністерства оборони єдині майнові комплекс державних підприємств та установ передано від Міністерства стратегічних галузей промисловості згідно акту прийому – передачі, які затверджені 22.09.2025;
@@ -429,109 +425,111 @@
   </si>
   <si>
     <t>2.6.1.2.3 (2)</t>
   </si>
   <si>
     <t>Моніторинг заходу 2.6.1.2.3 (2)  Програми за IV квартал 2025 року.
 1. Відповідно до інформації про стан виконання заходу 2.6.1.2.3 (2) Програми, що отримана від головного виконавця:
 1) з урахуванням положень Закону України «Про національну безпеку України» одним із підприємств оборонно-промислового комплексу України є Казенне науково-виробниче об’єднання «Форт» МВС України, яке належить до сфери управління МВС;
 2) з метою здійснення державної реєстрації речових прав на об’єкти нерухомого майна у Державному реєстрі речових прав на нерухоме майно відповідно до вимог Закону України «Про державну реєстрацію речових прав на нерухоме майно та їх обтяжень», протягом 2024 року проведено технічну інвентаризацію  будівель та споруд, які обліковуються на балансі КНВО «Форт» МВС України, та виготовлено технічну документацію на 46 об’єктів нерухомості, які не було зареєстровано.
 У подальшому здійснено державну реєстрацію права власності за державою в особі МВС на зазначені вище об’єкти нерухомого майна;
 3) КНВО «Форт» МВС України в установленому законодавством порядку оформлено право постійного користування на 5 земельних ділянок;
 4) станом на 01.01.2026 КНВО «Форт» МВС України в установленому порядку  зареєстровано 56 будівель і споруд та 5 земельних ділянок;
 5) разом з тим, на сьогодні в користуванні КНВО «Форт» МВС України перебуває 1 земельна ділянка, на яку з об’єктивних причин тимчасово не може бути оформлено право постійного користування в Державному реєстрі речових прав на нерухоме майно, оскільки частина цієї земельної ділянки є предметом судового спору (відповідно до постанови Верховного суду від 07.05.2025 справу 128/680/21 направлено на новий розгляд до суду першої інстанції);
 6) таким чином, необхідні заходи щодо державної реєстрації вищевказаної земельної ділянки в Державному земельному кадастрі та оформлення її на праві постійного користування в Державному реєстрі речових прав на нерухоме майно будуть здійснені КНВО «Форт» МВС України після закінчення судового спору;
 7) звіт про результати моніторингу опубліковано на сайті МВС за посиланням: https://mvs.gov.ua/prevention-corruption/informaciia-shhodo-vikonannia-zaxodiv-derzavnoyi-antikorupciinoyi-programi-na-2023-2025-roki/zvit-shhodo-vikonannia-ministerstvom-vnutrisnix-sprav-ukrayini-punktu-26123-zaxodiv-iz-vikonannia-derzavnoyi-antikorupciinoyi-programi-na-2023-2025-roki.
 2. Відповідно до Додатку 2 Програми показником виконання цього заходу є «звіт про результати моніторингу опубліковано».
 3. З огляду на вищевказану інформацію, за результатами моніторингу за IV квартал 2025 року заходу 2.6.1.2.3 (1) Програми присвоєно статус «виконано».</t>
   </si>
   <si>
     <t>2.6.1.2.3 (3)</t>
   </si>
   <si>
     <t>1. На виконання заходу, передбаченого п. 2.6.1.2.3 (3) Державної антикорупційної програми на 2023-2025 роки, головним виконавцем повідомлено, що захід виконується, проводиться в межах повноважень  моніторинг кількості проінвентаризованих та зареєстрованих об'єктів нерухомого майна і земельних ділянок.
 2. Відповідно до Додатку 2 Програми показником виконання цього заходу є «звіт про результати моніторингу опубліковано».
 3. Відповідно до Додатку 2 Програми строк виконання цього заходу визначений як 01.01.2024 (дата початку виконання) – 31.12.2025 (дата завершення виконання).
-4. З огляду на інформацію, що міститься у пп. 1 – 3, за результатами моніторингу за I квартал 2026 року заходу 2.6.1.2.3 (3) Програми присвоєно статус «виконано невчасно та частково».</t>
+4. З огляду на інформацію, що міститься у пп. 1 – 3, за результатами моніторингу за IІ квартал 2026 року заходу 2.6.1.2.3 (3) Програми присвоєно статус «виконано невчасно та частково».</t>
   </si>
   <si>
     <t>2.6.1.2.3 (4)</t>
   </si>
   <si>
-    <t>1. На виконання заходу, передбаченого п. 2.6.1.2.3 (4) Державної антикорупційної програми на 2023-2025 роки, головним виконавцем повідомлено, що в межах компетенції щодо управління об’єктами державної власності проведено щорічний моніторинг кількості проінвентаризованих та зареєстрованих об’єктів нерухомого майна і земельних ділянок, за результатами чого встановлено, що проінвентаризовано та зареєстровано речові права на 88,9% об’єктів нерухомого майна та 82,2% земельних ділянок господарських товариств в оборонно-промисловому комплексі, державних і казенних підприємств оборонно-промислового комплексу, крім тих, що розташовані на територіях, на яких ведуться (велися) бойові дії або тимчасово окупованих Російською Федерацією.
+    <t>1. На виконання заходу, передбаченого п. 2.6.1.2.3 (4) Державної антикорупційної програми на 2023-2025 роки, головним виконавцем повідомлено, що в межах компетенції щодо управління об’єктами державної власності проведено щорічний моніторинг кількості проінвентаризованих та зареєстрованих об’єктів нерухомого майна і земельних ділянок, за результатами чого встановлено, що проінвентаризовано та зареєстровано речові права на 87,2% об’єктів нерухомого майна і 81,2% земельних ділянок господарських товариств в оборонно-промисловому комплексі, державних і казенних підприємств оборонно-промислового комплексу, крім тих, що розташовані на територіях, на яких ведуться (велися) бойові дії або тимчасово окупованих Російською Федерацією.
 2. Відповідно до Додатку 2 Програми показником виконання цього заходу є «звіт про результати моніторингу опубліковано».
 3. Відповідно до Додатку 2 Програми строк виконання цього заходу визначений як 01.01.2024 (дата початку виконання) – 31.12.2025 (дата завершення виконання).
-4. З огляду на інформацію, що міститься у пп. 1 – 3, за результатами моніторингу за I квартал 2026 року заходу 2.6.1.2.3 (4) Програми присвоєно статус «виконано вчасно, але частково».</t>
+4. З огляду на інформацію, що міститься у пп. 1 – 3, за результатами моніторингу за IІ квартал 2026 року заходу 2.6.1.2.3 (4) Програми присвоєно статус «виконано вчасно, але частково».</t>
   </si>
   <si>
     <t>2.6.1.3</t>
   </si>
   <si>
     <t>The automated system for accounting and monitoring the consumption and quality of fuel procured for the needs of the Armed Forces has been created</t>
   </si>
   <si>
     <t>2.6.1.3.1</t>
   </si>
   <si>
     <t xml:space="preserve">Drafting an order of the Ministry of Defense on the approval of a concept of operation of automated fuel consumption and quality accounting and monitoring system, capable of identifying key system parameters to effective accounting and management of fuel and lubricants: 
 1) specialized intrusion-proof software that logs and stores each system login and identifies the user logging in, along with the relevant hardware and communications needed to organize automated data exchange within the system;
 2) automated accounting and monitoring system in tank farms with the use of ultrasonic level meters; 
 3) online monitoring of tanks with fuel and lubricants focusing on the following indicators: product level in the tank, product temperature, product density, and percentage of bottom water; 
 4) a fuel tanker truck route GPS monitoring system commissioned after suspension or termination of marial law period. </t>
   </si>
   <si>
     <t>Моніторинг заходу 2.6.1.3.1 Програми за IV квартал 2025 року.
 1. На виконання заходу передбаченого п. 2.6.1.3.1 Державної антикорупційної програми на 2023-2025 роки, Міністерством оборони України повідомлено, що виконання заходу завершено у IV кварталі 2025 року.
 2. Відповідно до Додатку 2 Програми показником виконання цього заходу є «наказ видано та оприлюднено».
 3. Строк виконання цього заходу визначений як 01.03.2023 (дата початку виконання) – 31.10.2024 (дата завершення виконання).
 4. З огляду на вищевказане, а також джерела інформації, надані Міністерством оборони України, за результатами моніторингу за IV квартал 2025 року констатуємо, що захід виконано повністю, але невчасно.</t>
   </si>
   <si>
     <t>2.6.1.3.4</t>
   </si>
   <si>
     <t>Development of technical economic justification and technical task to develop Fuel consumption and quality accounting and monitoring system for Armed Forces of Ukraine, all structural divisions, organizations, and state enterprises (in case of distribution of fuels and lubricants), managed by Ministry of Defense of Ukraine, in military units directly subordinated to Ministry of Defense of Ukraine, including business entities, whose corporate rights are managed by Ministry of Defense of Ukraine</t>
   </si>
   <si>
     <t>22.12.2025</t>
   </si>
   <si>
     <t>22.03.2026</t>
   </si>
   <si>
     <t>The statement of work has been developed.</t>
   </si>
   <si>
     <t>1. На виконання заходу, передбаченого п. 2.6.1.3.4 Державної антикорупційної програми на 2023-2025 роки, Міністерством оборони України повідомлено, що:
-1) за результатами наради щодо розроблення техніко-економічного обґрунтування та технічного завдання із залученням представників Командування Сил логістики Збройних Сил України, кафедри військової підготовки Івано-Франківського Національного технічного університету нафти і газу, Центру трансформації процесів оборонних ресурсів Міністерства оборони України, та з метою подальшого виконання заходів впровадження концепції функціонування автоматизованої системи обліку і моніторингу споживання та якості пального, 12.01.2025 (протокол додається) вирішено:
-[...1 lines deleted...]
-- провести моніторинг ринку на предмет наявності підприємств (організацій, установ), що спроможні розробити технічне завдання для коригування та виготовлення проєктно-кошторисної документації даного проєкту, а також проведення експертного обстеження існуючої автоматизованої системи контролю та обліку світлих нафтопродуктів (АСКОСН).
+1) автоматизована система належить до категорії комплексних науково-прикладних робіт, та передбачає проведення всебічного аналізу вихідних даних, варіантне опрацювання технічних рішень, виконання техніко-економічних розрахунків, оцінку ефективності та ризиків, а також обґрунтування доцільності створення системи, отже, слід врахувати необхідність забезпечення сумісності з існуючими інформаційними системами, дотримання вимог кібербезпеки та захисту інформації, врахування стандартів і підходів держав-членів НАТО, проведення міжвідомчого узгодження із залученням широкого кола зацікавлених органів та установ;
 2) розроблені раніше технічні завдання і відпрацьовані проєкти автоматизованої системи АСКОСН на 11 об’єктів (ЦПЗ, ОЦЗП, СП ОЦЗ), а також вже встановлені у 2021 році рівнеміри і автоматизовані системи обліку на 4 (чотирьох) центрах забезпечення пальним, по яким з початку повномасштабного вторгнення ворогом були нанесені удари на даний час не працюють;
-3) з моменту створення автоматизованої системи вже додатково з'явились такі системи як SAP та Є-пальне, які розгорнуті в іншій системі, та потребують інтеграції з вже існуючими та частково знищеними системами.
+3) з моменту створення автоматизованої системи вже додатково з'явились такі системи як SAP та Є-пальне, які розгорнуті в іншій системі, та потребують інтеграції з вже існуючими та частково знищеними системами;
+4) листом КСЛ ЗСУ від 18.05.2026 за №370/6028/КСЛ, направлено звернення на заступника Міністра оборони України з питань цифрового розвитку, цифрових трансформацій і цифровізації щодо створення робочої групи для відпрацювання ТЗ і ТЕО для створення автоматизованої системи;
+5) відповідно до рішення заступника Міністра оборони, листом КСЛ ЗСУ від 08.06.2026 №370/6992/КСЛ до Центру трансформації процесів управління оборонними ресурсами надано представників від КСЛ ЗСУ для включення до складу робочої групи;
+6) згідно з дорученням Центру трансформації процесів управління оборонними ресурсами від 03.06.2026 №4487, визначено спільно з представниками ДЦТ МОУ та КСЛ ЗСУ організувати спільну роботу для відпрацювання ТЗ і ТЕО для створення автоматизованої системи;
+7) продовжується відповідна робота.
 2. Відповідно до Додатку 2 Програми показником виконання цього заходу є «технічне завдання розроблено».
 3. Відповідно до Додатку 2 Програми строк виконання цього заходу визначений як 22.12.2025 (дата початку виконання) – 22.03.2026 (дата завершення виконання).
-4. З огляду на інформацію, що міститься у пп. 1 – 3, за результатами моніторингу за I квартал 2026 року заходу 2.6.1.3.4 Програми присвоєно статус «не виконано».</t>
+4. З огляду на інформацію, що міститься у пп. 1 – 3, за результатами моніторингу за ІІ квартал 2026 року заходу 2.6.1.3.4 Програми присвоєно статус «не виконано».</t>
   </si>
   <si>
     <t>Not implemented</t>
   </si>
   <si>
     <t>2.6.1.4</t>
   </si>
   <si>
     <t>A complete inventory and assessment of intellectual property of defense industry entities was conducted</t>
   </si>
   <si>
     <t>2.6.1.4.2 (1)</t>
   </si>
   <si>
     <t>Inventorying and appraising intellectual property of business entities in the defense industry, military units, higher military educational establishments, military educational depts. of higher educational establishments and Armed Forces of Ukraine organizations, state enterprises, business entities, establishments and organizations, managed by Ministry of Defense of Ukraine</t>
   </si>
   <si>
     <t>01.07.2023</t>
   </si>
   <si>
     <t>31.03.2025</t>
   </si>
   <si>
     <t>100 percent of intellectual property of business entities in the defense industry and business entities, managed by Ministry of Defense of Ukraine, has been appraised.</t>
   </si>
@@ -1526,51 +1524,51 @@
         <v>65</v>
       </c>
       <c r="H11" s="2" t="s">
         <v>42</v>
       </c>
       <c r="I11" s="2" t="s">
         <v>43</v>
       </c>
       <c r="J11" s="2" t="s">
         <v>26</v>
       </c>
       <c r="K11" s="2"/>
       <c r="L11" s="2" t="s">
         <v>48</v>
       </c>
       <c r="M11" s="2" t="s">
         <v>49</v>
       </c>
       <c r="N11" s="2" t="s">
         <v>66</v>
       </c>
       <c r="O11" s="2" t="s">
         <v>67</v>
       </c>
       <c r="P11" s="2" t="s">
-        <v>39</v>
+        <v>31</v>
       </c>
       <c r="Q11" s="2" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="12" spans="1:17">
       <c r="A12" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B12" s="2" t="s">
         <v>18</v>
       </c>
       <c r="C12" s="2" t="s">
         <v>19</v>
       </c>
       <c r="D12" s="2" t="s">
         <v>20</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>21</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>68</v>
       </c>
       <c r="G12" s="2" t="s">