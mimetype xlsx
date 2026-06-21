--- v0 (2026-05-02)
+++ v1 (2026-06-21)
@@ -241,52 +241,56 @@
     <t>2.6.2.2</t>
   </si>
   <si>
     <t>Secrecy in defense procurement has been reduced to a reasonable level, the volume of information on procurement results is made public, including as a set of data, and a transparent system of pricing for defense products is in place</t>
   </si>
   <si>
     <t>2.6.2.2.3</t>
   </si>
   <si>
     <t>Provision of performance of analytical research on protection of confidential information, in particular, regarding identification of scope of data published in electronic procurement system, including military procurement data declassification procedures</t>
   </si>
   <si>
     <t xml:space="preserve">Ministry of Economy, Environment and Agriculture of Ukraine,
 Security Service of Ukraine </t>
   </si>
   <si>
     <t>state budget and/or international technical assistance funds</t>
   </si>
   <si>
     <t>within the established budget allocations for the relevant year and/or international technical assistance funds</t>
   </si>
   <si>
     <t>Results of analytical research has been published and presented for the public</t>
   </si>
   <si>
-    <t>1. Відповідно до інформації, що надана головним виконавцем: "Проведено аналітичне дослідження щодо охорони таємної інформації, зокрема стосовно визначення обсягів відомостей, які публікуються в електронній системі закупівель, а також процедур для розсекречування відомостей про оборонні закупівлі. Результати аналітичного дослідження за рекомендацією Департаменту охорони державної таємниці Міністерства оборони України нерекомендовано розміщувати на сайті Міністерства оборони України для оприлюднення та презентації для громадськості".
-2. Оскільки показником виконання зазначеного заходу є оприлюднення результатів аналітичного дослідження та їх презентація для громадськості, вимушені констатувати, що захід виконано частково.</t>
+    <t>1. На виконання заходу, передбаченого п. 2.6.2.2.3 Державної антикорупційної програми на 2023-2025 роки, Міністерством оборони України повідомлено, що: 
+1) проведено аналітичне дослідження щодо охорони таємної інформації, зокрема стосовно визначення обсягів відомостей, які публікуються в електронній системі закупівель, а також процедур для розсекречування відомостей про оборонні закупівлі;
+2) станом на теперішній час опрацьовується питання щодо оприлюднення та презентації для громадськості.
+2. Відповідно до Додатку 2 Програми показником виконання цього заходу є «результати аналітичного дослідження оприлюднено та презентовано для громадськості».
+3. Відповідно до Додатку 2 Програми строк виконання цього заходу визначений як 01.01.2024 (дата початку виконання) – 31.10.2024 (дата завершення виконання).
+4. З огляду на інформацію, що міститься у пп. 1 – 3, за результатами моніторингу за I квартал 2026 року заходу 2.6.2.2.3 Програми присвоєно статус «захід виконано невчасно та частково».</t>
   </si>
   <si>
     <t>Partially implemented</t>
   </si>
   <si>
     <t>2.6.2.3</t>
   </si>
   <si>
     <t>It has been made possible to carry out procurement not only based on the lowest price criterion, but also taking into account the life cycle cost of products and other non-price criteria necessary for the procurement of goods, works or services that meet the needs of the Armed Forces and other security and defense forces</t>
   </si>
   <si>
     <t>2.6.2.3.1</t>
   </si>
   <si>
     <t>Monitoring draft laws that propose amendments to the Law of Ukraine On Defense Procurement, which stipulates the following criteria of evaluation of bids submitted by bidders in the procurement process: 
 1) the level of life cycle support (warranty and after-sales service, disposal, etc.); 
 2) the life cycle cost, and preparation of the relevant proposals.</t>
   </si>
   <si>
     <t>Моніторинг заходу 2.6.2.3.1 Програми за IV квартал 2025 року.
 1. Відповідно до інформації, що надана головним виконавцем:
 Протягом звітного періоду проводився регулярний моніторинг проєктів законів які передбачають внесення змін до Закону України “Про оборонні закупівлі” за критеріями: 
 1) рівень забезпечення життєвого циклу (гарантійне та сервісне обслуговування, утилізація тощо); 
 2) вартість життєвого циклу та інші. 
 За період проведення моніторингу до Закону України були внесені зміни № 3589-IX від 22.02.2024; № 4111-IX від 04.12.2024, що не відносилися до вищезазначених критеріїв. 
@@ -315,98 +319,101 @@
     <t>31.05.2025</t>
   </si>
   <si>
     <t>Ministry of Economy, Environment and Agriculture of Ukraine,
 Joint Stock Company «Ukrainian Defense Industry»</t>
   </si>
   <si>
     <t>The resolution of the Cabinet of Ministers of Ukraine has been adopted.</t>
   </si>
   <si>
     <t>Моніторинг заходу 2.6.2.4.1 Програми за IV квартал 2025 року.
 1. Відповідно до інформації, що надана головним виконавцем: 
 "Прийнято Постанову  Кабінету Міністрів України  від 17 грудня 2025 р. № 1683 "Про внесення змін до Порядку створення, функціонування та ведення електронного реєстру учасників відбору та виконавців державних контрактів (договорів), внесення до нього суб’єктів господарювання”.
 2. З огляду на вищевказане, за результатами моніторингу за  IV квартал 2025 року заходу 2.6.2.4.1  Програми присвоєно статус «виконано».</t>
   </si>
   <si>
     <t>2.6.2.4.2</t>
   </si>
   <si>
     <t>Putting into operation the Electronic Register of Competitive Selection Bidders and Contractors Performing Government Contracts (Agreements), which will perform the functions indicated in subclause 2.6.2.4.1 and, among other things, contains systematized data on business entities based on classification attributes, and is populated with data automatically</t>
   </si>
   <si>
     <t xml:space="preserve">The Electronic Register of Competitive Selection Bidders and Contractors Performing Government Contracts (Agreements) has been put into operation. </t>
   </si>
   <si>
-    <t>1. Відповідно до інформації, що надана головним виконавцем за 2 квартал поточного року: «З метою забезпечення виконання заходів 2.6.2.4.1 та 2.6.2.4.2 Державної антикорупційної програми на 2023 – 2025 роки визначено керівника проєкту, відповідального за їх реалізацію. завершується розроблення технічних вимог до програмного забезпечення електронного реєстру, згідно з якими передбачається удосконалити функціональні можливості електронного реєстру з урахуванням змісту заходу 2.6.2.4.1 Державної антикорупційної програми. Очікуваними результатами реалізації вказаних технічних вимог є проведення до кінця листопада 2025 р. дослідної експлуатації електронного реєстру, за результатами якої планується поступове впровадження заходів з нарощування його функціональних можливостей».
-[...3 lines deleted...]
-5.  Показником виконання зазначеного заходу є "електронний реєстр учасників відбору та виконавців державних контрактів (договорів) введено в експлуатацію", з огляду на це вимушені констатувати, що захід не виконано.</t>
+    <t>1. На виконання заходу, передбаченого п. 2.6.2.4.2 Державної антикорупційної програми на 2023-2025 роки, Міністерством оборони України повідомлено, що електронний реєстр учасників відбору та виконавців державних контрактів (договорів) перебуває на етапі розробки.
+2. Відповідно до Додатку 2 Програми показником виконання цього заходу є «електронний реєстр учасників відбору та виконавців державних контрактів (договорів) введено в експлуатацію».
+3. Відповідно до Додатку 2 Програми строк виконання цього заходу визначений як 01.01.2025 (дата початку виконання) – 31.12.2025 (дата завершення виконання).
+4. З огляду на інформацію, що міститься у пп. 1 – 3, за результатами моніторингу за I квартал 2026 року заходу 2.6.2.4.2 Програми присвоєно статус «не виконано».</t>
   </si>
   <si>
     <t>2.6.2.5</t>
   </si>
   <si>
     <t>In order to minimize the risks of corruption in import procurement, cooperation with the NATO Support and Supply Agency has been established</t>
   </si>
   <si>
     <t>2.6.2.5.1</t>
   </si>
   <si>
     <t>Defining procedures for conducting defense procurement through international specialist organizations, their representative offices, specialized funds, enterprises, institutions, and organizations, as well as through international military sales programs, which have been identified according to the list of international specialist organizations and their representative offices involved in procurement of defense goods, work, and services, approved by the resolution of the Cabinet of Ministers of Ukraine dated May 26, 2021, No. 527</t>
   </si>
   <si>
     <t>The procedures have been defined.</t>
   </si>
   <si>
-    <t>1. Відповідно до інформації, що надана головним виконавцем:
-[...5 lines deleted...]
-3.  Показником виконання зазначеного заходу є "процедури визначено", з огляду на це вимушені констатувати, що захід не виконано.</t>
+    <t>1. На виконання заходу, передбаченого п. 2.6.2.5.1 Державної антикорупційної програми на 2023-2025 роки, Міністерством оборони України повідомлено, що: 
+1) станом на сьогодні, у зв’язку з організаційними заходами (змінами) в Агенції НАТО з підтримки та постачання, введення правового режиму воєнного стану, організаційними змінами в Міністерстві оборони України та створенням державного підприємства Міністерства оборони України “Агенція оборонних закупівель” (далі – ДП “АОЗ”), згаданий порядок застарів та не використовується;
+2) відповідно до запиту Міністерства оборони України, щодо створення Партнерства з безпекової підтримки для потреб України (далі – Партнерство), стороною НАТО утворено Партнерство, розроблено та погоджено наглядовою радою Агенції НАТО з підтримки та постачання проєкт Угоди між Організацією НАТО з підтримки та постачання та Урядом України про приєднання до Партнерства (далі – проєкт Угоди) та направлено до Міністерства оборони України;
+3) станом на 31.03.2026 проєкт Угоди знаходиться на внутрішньому погодженні в Міністерстві оборони України;
+4) в рамках цього погодження тривають переговори зі стороною НАТО щодо положень Угоди;
+5) зі стороною НАТО проведена низка консультацій, положення Угоди уточнюються;
+6) після схвалення та підписання обома сторонами Угоди, в Міністерстві оборони України має бути оновлений порядок взаємодії з Агенцію НАТО з підтримки та постачання, який дозволить Україні користуватись перевагами Партнерства та мінімізувати ризики корупції в закупівлях за імпортом.
+2. Відповідно до Додатку 2 Програми показником виконання цього заходу є «процедури визначено».
+3. Відповідно до Додатку 2 Програми строк виконання цього заходу визначений як 01.03.2023 (дата початку виконання) – 31.12.2025 (дата завершення виконання).
+4. З огляду на інформацію, що міститься у пп. 1 – 3, за результатами моніторингу за I квартал 2026 року заходу 2.6.2.5.1 Програми присвоєно статус «не виконано».</t>
   </si>
   <si>
     <t>2.6.2.5.2</t>
   </si>
   <si>
     <t>Conducting defense procurement through international specialist organizations, their representative offices, specialized funds, enterprises, institutions, and organizations, as well as through international military sales programs in accordance with the procedures indicated in subclause 2.6.2.5.1</t>
   </si>
   <si>
     <t>At least 5 percent of defense procurement has been conducted through international specialist organizations.</t>
   </si>
   <si>
-    <t>1. Внаслідок опрацювання інформації від головного виконавця встановлено: 
-[...6 lines deleted...]
-3.  Показником виконання зазначеного заходу є "проведено не менше 5 відсотків оборонних закупівель через міжнародні спеціалізовані організації", з огляду на це вимушені констатувати, що захід не виконано.</t>
+    <t>1. На виконання заходу, передбаченого п. 2.6.2.5.2 Державної антикорупційної програми на 2023-2025 роки, Міністерством оборони України повідомлено, що:
+1) ДП «Агенція оборонних закупівель» (далі – Агенція) продовжує регулярну комунікацію про закупівлі через міжнародні спеціалізовані організації, як за програмою міжнародних військових продажів Уряду США (далі – FMS), так і за програмою прямих комерційних продажів (DCS);
+2) у першому кварталі 2026 Агенція отримала комерційні пропозиції на закупівлю систем ЗРК PATRIOT та ЗРК GEM-T у рамках програми DCS;
+3) надані комерційні пропозиції опрацьовані та повідомлено Департаменту закупівель Міністерства оборони України про результати їх опрацювання;
+4) крім цього, у звітному періоді представники Агенції взяли участь у зустрічі під головуванням заступника міністра оборони з одним із найбільших світових виробників ЗРК;
+5) за результатами зустрічі досягнута домовленість продовжувати подальшу комунікацію між Міністерством оборони України та виробником, а також залучати Агенцію, щойно виникне необхідність.
+2. Відповідно до Додатку 2 Програми показником виконання цього заходу є «проведено не менше 5 відсотків оборонних закупівель через міжнародні спеціалізовані організації».
+3. Відповідно до Додатку 2 Програми строк виконання цього заходу визначений як 01.03.2023 (дата початку виконання) – 31.12.2025 (дата завершення виконання).
+4. З огляду на настання дати завершення строку виконання відповідного заходу та недосягнення показника його виконання, вимушені констатувати, що захід 2.6.2.5.2 є невиконаним за результатами моніторингу за I квартал 2026 року.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>