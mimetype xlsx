--- v1 (2026-06-21)
+++ v2 (2026-08-23)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Заходи" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Заходи'!$A$2:$Q$12</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="95">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="94">
   <si>
     <t>№ Напрямку</t>
   </si>
   <si>
     <t>Напрямок</t>
   </si>
   <si>
     <t>Проблема</t>
   </si>
   <si>
     <t>№ ОСР</t>
   </si>
   <si>
     <t>Назва ОСР</t>
   </si>
   <si>
     <t>№ Заходу</t>
   </si>
   <si>
     <t>Назва заходу</t>
   </si>
   <si>
     <t>Дата початку</t>
   </si>
   <si>
@@ -243,57 +243,54 @@
   <si>
     <t>Secrecy in defense procurement has been reduced to a reasonable level, the volume of information on procurement results is made public, including as a set of data, and a transparent system of pricing for defense products is in place</t>
   </si>
   <si>
     <t>2.6.2.2.3</t>
   </si>
   <si>
     <t>Provision of performance of analytical research on protection of confidential information, in particular, regarding identification of scope of data published in electronic procurement system, including military procurement data declassification procedures</t>
   </si>
   <si>
     <t xml:space="preserve">Ministry of Economy, Environment and Agriculture of Ukraine,
 Security Service of Ukraine </t>
   </si>
   <si>
     <t>state budget and/or international technical assistance funds</t>
   </si>
   <si>
     <t>within the established budget allocations for the relevant year and/or international technical assistance funds</t>
   </si>
   <si>
     <t>Results of analytical research has been published and presented for the public</t>
   </si>
   <si>
     <t>1. На виконання заходу, передбаченого п. 2.6.2.2.3 Державної антикорупційної програми на 2023-2025 роки, Міністерством оборони України повідомлено, що: 
 1) проведено аналітичне дослідження щодо охорони таємної інформації, зокрема стосовно визначення обсягів відомостей, які публікуються в електронній системі закупівель, а також процедур для розсекречування відомостей про оборонні закупівлі;
-2) станом на теперішній час опрацьовується питання щодо оприлюднення та презентації для громадськості.
+2) результати аналітичного дослідження оприлюднено та презентовано для громадськості на сайті Міністерства оборони України.
 2. Відповідно до Додатку 2 Програми показником виконання цього заходу є «результати аналітичного дослідження оприлюднено та презентовано для громадськості».
 3. Відповідно до Додатку 2 Програми строк виконання цього заходу визначений як 01.01.2024 (дата початку виконання) – 31.10.2024 (дата завершення виконання).
-4. З огляду на інформацію, що міститься у пп. 1 – 3, за результатами моніторингу за I квартал 2026 року заходу 2.6.2.2.3 Програми присвоєно статус «захід виконано невчасно та частково».</t>
-[...2 lines deleted...]
-    <t>Partially implemented</t>
+4. З огляду на інформацію, що міститься у пп. 1 – 3, за результатами моніторингу за ІІ квартал 2026 року заходу 2.6.2.2.3 Програми присвоєно статус «захід виконано невчасно та повністю».</t>
   </si>
   <si>
     <t>2.6.2.3</t>
   </si>
   <si>
     <t>It has been made possible to carry out procurement not only based on the lowest price criterion, but also taking into account the life cycle cost of products and other non-price criteria necessary for the procurement of goods, works or services that meet the needs of the Armed Forces and other security and defense forces</t>
   </si>
   <si>
     <t>2.6.2.3.1</t>
   </si>
   <si>
     <t>Monitoring draft laws that propose amendments to the Law of Ukraine On Defense Procurement, which stipulates the following criteria of evaluation of bids submitted by bidders in the procurement process: 
 1) the level of life cycle support (warranty and after-sales service, disposal, etc.); 
 2) the life cycle cost, and preparation of the relevant proposals.</t>
   </si>
   <si>
     <t>Моніторинг заходу 2.6.2.3.1 Програми за IV квартал 2025 року.
 1. Відповідно до інформації, що надана головним виконавцем:
 Протягом звітного періоду проводився регулярний моніторинг проєктів законів які передбачають внесення змін до Закону України “Про оборонні закупівлі” за критеріями: 
 1) рівень забезпечення життєвого циклу (гарантійне та сервісне обслуговування, утилізація тощо); 
 2) вартість життєвого циклу та інші. 
 За період проведення моніторингу до Закону України були внесені зміни № 3589-IX від 22.02.2024; № 4111-IX від 04.12.2024, що не відносилися до вищезазначених критеріїв. 
 2.  Відповідно до Додатку 2 Програми строк виконання цього заходу визначений як 01.01.2025 (дата початку виконання) – 31.12.2025 (дата завершення виконання).
 3.  З огляду на вищевказану інформацію, констатуємо, що захід виконано.</t>
   </si>
@@ -319,101 +316,97 @@
     <t>31.05.2025</t>
   </si>
   <si>
     <t>Ministry of Economy, Environment and Agriculture of Ukraine,
 Joint Stock Company «Ukrainian Defense Industry»</t>
   </si>
   <si>
     <t>The resolution of the Cabinet of Ministers of Ukraine has been adopted.</t>
   </si>
   <si>
     <t>Моніторинг заходу 2.6.2.4.1 Програми за IV квартал 2025 року.
 1. Відповідно до інформації, що надана головним виконавцем: 
 "Прийнято Постанову  Кабінету Міністрів України  від 17 грудня 2025 р. № 1683 "Про внесення змін до Порядку створення, функціонування та ведення електронного реєстру учасників відбору та виконавців державних контрактів (договорів), внесення до нього суб’єктів господарювання”.
 2. З огляду на вищевказане, за результатами моніторингу за  IV квартал 2025 року заходу 2.6.2.4.1  Програми присвоєно статус «виконано».</t>
   </si>
   <si>
     <t>2.6.2.4.2</t>
   </si>
   <si>
     <t>Putting into operation the Electronic Register of Competitive Selection Bidders and Contractors Performing Government Contracts (Agreements), which will perform the functions indicated in subclause 2.6.2.4.1 and, among other things, contains systematized data on business entities based on classification attributes, and is populated with data automatically</t>
   </si>
   <si>
     <t xml:space="preserve">The Electronic Register of Competitive Selection Bidders and Contractors Performing Government Contracts (Agreements) has been put into operation. </t>
   </si>
   <si>
-    <t>1. На виконання заходу, передбаченого п. 2.6.2.4.2 Державної антикорупційної програми на 2023-2025 роки, Міністерством оборони України повідомлено, що електронний реєстр учасників відбору та виконавців державних контрактів (договорів) перебуває на етапі розробки.
+    <t>1. На виконання заходу, передбаченого п. 2.6.2.4.2 Державної антикорупційної програми на 2023-2025 роки, Міністерством оборони України повідомлено, що відповідно до Наказу начальника Головного управління інформаційних технологій від 26.05.2026 №41 введено в дослідну  експлуатацію Електронний реєстр учасників відбору та виконавців державних контрактів (договорів) (ІКС "Реєстр зброярів") з використанням реальних даних.
 2. Відповідно до Додатку 2 Програми показником виконання цього заходу є «електронний реєстр учасників відбору та виконавців державних контрактів (договорів) введено в експлуатацію».
 3. Відповідно до Додатку 2 Програми строк виконання цього заходу визначений як 01.01.2025 (дата початку виконання) – 31.12.2025 (дата завершення виконання).
-4. З огляду на інформацію, що міститься у пп. 1 – 3, за результатами моніторингу за I квартал 2026 року заходу 2.6.2.4.2 Програми присвоєно статус «не виконано».</t>
+4. З огляду на інформацію, що міститься у пп. 1 – 3, за результатами моніторингу за IІ квартал 2026 року заходу 2.6.2.4.2 Програми присвоєно статус  виконано невчасно та повністю».</t>
   </si>
   <si>
     <t>2.6.2.5</t>
   </si>
   <si>
     <t>In order to minimize the risks of corruption in import procurement, cooperation with the NATO Support and Supply Agency has been established</t>
   </si>
   <si>
     <t>2.6.2.5.1</t>
   </si>
   <si>
     <t>Defining procedures for conducting defense procurement through international specialist organizations, their representative offices, specialized funds, enterprises, institutions, and organizations, as well as through international military sales programs, which have been identified according to the list of international specialist organizations and their representative offices involved in procurement of defense goods, work, and services, approved by the resolution of the Cabinet of Ministers of Ukraine dated May 26, 2021, No. 527</t>
   </si>
   <si>
     <t>The procedures have been defined.</t>
   </si>
   <si>
     <t>1. На виконання заходу, передбаченого п. 2.6.2.5.1 Державної антикорупційної програми на 2023-2025 роки, Міністерством оборони України повідомлено, що: 
 1) станом на сьогодні, у зв’язку з організаційними заходами (змінами) в Агенції НАТО з підтримки та постачання, введення правового режиму воєнного стану, організаційними змінами в Міністерстві оборони України та створенням державного підприємства Міністерства оборони України “Агенція оборонних закупівель” (далі – ДП “АОЗ”), згаданий порядок застарів та не використовується;
-2) відповідно до запиту Міністерства оборони України, щодо створення Партнерства з безпекової підтримки для потреб України (далі – Партнерство), стороною НАТО утворено Партнерство, розроблено та погоджено наглядовою радою Агенції НАТО з підтримки та постачання проєкт Угоди між Організацією НАТО з підтримки та постачання та Урядом України про приєднання до Партнерства (далі – проєкт Угоди) та направлено до Міністерства оборони України;
-[...3 lines deleted...]
-6) після схвалення та підписання обома сторонами Угоди, в Міністерстві оборони України має бути оновлений порядок взаємодії з Агенцію НАТО з підтримки та постачання, який дозволить Україні користуватись перевагами Партнерства та мінімізувати ризики корупції в закупівлях за імпортом.
+2) відповідно до запиту Міністерства оборони України щодо створення Партнерства з безпекової підтримки для потреб України (далі – Партнерство), стороною НАТО утворено Партнерство, також розроблено та погоджено наглядовою радою Агенції НАТО з підтримки та постачання проєкт Угоди між Організацією НАТО з підтримки та постачання і Урядом України про приєднання до Партнерства (далі – проєкт Угоди) та направлено до Міністерства оборони України;
+3) станом на 30.06.2026 проєкт Угоди пройшов погодження Центральними органами виконавчої влади та направлений для проведення правової та антикорупційної експертиз до Міністерства юстиції України та Національного агентства з питань запобігання корупції;
+4) після схвалення та підписання обома сторонами Угоди, в Міністерстві оборони України має бути оновлений порядок взаємодії з Агенцію НАТО з підтримки та постачання, який дозволить Україні користуватись перевагами Партнерства та мінімізувати ризики корупції в закупівлях за імпортом.
 2. Відповідно до Додатку 2 Програми показником виконання цього заходу є «процедури визначено».
 3. Відповідно до Додатку 2 Програми строк виконання цього заходу визначений як 01.03.2023 (дата початку виконання) – 31.12.2025 (дата завершення виконання).
-4. З огляду на інформацію, що міститься у пп. 1 – 3, за результатами моніторингу за I квартал 2026 року заходу 2.6.2.5.1 Програми присвоєно статус «не виконано».</t>
+4. З огляду на інформацію, що міститься у пп. 1 – 3, за результатами моніторингу за ІІ квартал 2026 року заходу 2.6.2.5.1 Програми присвоєно статус «не виконано».</t>
   </si>
   <si>
     <t>2.6.2.5.2</t>
   </si>
   <si>
     <t>Conducting defense procurement through international specialist organizations, their representative offices, specialized funds, enterprises, institutions, and organizations, as well as through international military sales programs in accordance with the procedures indicated in subclause 2.6.2.5.1</t>
   </si>
   <si>
     <t>At least 5 percent of defense procurement has been conducted through international specialist organizations.</t>
   </si>
   <si>
     <t>1. На виконання заходу, передбаченого п. 2.6.2.5.2 Державної антикорупційної програми на 2023-2025 роки, Міністерством оборони України повідомлено, що:
-1) ДП «Агенція оборонних закупівель» (далі – Агенція) продовжує регулярну комунікацію про закупівлі через міжнародні спеціалізовані організації, як за програмою міжнародних військових продажів Уряду США (далі – FMS), так і за програмою прямих комерційних продажів (DCS);
-[...3 lines deleted...]
-5) за результатами зустрічі досягнута домовленість продовжувати подальшу комунікацію між Міністерством оборони України та виробником, а також залучати Агенцію, щойно виникне необхідність.
+1) ДП «Агенція оборонних закупівель» (далі – Агенція) продовжує регулярну комунікацію про закупівлі через міжнародні спеціалізовані організації, зокрема через програму Уряду США «Міжнародні військові продажі» (далі – FMS);
+2) у ІІ кварталі 2026 представники Агенції залучалися до обговорення спільних проєктів з одним із найбільших світових виробників ЗРК на запит Управління міжнародних проєктів Міністерства оборони України;
+3) такі обговорення стосувалися посилення спроможностей Повітряних Сил Збройних Сил України та розбудови співпраці у сфері налагодження промислової кооперації, які реалізовуватимуться, зокрема через використання інструментів FMS.
 2. Відповідно до Додатку 2 Програми показником виконання цього заходу є «проведено не менше 5 відсотків оборонних закупівель через міжнародні спеціалізовані організації».
 3. Відповідно до Додатку 2 Програми строк виконання цього заходу визначений як 01.03.2023 (дата початку виконання) – 31.12.2025 (дата завершення виконання).
-4. З огляду на настання дати завершення строку виконання відповідного заходу та недосягнення показника його виконання, вимушені констатувати, що захід 2.6.2.5.2 є невиконаним за результатами моніторингу за I квартал 2026 року.</t>
+4. З огляду на настання дати завершення строку виконання відповідного заходу та недосягнення показника його виконання, вимушені констатувати, що захід 2.6.2.5.2 є невиконаним за результатами моніторингу за ІІ квартал 2026 року.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -1115,307 +1108,307 @@
       <c r="H7" s="3" t="s">
         <v>35</v>
       </c>
       <c r="I7" s="3" t="s">
         <v>36</v>
       </c>
       <c r="J7" s="3" t="s">
         <v>26</v>
       </c>
       <c r="K7" s="3" t="s">
         <v>61</v>
       </c>
       <c r="L7" s="3" t="s">
         <v>62</v>
       </c>
       <c r="M7" s="3" t="s">
         <v>63</v>
       </c>
       <c r="N7" s="3" t="s">
         <v>64</v>
       </c>
       <c r="O7" s="3" t="s">
         <v>65</v>
       </c>
       <c r="P7" s="3" t="s">
-        <v>66</v>
+        <v>31</v>
       </c>
       <c r="Q7" s="3" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="8" spans="1:17">
       <c r="A8" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B8" s="2" t="s">
         <v>18</v>
       </c>
       <c r="C8" s="2" t="s">
         <v>19</v>
       </c>
       <c r="D8" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="E8" s="2" t="s">
         <v>67</v>
       </c>
-      <c r="E8" s="2" t="s">
+      <c r="F8" s="2" t="s">
         <v>68</v>
       </c>
-      <c r="F8" s="2" t="s">
+      <c r="G8" s="2" t="s">
         <v>69</v>
-      </c>
-[...1 lines deleted...]
-        <v>70</v>
       </c>
       <c r="H8" s="2" t="s">
         <v>24</v>
       </c>
       <c r="I8" s="2" t="s">
         <v>25</v>
       </c>
       <c r="J8" s="2" t="s">
         <v>26</v>
       </c>
       <c r="K8" s="2"/>
       <c r="L8" s="2" t="s">
         <v>27</v>
       </c>
       <c r="M8" s="2" t="s">
         <v>28</v>
       </c>
       <c r="N8" s="2" t="s">
         <v>29</v>
       </c>
       <c r="O8" s="2" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="P8" s="2" t="s">
         <v>31</v>
       </c>
       <c r="Q8" s="2" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="9" spans="1:17">
       <c r="A9" s="3" t="s">
         <v>17</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>18</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>19</v>
       </c>
       <c r="D9" s="3" t="s">
+        <v>71</v>
+      </c>
+      <c r="E9" s="3" t="s">
         <v>72</v>
       </c>
-      <c r="E9" s="3" t="s">
+      <c r="F9" s="3" t="s">
         <v>73</v>
       </c>
-      <c r="F9" s="3" t="s">
+      <c r="G9" s="3" t="s">
         <v>74</v>
       </c>
-      <c r="G9" s="3" t="s">
+      <c r="H9" s="3" t="s">
         <v>75</v>
       </c>
-      <c r="H9" s="3" t="s">
+      <c r="I9" s="3" t="s">
         <v>76</v>
-      </c>
-[...1 lines deleted...]
-        <v>77</v>
       </c>
       <c r="J9" s="3" t="s">
         <v>26</v>
       </c>
       <c r="K9" s="3" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="L9" s="3" t="s">
         <v>27</v>
       </c>
       <c r="M9" s="3" t="s">
         <v>28</v>
       </c>
       <c r="N9" s="3" t="s">
+        <v>78</v>
+      </c>
+      <c r="O9" s="3" t="s">
         <v>79</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
       <c r="P9" s="3" t="s">
         <v>31</v>
       </c>
       <c r="Q9" s="3" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="10" spans="1:17">
       <c r="A10" s="3" t="s">
         <v>17</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>18</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>19</v>
       </c>
       <c r="D10" s="3" t="s">
+        <v>71</v>
+      </c>
+      <c r="E10" s="3" t="s">
         <v>72</v>
       </c>
-      <c r="E10" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F10" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="G10" s="3" t="s">
         <v>81</v>
       </c>
-      <c r="G10" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H10" s="3" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="I10" s="3" t="s">
         <v>25</v>
       </c>
       <c r="J10" s="3" t="s">
         <v>26</v>
       </c>
       <c r="K10" s="3" t="s">
         <v>37</v>
       </c>
       <c r="L10" s="3" t="s">
         <v>27</v>
       </c>
       <c r="M10" s="3" t="s">
         <v>28</v>
       </c>
       <c r="N10" s="3" t="s">
+        <v>82</v>
+      </c>
+      <c r="O10" s="3" t="s">
         <v>83</v>
       </c>
-      <c r="O10" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P10" s="3" t="s">
-        <v>50</v>
+        <v>31</v>
       </c>
       <c r="Q10" s="3" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="11" spans="1:17">
       <c r="A11" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B11" s="2" t="s">
         <v>18</v>
       </c>
       <c r="C11" s="2" t="s">
         <v>19</v>
       </c>
       <c r="D11" s="2" t="s">
+        <v>84</v>
+      </c>
+      <c r="E11" s="2" t="s">
         <v>85</v>
       </c>
-      <c r="E11" s="2" t="s">
+      <c r="F11" s="2" t="s">
         <v>86</v>
       </c>
-      <c r="F11" s="2" t="s">
+      <c r="G11" s="2" t="s">
         <v>87</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="H11" s="2" t="s">
         <v>24</v>
       </c>
       <c r="I11" s="2" t="s">
         <v>25</v>
       </c>
       <c r="J11" s="2" t="s">
         <v>26</v>
       </c>
       <c r="K11" s="2"/>
       <c r="L11" s="2" t="s">
         <v>27</v>
       </c>
       <c r="M11" s="2" t="s">
         <v>28</v>
       </c>
       <c r="N11" s="2" t="s">
+        <v>88</v>
+      </c>
+      <c r="O11" s="2" t="s">
         <v>89</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="P11" s="2" t="s">
         <v>50</v>
       </c>
       <c r="Q11" s="2" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="12" spans="1:17">
       <c r="A12" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B12" s="2" t="s">
         <v>18</v>
       </c>
       <c r="C12" s="2" t="s">
         <v>19</v>
       </c>
       <c r="D12" s="2" t="s">
+        <v>84</v>
+      </c>
+      <c r="E12" s="2" t="s">
         <v>85</v>
       </c>
-      <c r="E12" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F12" s="2" t="s">
+        <v>90</v>
+      </c>
+      <c r="G12" s="2" t="s">
         <v>91</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="H12" s="2" t="s">
         <v>24</v>
       </c>
       <c r="I12" s="2" t="s">
         <v>25</v>
       </c>
       <c r="J12" s="2" t="s">
         <v>26</v>
       </c>
       <c r="K12" s="2"/>
       <c r="L12" s="2" t="s">
         <v>27</v>
       </c>
       <c r="M12" s="2" t="s">
         <v>28</v>
       </c>
       <c r="N12" s="2" t="s">
+        <v>92</v>
+      </c>
+      <c r="O12" s="2" t="s">
         <v>93</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="P12" s="2" t="s">
         <v>50</v>
       </c>
       <c r="Q12" s="2" t="s">
         <v>32</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A2:Q12"/>
   <mergeCells>
     <mergeCell ref="A3:A6"/>
     <mergeCell ref="B3:B6"/>
     <mergeCell ref="C3:C6"/>
     <mergeCell ref="D3:D6"/>
     <mergeCell ref="E3:E6"/>
     <mergeCell ref="Q3:Q6"/>
     <mergeCell ref="A7:A7"/>
     <mergeCell ref="B7:B7"/>
     <mergeCell ref="C7:C7"/>
     <mergeCell ref="D7:D7"/>
     <mergeCell ref="E7:E7"/>
     <mergeCell ref="Q7:Q7"/>
     <mergeCell ref="A8:A8"/>
     <mergeCell ref="B8:B8"/>