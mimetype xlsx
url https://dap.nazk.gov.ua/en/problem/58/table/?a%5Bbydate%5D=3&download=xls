--- v0 (2026-05-05)
+++ v1 (2026-06-21)
@@ -216,92 +216,86 @@
   <si>
     <t>The monitoring has been conducted.</t>
   </si>
   <si>
     <t>1. Відповідно до інформації, що надана головним виконавцем:
 1) здійснено постійний моніторинг;
 2) проєктів законів які передбачають внесення змін до Закону України «Про оборонні закупівлі», що передбачають державне гарантування якості товарів, робіт і послуг оборонного призначення в Україні - до Міністерства оборони України (як уповноваженого органу з державного гарантування якості) в звітний період не надходило.
 2. З огляду на вищевказане, констатуємо, що захід є виконаним повністю.</t>
   </si>
   <si>
     <t>2.6.3.1.6</t>
   </si>
   <si>
     <t>Development of technical project and industrial operation of electronic information communication system to support the state military products quality insurance system, including database of estimation of conformity of suppliers’ quality management systems to requirements, identified by the NATO standards and/or appropriate military standards</t>
   </si>
   <si>
     <t>десять місяців з дня набрання чинності наказом, зазначеним у підпункті 2.6.3.1.1</t>
   </si>
   <si>
     <t>12 місяців з дня набрання чинності наказом, зазначеним у підпункті 2.6.3.1.1</t>
   </si>
   <si>
     <t>System commissioned for industrial operation</t>
   </si>
   <si>
-    <t>1. Відповідно до інформації, що надана головним виконавцем:
-[...1 lines deleted...]
-2.Показником виконання зазначеного заходу є "систему введено в промислову експлуатацію", з огляду на що вимушені констатувати, що захід виконано частково.</t>
+    <t>1. На виконання заходу, передбаченого п. 2.6.3.1.6 Державної антикорупційної програми на 2023-2025 роки, Міністерством оборони України повідомлено, що здійснюються заходи щодо розроблення техноробочого проекту та введення в промислову експлуатацію електронної інформаційно-комунікаційної системи підтримки системи державного гарантування якості оборонної продукції відповідно до затвердженої заступником Міністра оборони України з питань цифрового розвитку, цифрових трансформацій і цифровізації від 05.12.2025 №6751/уд “Дорожньої карти з цифровізації та цифрової трансформації процесів державного гарантування якості”.
+2. Відповідно до Додатку 2 Програми показником виконання цього заходу є «систему введено в промислову експлуатацію».
+3. З огляду на вищевказану інформацію, констатуємо, що за результатами моніторингу за I квартал 2026 року даний захід є виконаним частково.</t>
   </si>
   <si>
     <t>Partially implemented</t>
   </si>
   <si>
     <t>2.6.3.2</t>
   </si>
   <si>
     <t>The authorized agency on state guarantees of quality of defense products has been formed and is operating and issuing certificates of conformity</t>
   </si>
   <si>
     <t>2.6.3.2.2</t>
   </si>
   <si>
     <t>Drafting and submitting to the Cabinet of Ministers of Ukraine a draft resolution of the Cabinet of Ministers of Ukraine approving the regulation on the authorized agency on state guarantees of quality, which defines:
 1) the organizational structure of the authorized agency on state guarantees of quality;
 2) the independence of the activities of the authorized agency on state guarantees of quality, which is achieved by the Ministry of Defense prohibiting an interference with the operations of this agency;
 3) supporting the functions of the agency by means of an electronic information communication system to support the state military products quality insurance system, incl. database of estimation of conformity of suppliers’ quality management systems to requirements, identified by the NATO standards and/or appropriate military standards;
 4) the resolution of the Cabinet of Ministers of Ukraine dated June 16, 2021, No. 622 On the Authorized Agency on State Guarantees Of Quality is no longer in effect.</t>
   </si>
   <si>
     <t>31.07.2023</t>
   </si>
   <si>
     <t>The resolution of the Cabinet of Ministers of Ukraine has been adopted.</t>
   </si>
   <si>
-    <t>Моніторинг заходу 2.6.3.2.2. Програми за IV квартал 2025 року.
-[...7 lines deleted...]
-7) З метою обговорення та врегулювання розбіжностей щодо проєкту Постанови 12.01.2026 під головуванням Заступника Міністра оборони України було проведено узгоджувальну нараду з представниками НАЗК, Мін’юсту та Мінфіну, наразі опрацьовується протокол розбіжностей.
+    <t>1. На виконання заходу, передбаченого п. 2.6.3.2.2 Державної антикорупційної програми на 2023-2025 роки, Міністерством оборони України повідомлено, що: 
+1) розроблено та подано на розгляд Кабінету Міністрів України проект постанови Кабінету Міністрів України "Про затвердження Положення про уповноважений орган з державного гарантування якості" (лист Міноборони від 28.02.2026 № 220/2948);
+2) наразі Міноборони проводить робочі консультації з фахівцями Секретаріату Кабінету Міністрів України щодо зауважень Юридичного департаменту СКМУ до зазначеного проекту акту.
 2. Відповідно до Додатку 2 Програми показником виконання цього заходу є «постанову Кабінету Міністрів України прийнято».
 3. Відповідно до Додатку 2 Програми строк виконання цього заходу визначений як 01.03.2023 (дата початку виконання) – 31.07.2023 (дата завершення виконання).
-4. Констатуємо, що захід є виконаним частково за результатами моніторингу за IV квартал 2025 року.</t>
+4. З огляду на інформацію, що міститься у пп. 1 – 3, за результатами моніторингу за I квартал 2026 року заходу 2.6.3.2.2 Програми присвоєно статус «виконано невчасно та частково».</t>
   </si>
   <si>
     <t>2.6.3.2.3</t>
   </si>
   <si>
     <t>Introducing a system for training and development of professional competencies of the staff in the system of state guarantees of quality, and performing their certification</t>
   </si>
   <si>
     <t>Training programs focusing on the assessment of conformity of the quality management system of producers have been developed.</t>
   </si>
   <si>
     <t>Моніторинг заходу 2.6.3.2.3 Програми за IV квартал 2025 року.
   1. Відповідно до інформації, наданої головним виконавцем:
 "Запроваджено та забезпечується функціонування дієвої комплексної системи підготовки і підвищення професійної компетенції персоналу системи державного гарантування якості та представників підприємств оборонно-промислового комплексу, що ґрунтується на вимогах національного законодавства і стандартах НАТО серії AQAP.  Розроблено та впроваджено тренінгові програми з оцінювання відповідності систем менеджменту якості виробників, які реалізуються на базі провідних національних закладів освіти, громадських і міжнародних навчальних платформах. Забезпечено багаторівневу підготовку, регулярне підвищення кваліфікації та системне оцінювання професійних знань персоналу.                 
   Розроблено навчальну план-програму курсу підвищення кваліфікації з питань державного гарантування якості та проведення аудитів системи менеджменту якості підприємств оборонно-промислового комплексу (шифр – ОМ-ДГЯ) (розроблено робочою групою Управління державного гарантування якості та Національним університетом оборони України, наказ начальника управління від 04.08.2025 №101/нагд та затверджено начальником Головного управління державного гарантування якості 16.10.2025) на базі Національного університету оборони України, в рамках якого успішно пройшло підготовку та отримали сертифікати - 46 фахівців ДГЯ;
   На базі Національного технічного університету України “КПІ імені Ігоря Сікорського” розроблена навчальна програма “Стандартизація та системи менеджменту якості в оборонно-промисловому комплексі” та  запроваджено курс з навчання фахівців підприємств оборонно-промислового комплексу за програмою (затверджена  ректором та начальником Управління державного гарантування якості від 03.06.2025), в рамках якого здійснено підготовку 80 представників оборонних підприємств з отриманням сертифікатів".
 2. Відповідно до Додатку 2 Програми показником виконання цього заходу є "тренінгові програми оцінювання відповідності системи менеджменту якості виробників розроблено".
 3. Відповідно до Додатку 2 Програми строк виконання цього заходу визначений як 01.03.2023 (дата початку виконання) – 31.12.2025 (дата завершення виконання).
 4. Констатуємо, що захід є виконаним за результатами моніторингу за IV квартал 2025 року.</t>
   </si>
   <si>
     <t>2.6.3.2.4 (2)</t>
   </si>
   <si>
     <t>Informing the defense industry complex business entities on implementation of the state quality insurance system and the state customers’ ability to apply additional qualification conformity criteria to the state quality insurance requirements</t>