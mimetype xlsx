--- v1 (2026-06-21)
+++ v2 (2026-09-21)
@@ -218,84 +218,82 @@
   </si>
   <si>
     <t>1. Відповідно до інформації, що надана головним виконавцем:
 1) здійснено постійний моніторинг;
 2) проєктів законів які передбачають внесення змін до Закону України «Про оборонні закупівлі», що передбачають державне гарантування якості товарів, робіт і послуг оборонного призначення в Україні - до Міністерства оборони України (як уповноваженого органу з державного гарантування якості) в звітний період не надходило.
 2. З огляду на вищевказане, констатуємо, що захід є виконаним повністю.</t>
   </si>
   <si>
     <t>2.6.3.1.6</t>
   </si>
   <si>
     <t>Development of technical project and industrial operation of electronic information communication system to support the state military products quality insurance system, including database of estimation of conformity of suppliers’ quality management systems to requirements, identified by the NATO standards and/or appropriate military standards</t>
   </si>
   <si>
     <t>десять місяців з дня набрання чинності наказом, зазначеним у підпункті 2.6.3.1.1</t>
   </si>
   <si>
     <t>12 місяців з дня набрання чинності наказом, зазначеним у підпункті 2.6.3.1.1</t>
   </si>
   <si>
     <t>System commissioned for industrial operation</t>
   </si>
   <si>
     <t>1. На виконання заходу, передбаченого п. 2.6.3.1.6 Державної антикорупційної програми на 2023-2025 роки, Міністерством оборони України повідомлено, що здійснюються заходи щодо розроблення техноробочого проекту та введення в промислову експлуатацію електронної інформаційно-комунікаційної системи підтримки системи державного гарантування якості оборонної продукції відповідно до затвердженої заступником Міністра оборони України з питань цифрового розвитку, цифрових трансформацій і цифровізації від 05.12.2025 №6751/уд “Дорожньої карти з цифровізації та цифрової трансформації процесів державного гарантування якості”.
 2. Відповідно до Додатку 2 Програми показником виконання цього заходу є «систему введено в промислову експлуатацію».
-3. З огляду на вищевказану інформацію, констатуємо, що за результатами моніторингу за I квартал 2026 року даний захід є виконаним частково.</t>
+3. З огляду на вищевказану інформацію, констатуємо, що за результатами моніторингу за ІІ квартал 2026 року даний захід є виконаним частково.</t>
   </si>
   <si>
     <t>Partially implemented</t>
   </si>
   <si>
     <t>2.6.3.2</t>
   </si>
   <si>
     <t>The authorized agency on state guarantees of quality of defense products has been formed and is operating and issuing certificates of conformity</t>
   </si>
   <si>
     <t>2.6.3.2.2</t>
   </si>
   <si>
     <t>Drafting and submitting to the Cabinet of Ministers of Ukraine a draft resolution of the Cabinet of Ministers of Ukraine approving the regulation on the authorized agency on state guarantees of quality, which defines:
 1) the organizational structure of the authorized agency on state guarantees of quality;
 2) the independence of the activities of the authorized agency on state guarantees of quality, which is achieved by the Ministry of Defense prohibiting an interference with the operations of this agency;
 3) supporting the functions of the agency by means of an electronic information communication system to support the state military products quality insurance system, incl. database of estimation of conformity of suppliers’ quality management systems to requirements, identified by the NATO standards and/or appropriate military standards;
 4) the resolution of the Cabinet of Ministers of Ukraine dated June 16, 2021, No. 622 On the Authorized Agency on State Guarantees Of Quality is no longer in effect.</t>
   </si>
   <si>
     <t>31.07.2023</t>
   </si>
   <si>
     <t>The resolution of the Cabinet of Ministers of Ukraine has been adopted.</t>
   </si>
   <si>
-    <t>1. На виконання заходу, передбаченого п. 2.6.3.2.2 Державної антикорупційної програми на 2023-2025 роки, Міністерством оборони України повідомлено, що: 
-[...1 lines deleted...]
-2) наразі Міноборони проводить робочі консультації з фахівцями Секретаріату Кабінету Міністрів України щодо зауважень Юридичного департаменту СКМУ до зазначеного проекту акту.
+    <t>1. На виконання заходу, передбаченого п. 2.6.3.2.2 Державної антикорупційної програми на 2023-2025 роки, Міністерством оборони України повідомлено, що Кабінетом Міністрів України прийнято постанову від 17 червня 2026 р. № 788, якою затверджено Положення про уповноважений орган з державного гарантування якості.
 2. Відповідно до Додатку 2 Програми показником виконання цього заходу є «постанову Кабінету Міністрів України прийнято».
 3. Відповідно до Додатку 2 Програми строк виконання цього заходу визначений як 01.03.2023 (дата початку виконання) – 31.07.2023 (дата завершення виконання).
-4. З огляду на інформацію, що міститься у пп. 1 – 3, за результатами моніторингу за I квартал 2026 року заходу 2.6.3.2.2 Програми присвоєно статус «виконано невчасно та частково».</t>
+4. З огляду на інформацію, що міститься у пп. 1 – 3, а також відсутність у прийнятому акті положень, які відтворюють п.п. 4 п.п. 2.6.3.2.2., відповідний захід не може вважатись виконаним повністю.</t>
   </si>
   <si>
     <t>2.6.3.2.3</t>
   </si>
   <si>
     <t>Introducing a system for training and development of professional competencies of the staff in the system of state guarantees of quality, and performing their certification</t>
   </si>
   <si>
     <t>Training programs focusing on the assessment of conformity of the quality management system of producers have been developed.</t>
   </si>
   <si>
     <t>Моніторинг заходу 2.6.3.2.3 Програми за IV квартал 2025 року.
   1. Відповідно до інформації, наданої головним виконавцем:
 "Запроваджено та забезпечується функціонування дієвої комплексної системи підготовки і підвищення професійної компетенції персоналу системи державного гарантування якості та представників підприємств оборонно-промислового комплексу, що ґрунтується на вимогах національного законодавства і стандартах НАТО серії AQAP.  Розроблено та впроваджено тренінгові програми з оцінювання відповідності систем менеджменту якості виробників, які реалізуються на базі провідних національних закладів освіти, громадських і міжнародних навчальних платформах. Забезпечено багаторівневу підготовку, регулярне підвищення кваліфікації та системне оцінювання професійних знань персоналу.                 
   Розроблено навчальну план-програму курсу підвищення кваліфікації з питань державного гарантування якості та проведення аудитів системи менеджменту якості підприємств оборонно-промислового комплексу (шифр – ОМ-ДГЯ) (розроблено робочою групою Управління державного гарантування якості та Національним університетом оборони України, наказ начальника управління від 04.08.2025 №101/нагд та затверджено начальником Головного управління державного гарантування якості 16.10.2025) на базі Національного університету оборони України, в рамках якого успішно пройшло підготовку та отримали сертифікати - 46 фахівців ДГЯ;
   На базі Національного технічного університету України “КПІ імені Ігоря Сікорського” розроблена навчальна програма “Стандартизація та системи менеджменту якості в оборонно-промисловому комплексі” та  запроваджено курс з навчання фахівців підприємств оборонно-промислового комплексу за програмою (затверджена  ректором та начальником Управління державного гарантування якості від 03.06.2025), в рамках якого здійснено підготовку 80 представників оборонних підприємств з отриманням сертифікатів".
 2. Відповідно до Додатку 2 Програми показником виконання цього заходу є "тренінгові програми оцінювання відповідності системи менеджменту якості виробників розроблено".
 3. Відповідно до Додатку 2 Програми строк виконання цього заходу визначений як 01.03.2023 (дата початку виконання) – 31.12.2025 (дата завершення виконання).
 4. Констатуємо, що захід є виконаним за результатами моніторингу за IV квартал 2025 року.</t>
   </si>
   <si>
     <t>2.6.3.2.4 (2)</t>
   </si>
   <si>
     <t>Informing the defense industry complex business entities on implementation of the state quality insurance system and the state customers’ ability to apply additional qualification conformity criteria to the state quality insurance requirements</t>