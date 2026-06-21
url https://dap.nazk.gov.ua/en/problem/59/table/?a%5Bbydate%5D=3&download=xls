--- v0 (2026-05-05)
+++ v1 (2026-06-21)
@@ -156,177 +156,169 @@
   <si>
     <t>The public discussion has been conducted and its results have been made public.</t>
   </si>
   <si>
     <t>За попереднім повідомленням Міноборони: "З 1 по 10 липня 2024 року на офіційному вебпорталі МО України з залученням Департаменту гуманітарного та соціального забезпечення МО України на онлайн брифінгу вивчалась громадська думка щодо шляхів вирішення проблем забезпечення житлом військовослужбовців ЗСУ. Взяли участь 277 громадян України та надано 243 пропозиції щодо зазначеного питання.
 Водночас, у зв'язку із перенесенням офіційного сайту Міноборони на іншу платформу та його редизайн, неможливо додати посилання на подію".
 За актуальною інформацією Міноборони: "На адресу Управління масової інформації направлено Аудиторський звіт, лист від 13.03.2025 № 2459\2751 для його повторного оприлюднення та повторного громадського обговорення".
 Зважаючи на викладене вище слід констатувати, що захід виконано повністю, проте невчасно.</t>
   </si>
   <si>
     <t>2.6.4.1.5</t>
   </si>
   <si>
     <t>Performance of annual inventory of military personnel and their family members records, in case they require improvement of housing conditions, verification of data</t>
   </si>
   <si>
     <t>01.01.2024</t>
   </si>
   <si>
     <t>31.12.2025</t>
   </si>
   <si>
     <t>Inventory results report has been published</t>
   </si>
   <si>
-    <t>Моніторинг заходу 2.6.4.1.5 Програми за IV квартал 2025 року.
-[...7 lines deleted...]
-    <t>Partially implemented</t>
+    <t>1. На виконання заходу, передбаченого п. 2.6.4.1.5 Державної антикорупційної програми на 2023-2025 роки, Міністерством оборони України повідомлено, що інвентаризацію облікових справ військовослужбовців проведено станом на 01.01.2026, списки оприлюднено на сайті МОУ.
+2. Відповідно до Додатку 2 Програми показником виконання цього заходу є «звіт про результати інвентаризації оприлюднено».
+3. Відповідно до Додатку 2 Програми строк виконання цього заходу визначений як 01.01.2024 (дата початку виконання) – 31.12.2025 (дата завершення виконання).
+4. З огляду на інформацію, що міститься у пп. 1 – 3, за результатами моніторингу за I квартал 2026 року заходу 2.6.4.1.5 Програми присвоєно статус «виконано невчасно та повністю».</t>
   </si>
   <si>
     <t>2.6.4.1.6</t>
   </si>
   <si>
     <t>Identification of needs on development of information communication system of the military personnel housing and housing stock records, which, in particular, includes the following:
 1) maintenance of the housing stock accounting, queueing changes record, calculation of min/max housing space that can be provided to the accounted military personnel;
 2) maintenance of a record of military personnel, who obtained permanent housing, in particular, by privatization of official housing (with indication of square meters, cost, number of rooms, funding sources) or monetary compensation for the due housing with indication of queuing data (general, primary, extraordinary) and justification of prioritization of provision of housing;
 3) maintenance of a record of a military personnel, living in official housing;
 4) maintenance of a record of a military personnel, receiving monetary compensation for renting or living in housing rented by the military units</t>
   </si>
   <si>
     <t>01.01.2025</t>
   </si>
   <si>
     <t>30.04.2025</t>
   </si>
   <si>
     <t>state budget and/or international technical assistance funds</t>
   </si>
   <si>
     <t>within the established budget allocations for the relevant year and/or international technical assistance funds</t>
   </si>
   <si>
     <t>Need of developing a system has been established</t>
   </si>
   <si>
     <t>Заходи 2.6.4.1.6 та 2.6.4.1.7 є взаємовпов'язаними.
 Відповідно до інформації, що надана головним виконавцем: "Надано на погодження начальнику Генерального штабу Збройних Сил України заявку на створення програмного забезпечення щодо впровадження інформаційно-комунікаційної системи квартирного обліку військовослужбовців Збройних Сил України та обліку житлового фонду Міністерства оборони України, яку начальником Генерального штабу погоджено та надано доручення відповідним структурним підрозділам Збройних Сил України від 29.03.2025 № 35303/С".
 З огляду на вищезазначене, захід є виконаним вчасно.</t>
   </si>
   <si>
     <t>2.6.4.1.7</t>
   </si>
   <si>
     <t>Development of economic justification and technical task for development of information communication system, indicated in subclause 2.6.4.1.6</t>
   </si>
   <si>
     <t>01.05.2025</t>
   </si>
   <si>
     <t>30.06.2025</t>
   </si>
   <si>
     <t>Technical task has been developed</t>
   </si>
   <si>
-    <t>1. Відповідно до інформації, що надана головним виконавцем за IV квартал 2025 року:
-[...4 lines deleted...]
-Для визначення порядку подальших дій щодо виконання пунктів Програми 2.6.4.1.6 - 2.6.4.1.10 Плану,  на адресу першого заступника Міністра оборони України Командувачем Сил логістики ЗСУ направлено доповідь від 01.12.2025 № 370/2/1107 з пропозиціями щодо проведення узгоджувальної наради під головуванням заступника Міністра оборони України з питань цифрового розвитку, цифрових трансформацій і цифровізації, із залученням фахівців від Міністерства оборони та Збройних Сил України, та лист від 12.12.2025 № 370/2/1152 на адресу Директорату цифрової трансформації у сфері оборони Міністерства оборони України та Департаменту з питань запобігання та виявлення корупції Міністерства оборони.
+    <t>1. На виконання заходу, передбаченого п. 2.6.4.1.7 Державної антикорупційної програми на 2023-2025 роки, Міністерством оборони України повідомлено, що:
+1) для визначення порядку подальших дій щодо виконання заходу, визначеному підпунктом 2.6.4.1.7, відповідно до рішення першого заступника Міністра оборони України від 02.12.2025 №55010/з, 15.01.2026 проведено узгоджувальну нараду із залученням представників Міністерства оборони України та Збройних Сил України щодо визначення подальших шляхів створення інформаційно-комунікаційної системи, зазначеної у підпункті 2.6.4.1.6;
+2) за результатами проведення 15.01.2026 узгоджувальної наради щодо визначення подальших шляхів створення інформаційно-комунікаційної системи, зазначеної у підпункті 2.6.4.1.6 заступником Міністра оборони України з питань цифрового розвитку, цифрових трансформацій і цифровізації про прийняття рішення Командування Сил логістики не повідомлено (очікується прийняття рішення ЗМОУ);
+3) у зв'язку з прийняттям Закону України ""Про основні засади житлової політики"" Командуванням Сил логістики Збройних Сил України готуються пропозиції щодо виключення завдань з Державної антикорупційної програми, які були визначені підпунктами 2.6.4.1.6 - 2.6.4.1.10.
 2. Відповідно до Додатку 2 Програми показником виконання цього заходу є «технічне завдання розроблено».
 3. Відповідно до Додатку 2 Програми строк виконання цього заходу визначений як 01.05.2025 (дата початку виконання) – 30.06.2025 (дата завершення виконання).
-4. Констатуємо, що захід є невиконаним за результатами моніторингу за IV квартал 2025 року з огляду на недосягнення показника виконання даного заходу.</t>
+4. З огляду на настання дати завершення строку виконання відповідного заходу та недосягнення показника його виконання, вимушені констатувати, що захід є невиконаним за результатами моніторингу за I квартал 2026 року.</t>
   </si>
   <si>
     <t>Not implemented</t>
   </si>
   <si>
     <t>2.6.4.1.8</t>
   </si>
   <si>
     <t xml:space="preserve">Development of operational technical project and industrial operation of information communication system, indicated in subclause 2.6.4.1.6 </t>
   </si>
   <si>
     <t>01.07.2025</t>
   </si>
   <si>
     <t>System has been transferred to industrial operation</t>
   </si>
   <si>
-    <t>1. Відповідно до інформації, що надана головним виконавцем за IV квартал 2025 року:
-[...2 lines deleted...]
-За результатами узгоджувальної наради, проведення якої очікується у І кварталі 2026 року.
+    <t>1. На виконання заходу, передбаченого п. 2.6.4.1.8 Державної антикорупційної програми на 2023-2025 роки, Міністерством оборони України повідомлено, що:
+1) для визначення порядку подальших дій щодо виконання заходу, визначеному підпунктом 2.6.4.1.7, відповідно до рішення першого заступника Міністра оборони України від 02.12.2025 №55010/з, 15.01.2026 проведено узгоджувальну нараду із залученням представників Міністерства оборони України та Збройних Сил України щодо визначення подальших шляхів створення інформаційно-комунікаційної системи, зазначеної у підпункті 2.6.4.1.6;
+2) за результатами проведення 15.01.2026 узгоджувальної наради щодо визначення подальших шляхів створення інформаційно-комунікаційної системи, зазначеної у підпункті 2.6.4.1.6 заступником Міністра оборони України з питань цифрового розвитку, цифрових трансформацій і цифровізації про прийняття рішення Командування Сил логістики не повідомлено (очікується прийняття рішення ЗМОУ);
+3) у зв'язку з прийняттям Закону України "Про основні засади житлової політики" Командуванням Сил логістики Збройних Сил України готуються пропозиції щодо виключення завдань з Державної антикорупційної програми, які були визначені підпунктами 2.6.4.1.6 - 2.6.4.1.10.
 2. Відповідно до Додатку 2 Програми показником виконання цього заходу є «систему введено в промислову експлуатацію».
 3. Відповідно до Додатку 2 Програми строк виконання цього заходу визначений як 01.07.2025 (дата початку виконання) – 31.12.2025 (дата завершення виконання).
-4. Констатуємо, що захід є невиконаним за результатами моніторингу за IV квартал 2025 року.</t>
+4. З огляду на настання дати завершення строку виконання відповідного заходу та недосягнення показника його виконання, вимушені констатувати, що захід є невиконаним за результатами моніторингу за I квартал 2026 року.</t>
   </si>
   <si>
     <t>2.6.4.1.9</t>
   </si>
   <si>
     <t>Development of order on approval of provisions for information communication system, indicated in subclause 2.6.4.1.6</t>
   </si>
   <si>
     <t>01.12.2025</t>
   </si>
   <si>
     <t>Order has been issued and published</t>
   </si>
   <si>
-    <t>1. Відповідно до інформації, що надана головним виконавцем за IV квартал 2025 року:
-За результатами засідання Продуктового підкомітету з питань цифрової трансформації у системі Міністерства оборони України яке відбулося 21.10.2025 та затверджено Протоколом засідання № 7 від 24.10.2025 (погодженим заступницією Міністра оборони України з питань цифрового розвитку, цифрових трансформацій і цифровізації від 29.10.2025 (№ 49471/з) прийнято одноголосно рішення, що створення, впровадження та розгортання інформаційно-комунікаційної системи квартирного обліку військовослужбовців Збройних Сил України “Житло +” є недоцільним.
+    <t>1. На виконання заходу, передбаченого п. 2.6.4.1.9 Державної антикорупційної програми на 2023-2025 роки, Міністерством оборони України повідомлено, що:
+1) для визначення порядку подальших дій щодо виконання заходу, визначених підпунктами 2.6.4.1.6 -2.6.4.1.10, відповідно до рішення першого заступника Міністра оборони України від 02.12.2025 №55010/з, 15.01.2026 проведено узгоджувальну нараду із залученням представників Міністерства оборони України та Збройних Сил України щодо визначення подальших шляхів створення інформаційно-комунікаційної системи, зазначеної у підпункті 2.6.4.1.6;
+2) не розпочато виконання заходу з причин зазначених у п.п. 2.6.4.1.7. - 2.6.4.1.8.
 2. Відповідно до Додатку 2 Програми показником виконання цього заходу є «наказ видано та оприлюднено».
 3. Відповідно до Додатку 2 Програми строк виконання цього заходу визначений як 01.12.2025 (дата початку виконання) – 31.12.2025 (дата завершення виконання).
-4. Констатуємо, що захід є невиконаним за результатами моніторингу за IV квартал 2025 року.</t>
+4. З огляду на настання дати завершення строку виконання відповідного заходу та недосягнення показника його виконання, вимушені констатувати, що захід є невиконаним за результатами моніторингу за I квартал 2026 року.</t>
   </si>
   <si>
     <t>2.6.4.1.10</t>
   </si>
   <si>
     <t xml:space="preserve">Uploading and maintenance of the information communication system data, indicated in subclause 2.6.4.1.6 </t>
   </si>
   <si>
     <t>System data is regularly updated</t>
   </si>
   <si>
-    <t>1. Відповідно до інформації, що надана головним виконавцем за IV квартал 2025 року:
-[...3 lines deleted...]
-За результатами узгоджувальної наради, проведення якої очікується у І кварталі 2026 року.
+    <t>1. На виконання заходу, передбаченого п. 2.6.4.1.10 Державної антикорупційної програми на 2023-2025 роки, Міністерством оборони України повідомлено, що:
+1) за результатами проведення 15.01.2026 узгоджувальної наради щодо визначення подальших шляхів створення інформаційно-комунікаційної системи, зазначеної у підпункті 2.6.4.1.6 заступником Міністра оборони України з питань цифрового розвитку, цифрових трансформацій і цифровізації про прийняття рішення Командування Сил логістики не повідомлено (очікується прийняття рішення ЗМОУ);
+2) у зв'язку з прийняттям Закону України "Про основні засади житлової політики" Командуванням Сил логістики Збройних Сил України готуються пропозиції щодо виключення завдань з Державної антикорупційної програми, які були визначені підпунктами 2.6.4.1.6 - 2.6.4.1.10.
 2. Відповідно до Додатку 2 Програми показником виконання цього заходу є «дані системи регулярно оновлюються».
 3. Відповідно до Додатку 2 Програми строк виконання цього заходу визначений як 01.12.2025 (дата початку виконання) – 31.12.2025 (дата завершення виконання).
-4. Констатуємо, що захід є невиконаним за результатами моніторингу за IV квартал 2025 року.</t>
+4. З огляду на настання дати завершення строку виконання відповідного заходу та недосягнення показника його виконання, вимушені констатувати, що захід є невиконаним за результатами моніторингу за I квартал 2026 року.</t>
   </si>
   <si>
     <t>2.6.4.2</t>
   </si>
   <si>
     <t>A new mechanism was introduced to meet the housing needs of servicemen: state mortgage and leasing programs are used; monetary compensation is applied; housing is built with the involvement of external credit funds; a list of unfinished construction projects that have been reconstructed for housing needs has been determined; the Housing Code of Ukraine has been repealed</t>
   </si>
   <si>
     <t>2.6.4.2.1</t>
   </si>
   <si>
     <t>Developing a draft order of Cabinet of Ministers of Ukraine approving the Concept for Providing Military Personnel and Their Family Members with Housing, which provides for: 
 1) implementation of new mechanisms for satisfying the housing needs of military personnel, particularly state loan programs for construction, mortgage and leasing programs;
 2) identification and justification of priority measures to reduce queues in such areas as construction, procurement, reconstruction, monetary compensation, mortgage, etc.;
 3) implementation of information communication system of military personnel housing accounting to satisfy their housing needs.</t>
   </si>
   <si>
     <t>01.06.2023</t>
   </si>
   <si>
     <t>31.08.2023</t>
   </si>
   <si>
     <t>The draft order has been drafted and publicized for a public discussion.</t>
   </si>
@@ -351,80 +343,83 @@
   <si>
     <t>31.10.2023</t>
   </si>
   <si>
     <t>За попередніми повідомленнями Міноборони: "Міністерством оборони України розроблено проєкт розпорядження Кабінету Міністрів України "Про схвалення Концепції забезпечення житлом військовослужбовців, ветеранів військової служби Збройних Сил України, інших військових формувань та членів їх сімей" (далі – Проєкт Концепції) та направлено на погодження до заінтересованих органів, отримано зауваження, які враховано частково.
 Відповідно до Порядку проведення консультацій з громадськістю з питань формування та реалізації державної політики, затвердженого постановою Кабінету Міністрів України від 03 листопада 2010 року № 996, на сайті Міністерства оборони України з 18 вересня по 09 жовтня 2023 року проводилося громадське обговорення проєкту Концепції. Пропозицій та зауважень щодо зазначеного проекту розпорядження до Головного управління капітальних вкладень не надходило. Водночас вказану інформацію 18.09.2023 було розміщено на офіційному веб сайті Міністерства оборони України".
 Зважаючи на викладене, захід є таким, що виконаний вчасно та повністю.
 Водночас, Міністерство оборони України в І кварталі 2025 року повідомило, що в квітні 2025 року заплановане проведення повторного громадського обговорення доопрацьованого проєкту Концепції.</t>
   </si>
   <si>
     <t>2.6.4.2.3</t>
   </si>
   <si>
     <t>Submission of the draft regulation of Cabinet of Ministers of Ukraine on approval of the concept, indicated in subclause 2.6.4.2.1, and its concomitance</t>
   </si>
   <si>
     <t>01.11.2023</t>
   </si>
   <si>
     <t>31.10.2024</t>
   </si>
   <si>
     <t>Regulation of Cabinet of Ministers of Ukraine has been approved</t>
   </si>
   <si>
-    <t>1. Відповідно до інформації, що надана головним виконавцем за IV квартал 2025 року:
-[...2 lines deleted...]
-2. Оскільки показником виконання заходу є прийняття розпорядження Кабінету Міністрів України, вимушені констатувати, що захід не виконано.</t>
+    <t>1. На виконання заходу, передбаченого п. 2.6.4.2.3 Державної антикорупційної програми на 2023-2025 роки, Міністерством оборони України повідомлено, що листом № 220/3620 від 14.03.2026 доопрацьований проєкт Концепції винесено на розгляд Кабінету Міністрів України.
+2. Відповідно до Додатку 2 Програми показником виконання цього заходу є «розпорядження Кабінету Міністрів України прийнято».
+3. Відповідно до Додатку 2 Програми строк виконання цього заходу визначений як 01.11.2023 (дата початку виконання) – 31.10.2024 (дата завершення виконання).
+4. З огляду на інформацію, що міститься у пп. 1 – 3, за результатами моніторингу за I квартал 2026 року заходу 2.6.4.2.3 Програми присвоєно статус «виконано невчасно та частково».</t>
+  </si>
+  <si>
+    <t>Partially implemented</t>
   </si>
   <si>
     <t>2.6.4.2.5</t>
   </si>
   <si>
     <t>Drafting and submitting to the Cabinet of Ministers of Ukraine a draft law providing for:
 1) making amendments to art. 12 of the Law of Ukraine ‘On social and legal protection of military personnel and their family members’ to identify the following:
 provision of housing to military personnel;
 provision of monetary compensation for due housing;
 implementation of other mechanisms to satisfy the military personnel needs;
 2) non-application of provisions of the Housing Code of Ukraine towards mechanisms of provision of housing to the military personnel.</t>
   </si>
   <si>
     <t>01.11.2024</t>
   </si>
   <si>
     <t>The draft law has been submitted to the Verkhovna Rada of Ukraine.</t>
   </si>
   <si>
-    <t>Моніторинг заходу 2.6.4.2.5 Програми за IV квартал 2025 року.
-[...2 lines deleted...]
-2.Відповідно до Додатку 2 Програми показником виконання цього заходу є «законопроект подано до Верховної Ради України».
+    <t>1. На виконання заходу, передбаченого п. 2.6.4.2.5 Державної антикорупційної програми на 2023-2025 роки, Міністерством оборони України повідомлено, що:
+1) Міноборони розроблено проєкт Закону України “Про внесення змін до деяких законів України щодо отримання військовослужбовцями та членами їх сімей жилих приміщень у приватну власність”, який погоджено із заінтересованими органами, проведено правову і антикорупційну експертизу, та внесено на розгляд Кабінету Міністрів України;
+2) 21.08.2025 рішенням Урядового комітету з питань цифрової трансформації, інновацій, розвитку освіти, науки та технологій, охорони здоров’я, молоді та спорту, ветеранів, національної безпеки і оборони, соціальної і промислової політики, національної єдності, азартних ігор та лотерей законопроєкт знято з розгляду;
+3) разом з тим, Законом України "Про основні засади житлової політики" (який набрав чинності 15.02.2026) внесено зміни до ст. 12 Закону України “Про соціальний і правовий захист військовослужбовців та членів їх сімей”, якими визначено забезпечення військовослужбовців жилими приміщеннями; надання грошової компенсації за належне їм для отримання жиле приміщення; застосування інших механізмів задоволення житлових потреб військовослужбовців передбачено непоширення дії положень Житлового кодексу України на механізми забезпечення військовослужбовців житловими приміщеннями.
+2. Відповідно до Додатку 2 Програми показником виконання цього заходу є «законопроект подано до Верховної Ради України».
 3. Відповідно до Додатку 2 Програми строк виконання цього заходу визначений як 01.11.2024 (дата початку виконання) – 30.04.2025 (дата завершення виконання).
-4. Крім того, 21.08.2025 рішенням Урядового комітету з питань цифрової трансформації, інновацій, розвитку освіти, науки та технологій, охорони здоров’я, молоді та спорту, ветеранів, національної безпеки і оборони, соціальної і промислової політики, національної єдності, азартних ігор та лотерей законопроєкт знято з розгляду.
-5. З огляду на вищевказане, констатуємо, що захід є виконаним невчасно та частково.</t>
+4. З огляду на інформацію, що міститься у пп. 1 – 3, за результатами моніторингу за I квартал 2026 року заходу 2.6.4.2.5 Програми присвоєно статус «виконано невчасно та частково».</t>
   </si>
   <si>
     <t>2.6.4.2.6</t>
   </si>
   <si>
     <t>Development of a draft Concept of the State Targeted Program on provisioning of housing to the Armed Forces of Ukraine military personnel, including the following sections:
 1) identification of issues in providing the housing to the Armed Forces of Ukraine military personnel;
 2) analysis of reason for issues and justification of a need for resolution;
 3) Program goal;
 4) establishment of optimal solutions of issues on the basis of comparative analysis of potential options;
 5) ways and methods of problem solving and Program implementation period; 
 6) expected results of Program implementation, identification of Program efficiency; 
 7) estimation of financial, material technical, labor resources, required for Program implementation</t>
   </si>
   <si>
     <t>Draft Concept has been developed and published for public discussion</t>
   </si>
   <si>
     <t>Відповідно до інформації, що надана головним виконавцем за 3 квартал 2025 року: розроблено проєкт Концепції Державної цільової програми забезпечення житлом військовослужбовців Збройних Сил України. Проведено погодження із заінтересованими центральними органами виконавчої влади.
 Відповідно до вимог постанови КМУ від 31.01.2007 № 106 “Про розроблення та виконання державних цільових програм” проведено додаткове погодження із Міністерством захисту довкілля та природніх ресурсів, Міністерством освіти і науки України, Державним агентством з енергоефективності та енергозбереження України. 
 Станом на 30.09.2025 проєкт Концепції доопрацьовано з урахуванням поточних змін законодавства, а також тих, що знаходяться на розгляді у Верховній Раді України (проєкт Закону України “Про основні засади житлової політики”, р.н.12377 від 06.01.2025), та найближчим часом буде направлено до Мінекономіки для отримання узагальненого висновку.
 Констатуємо, що захід є виконаним.</t>
   </si>
   <si>
     <t>2.6.4.2.7</t>
@@ -441,84 +436,89 @@
   <si>
     <t>Public discussion has been conducted; its results had been published</t>
   </si>
   <si>
     <t>Відповідно до інформації, що надана головним виконавцем: «На веб-сайті МОУ для проведення консультацій з громадськістю у період з 31.03.2025 по 14.04.2025 було розміщено проєкт Концепції. Крім того, 15.05.2025 було проведено обговорення проєкту Концепції під час засідання Громадської Ради Міністерства оборони України».
 Відповідно до Додатку 2 Програми показником виконання цього заходу є «проведено громадське обговорення та оприлюднено його результати».
 Відповідно до Додатку 2 Програми строк виконання цього заходу визначений альтернативно: дата початку виконання - 18 березня 2025 / день розроблення проекту Концепції, зазначеного у підпункті 2.6.4.2.6; дата завершення виконання - 18 квітня 2025 / один місяць з дня розроблення проекту, зазначеного у підпункті 2.6.4.2.6.
 З огляду на інформацію, що міститься вище, за результатами моніторингу за IІ квартал поточного року заходу 2.6.4.2.7  Програми присвоєно статус «виконано».</t>
   </si>
   <si>
     <t>2.6.4.2.8</t>
   </si>
   <si>
     <t>Submission of a draft Concept, indicated in subclause 2.6.4.2.6, to Cabinet of Ministers of Ukraine for consideration</t>
   </si>
   <si>
     <t>14.04.2025</t>
   </si>
   <si>
     <t>15.07.2025</t>
   </si>
   <si>
     <t>Draft Concept has been approved by Cabinet of Ministers of Ukraine</t>
   </si>
   <si>
-    <t>1. Відповідно до інформації, що надана головним виконавцем: 
-[...2 lines deleted...]
-2. З огляду на зміст заходу, показник його виконання та, враховуючи інформацію від виконавця, станом на 4 квартал 2025 року захід є невиконаним.</t>
+    <t>1. На виконання заходу, передбаченого п. 2.6.4.2.8 Державної антикорупційної програми на 2023-2025 роки, Міністерством оборони України повідомлено, що станом на 31.03.2026 Проєкт Концепції доопрацьовується з урахування положень Закону України ""Про основні засади житлової політики"", який набрав чинності 15.02.2026.
+2. Відповідно до Додатку 2 Програми показником виконання цього заходу є «схвалено проект Концепції Кабінетом Міністрів України».
+3. Відповідно до Додатку 2 Програми строк виконання цього заходу визначений як 14.04.2025 (дата початку виконання) – 15.07.2025 (дата завершення виконання).
+4. З огляду на настання дати завершення строку виконання відповідного заходу та недосягнення показника його виконання, вимушені констатувати, що захід є невиконаним за результатами моніторингу за I квартал 2026 року.</t>
   </si>
   <si>
     <t>2.6.4.3</t>
   </si>
   <si>
     <t>Information on the housing provided to servicemen is published on the official website of the Ministry of Defense, indicating the area, cost, number of dwellings and sources of funding</t>
   </si>
   <si>
     <t>2.6.4.3.1</t>
   </si>
   <si>
     <t>Drafting an order of the Ministry of Defense on the publication of information about housing allocated to military personnel, which provides for:
 1) implementation of the register of of housing provisioned to the military personnel, including its floor area, cost, number of rooms, and sources of funding as a module of the military personnel housing accounting information communication system;
 22) publishing the register of housing provisioned to the military personnel on Ministry of Defense of Ukraine official website;
 3) procedure of publishing data on military personnel provisioned with permanent housing (with indication of size, cost, number of rooms, funding sources) or monetary compensation for due housing, with indication of type of queue (general, priority, extraordinary) and reasons for prioritization in housing provisioning.</t>
   </si>
   <si>
     <t>01.12.2024</t>
   </si>
   <si>
     <t>31.12.2024</t>
   </si>
   <si>
     <t>Order has been issues; its state registration and discussion has been completed</t>
   </si>
   <si>
-    <t>За повідомленням Міноборони: "Шляхом внесення відповідних змін до “Інструкції з організації забезпечення військовослужбовців Збройних Сил України та членів їх сімей жилими приміщеннями”, затвердженої наказом Міністерства оборони України від 31.07.2018 № 380, зареєстрованої в Міністерстві юстиції України 06.09.2018 за № 1020/32472 (зі змінами), (далі – Інструкція) пунктом 11 розділу VII Інструкції визначено, що за результатами роботи Комісії з контролю за забезпеченням військовослужбовців Збройних Сил України та членів їх сімей жилими приміщеннями та на підставі наданих Головним управлінням капітальних вкладень даних до Центрального управління інженерно-інфраструктурного забезпечення Командування Сил логістики Збройних Сил України, останній щороку до 01 лютого забезпечує висвітлення інформації стосовно наданого житла військовослужбовцям із зазначенням площі, вартості, кількості жилих приміщень та джерел фінансування на офіційному веб-сайті Міністерства оборони із додержанням вимог Закону України “Про захист персональних даних”.
-[...2 lines deleted...]
-Втім, зміст пп. 1, 2 заходу не знайшов свого відображення в такому наказі, з огляду на що захід є таким, що виконаний частково.</t>
+    <t>1. На виконання заходу, передбаченого п. 2.6.4.3.1 Державної антикорупційної програми на 2023-2025 роки, Міністерством оборони України повідомлено, що: 
+1) на виконання заходу, шляхом внесення відповідних змін до Інструкції з організації забезпечення військовослужбовців Збройних Сил України та членів їх сімей жилими приміщеннями”, затвердженої наказом Міністерства оборони України від 31.07.2018 № 380, зареєстрованого в Міністерстві юстиції України 06 вересня 2018 за № 1020/32472 (із змінами), (далі − Інструкція) пунктом 11 розділу VІІ Інструкції визначено, що за результатами роботи Комісії з контролю за забезпеченням військовослужбовців Збройних Сил України та членів їх сімей жилими приміщеннями та на підставі наданих Головним управлінням капітальних вкладень даних до Центрального управління інженерно-інфраструктурного забезпечення Командування Сил логістики Збройних Сил України, останній щороку до 01 лютого забезпечує висвітлення інформації стосовно наданого житла військовослужбовцям із зазначенням площі, вартості, кількості жилих приміщень та джерел фінансування на офіційному веб-сайті Міноборони із додержанням вимог Закону України ‟Про захист персональних даних”;
+2) зміни до Інструкції внесено наказом Міністерства оборони України № 404 від 19.06.2024;
+3) водночас, 13 січня 2026 року Верховною Радою України прийнято Закон України № 4751-IХ “Про основні засади житлової політики” (далі -Закон), яким передбачено створення Єдиної інформаційно-аналітичної житлової системи, що забезпечує збирання, накопичення, захист, облік, відображення, обробку та надання відомостей про житловий фонд України;
+4) статтями 31 та 32 Глави 6 “Інформаційне забезпечення реалізації права на житло” Розділу ІІ “Реалізація права на житло” Закону, разом з іншим, передбачені норми обов’язкового обліку шляхом внесення відомостей (інформації) про житловий фонд, призначений для забезпечення житлом військовослужбовців та членів їхніх сімей, та відомості про осіб, які є військовослужбовцями Збройних Сил України, інших утворених відповідно до законів України військових формувань;
+5) при цьому, згідно з абзацами четвертим та  п’ятим ч.1, п. 6 Розділу IV. “Прикінцеві та перехідні положення” Закону, Кабінету Міністрів України, між іншим, визначено у шестимісячний строк з дня опублікування цього Закону привести свої нормативно-правові акти у відповідність із цим Законом, забезпечити приведення міністерствами та іншими центральними органами виконавчої влади їх нормативно-правових актів у відповідність із цим Законом.
+2. Відповідно до Додатку 2 Програми показником виконання цього заходу є «видано наказ, проведено його державну реєстрацію та оприлюднено».
+3. Відповідно до Додатку 2 Програми строк виконання цього заходу визначений як 01.12.2024 (дата початку виконання) – 31.12.2024 (дата завершення виконання).
+4. З огляду на інформацію, що міститься у пп. 1 – 3, за результатами моніторингу за I квартал 2026 року заходу 2.6.4.3.1 Програми присвоєно статус «виконано невчасно і частково».</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -1114,714 +1114,714 @@
         <v>40</v>
       </c>
       <c r="H5" s="2" t="s">
         <v>41</v>
       </c>
       <c r="I5" s="2" t="s">
         <v>42</v>
       </c>
       <c r="J5" s="2" t="s">
         <v>26</v>
       </c>
       <c r="K5" s="2"/>
       <c r="L5" s="2" t="s">
         <v>27</v>
       </c>
       <c r="M5" s="2" t="s">
         <v>28</v>
       </c>
       <c r="N5" s="2" t="s">
         <v>43</v>
       </c>
       <c r="O5" s="2" t="s">
         <v>44</v>
       </c>
       <c r="P5" s="2" t="s">
-        <v>45</v>
+        <v>31</v>
       </c>
       <c r="Q5" s="2" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="6" spans="1:17">
       <c r="A6" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B6" s="2" t="s">
         <v>18</v>
       </c>
       <c r="C6" s="2" t="s">
         <v>19</v>
       </c>
       <c r="D6" s="2" t="s">
         <v>20</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>21</v>
       </c>
       <c r="F6" s="2" t="s">
+        <v>45</v>
+      </c>
+      <c r="G6" s="2" t="s">
         <v>46</v>
       </c>
-      <c r="G6" s="2" t="s">
+      <c r="H6" s="2" t="s">
         <v>47</v>
       </c>
-      <c r="H6" s="2" t="s">
+      <c r="I6" s="2" t="s">
         <v>48</v>
-      </c>
-[...1 lines deleted...]
-        <v>49</v>
       </c>
       <c r="J6" s="2" t="s">
         <v>26</v>
       </c>
       <c r="K6" s="2"/>
       <c r="L6" s="2" t="s">
+        <v>49</v>
+      </c>
+      <c r="M6" s="2" t="s">
         <v>50</v>
       </c>
-      <c r="M6" s="2" t="s">
+      <c r="N6" s="2" t="s">
         <v>51</v>
       </c>
-      <c r="N6" s="2" t="s">
+      <c r="O6" s="2" t="s">
         <v>52</v>
-      </c>
-[...1 lines deleted...]
-        <v>53</v>
       </c>
       <c r="P6" s="2" t="s">
         <v>31</v>
       </c>
       <c r="Q6" s="2" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="7" spans="1:17">
       <c r="A7" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B7" s="2" t="s">
         <v>18</v>
       </c>
       <c r="C7" s="2" t="s">
         <v>19</v>
       </c>
       <c r="D7" s="2" t="s">
         <v>20</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>21</v>
       </c>
       <c r="F7" s="2" t="s">
+        <v>53</v>
+      </c>
+      <c r="G7" s="2" t="s">
         <v>54</v>
       </c>
-      <c r="G7" s="2" t="s">
+      <c r="H7" s="2" t="s">
         <v>55</v>
       </c>
-      <c r="H7" s="2" t="s">
+      <c r="I7" s="2" t="s">
         <v>56</v>
-      </c>
-[...1 lines deleted...]
-        <v>57</v>
       </c>
       <c r="J7" s="2" t="s">
         <v>26</v>
       </c>
       <c r="K7" s="2"/>
       <c r="L7" s="2" t="s">
+        <v>49</v>
+      </c>
+      <c r="M7" s="2" t="s">
         <v>50</v>
       </c>
-      <c r="M7" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N7" s="2" t="s">
+        <v>57</v>
+      </c>
+      <c r="O7" s="2" t="s">
         <v>58</v>
       </c>
-      <c r="O7" s="2" t="s">
+      <c r="P7" s="2" t="s">
         <v>59</v>
-      </c>
-[...1 lines deleted...]
-        <v>60</v>
       </c>
       <c r="Q7" s="2" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="8" spans="1:17">
       <c r="A8" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B8" s="2" t="s">
         <v>18</v>
       </c>
       <c r="C8" s="2" t="s">
         <v>19</v>
       </c>
       <c r="D8" s="2" t="s">
         <v>20</v>
       </c>
       <c r="E8" s="2" t="s">
         <v>21</v>
       </c>
       <c r="F8" s="2" t="s">
+        <v>60</v>
+      </c>
+      <c r="G8" s="2" t="s">
         <v>61</v>
       </c>
-      <c r="G8" s="2" t="s">
+      <c r="H8" s="2" t="s">
         <v>62</v>
-      </c>
-[...1 lines deleted...]
-        <v>63</v>
       </c>
       <c r="I8" s="2" t="s">
         <v>42</v>
       </c>
       <c r="J8" s="2" t="s">
         <v>26</v>
       </c>
       <c r="K8" s="2"/>
       <c r="L8" s="2" t="s">
+        <v>49</v>
+      </c>
+      <c r="M8" s="2" t="s">
         <v>50</v>
       </c>
-      <c r="M8" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N8" s="2" t="s">
+        <v>63</v>
+      </c>
+      <c r="O8" s="2" t="s">
         <v>64</v>
       </c>
-      <c r="O8" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P8" s="2" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="Q8" s="2" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="9" spans="1:17">
       <c r="A9" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B9" s="2" t="s">
         <v>18</v>
       </c>
       <c r="C9" s="2" t="s">
         <v>19</v>
       </c>
       <c r="D9" s="2" t="s">
         <v>20</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>21</v>
       </c>
       <c r="F9" s="2" t="s">
+        <v>65</v>
+      </c>
+      <c r="G9" s="2" t="s">
         <v>66</v>
       </c>
-      <c r="G9" s="2" t="s">
+      <c r="H9" s="2" t="s">
         <v>67</v>
-      </c>
-[...1 lines deleted...]
-        <v>68</v>
       </c>
       <c r="I9" s="2" t="s">
         <v>42</v>
       </c>
       <c r="J9" s="2" t="s">
         <v>26</v>
       </c>
       <c r="K9" s="2"/>
       <c r="L9" s="2" t="s">
+        <v>49</v>
+      </c>
+      <c r="M9" s="2" t="s">
         <v>50</v>
       </c>
-      <c r="M9" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N9" s="2" t="s">
+        <v>68</v>
+      </c>
+      <c r="O9" s="2" t="s">
         <v>69</v>
       </c>
-      <c r="O9" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P9" s="2" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="Q9" s="2" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="10" spans="1:17">
       <c r="A10" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B10" s="2" t="s">
         <v>18</v>
       </c>
       <c r="C10" s="2" t="s">
         <v>19</v>
       </c>
       <c r="D10" s="2" t="s">
         <v>20</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>21</v>
       </c>
       <c r="F10" s="2" t="s">
+        <v>70</v>
+      </c>
+      <c r="G10" s="2" t="s">
         <v>71</v>
       </c>
-      <c r="G10" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H10" s="2" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="I10" s="2" t="s">
         <v>42</v>
       </c>
       <c r="J10" s="2" t="s">
         <v>26</v>
       </c>
       <c r="K10" s="2"/>
       <c r="L10" s="2" t="s">
+        <v>49</v>
+      </c>
+      <c r="M10" s="2" t="s">
         <v>50</v>
       </c>
-      <c r="M10" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N10" s="2" t="s">
+        <v>72</v>
+      </c>
+      <c r="O10" s="2" t="s">
         <v>73</v>
       </c>
-      <c r="O10" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P10" s="2" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="Q10" s="2" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="11" spans="1:17">
       <c r="A11" s="3" t="s">
         <v>17</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>18</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>19</v>
       </c>
       <c r="D11" s="3" t="s">
+        <v>74</v>
+      </c>
+      <c r="E11" s="3" t="s">
         <v>75</v>
       </c>
-      <c r="E11" s="3" t="s">
+      <c r="F11" s="3" t="s">
         <v>76</v>
       </c>
-      <c r="F11" s="3" t="s">
+      <c r="G11" s="3" t="s">
         <v>77</v>
       </c>
-      <c r="G11" s="3" t="s">
+      <c r="H11" s="3" t="s">
         <v>78</v>
       </c>
-      <c r="H11" s="3" t="s">
+      <c r="I11" s="3" t="s">
         <v>79</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
       <c r="J11" s="3" t="s">
         <v>26</v>
       </c>
       <c r="K11" s="3"/>
       <c r="L11" s="3" t="s">
         <v>27</v>
       </c>
       <c r="M11" s="3" t="s">
         <v>28</v>
       </c>
       <c r="N11" s="3" t="s">
+        <v>80</v>
+      </c>
+      <c r="O11" s="3" t="s">
         <v>81</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="P11" s="3" t="s">
         <v>31</v>
       </c>
       <c r="Q11" s="3" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="12" spans="1:17">
       <c r="A12" s="3" t="s">
         <v>17</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>18</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>19</v>
       </c>
       <c r="D12" s="3" t="s">
+        <v>74</v>
+      </c>
+      <c r="E12" s="3" t="s">
         <v>75</v>
       </c>
-      <c r="E12" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F12" s="3" t="s">
+        <v>82</v>
+      </c>
+      <c r="G12" s="3" t="s">
         <v>83</v>
       </c>
-      <c r="G12" s="3" t="s">
+      <c r="H12" s="3" t="s">
         <v>84</v>
       </c>
-      <c r="H12" s="3" t="s">
+      <c r="I12" s="3" t="s">
         <v>85</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="J12" s="3" t="s">
         <v>26</v>
       </c>
       <c r="K12" s="3"/>
       <c r="L12" s="3" t="s">
         <v>27</v>
       </c>
       <c r="M12" s="3" t="s">
         <v>28</v>
       </c>
       <c r="N12" s="3" t="s">
         <v>37</v>
       </c>
       <c r="O12" s="3" t="s">
-        <v>87</v>
+        <v>86</v>
       </c>
       <c r="P12" s="3" t="s">
         <v>31</v>
       </c>
       <c r="Q12" s="3" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="13" spans="1:17">
       <c r="A13" s="3" t="s">
         <v>17</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>18</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>19</v>
       </c>
       <c r="D13" s="3" t="s">
+        <v>74</v>
+      </c>
+      <c r="E13" s="3" t="s">
         <v>75</v>
       </c>
-      <c r="E13" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F13" s="3" t="s">
+        <v>87</v>
+      </c>
+      <c r="G13" s="3" t="s">
         <v>88</v>
       </c>
-      <c r="G13" s="3" t="s">
+      <c r="H13" s="3" t="s">
         <v>89</v>
       </c>
-      <c r="H13" s="3" t="s">
+      <c r="I13" s="3" t="s">
         <v>90</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="J13" s="3" t="s">
         <v>26</v>
       </c>
       <c r="K13" s="3"/>
       <c r="L13" s="3" t="s">
         <v>27</v>
       </c>
       <c r="M13" s="3" t="s">
         <v>28</v>
       </c>
       <c r="N13" s="3" t="s">
+        <v>91</v>
+      </c>
+      <c r="O13" s="3" t="s">
         <v>92</v>
       </c>
-      <c r="O13" s="3" t="s">
+      <c r="P13" s="3" t="s">
         <v>93</v>
-      </c>
-[...1 lines deleted...]
-        <v>60</v>
       </c>
       <c r="Q13" s="3" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="14" spans="1:17">
       <c r="A14" s="3" t="s">
         <v>17</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>18</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>19</v>
       </c>
       <c r="D14" s="3" t="s">
+        <v>74</v>
+      </c>
+      <c r="E14" s="3" t="s">
         <v>75</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
       <c r="F14" s="3" t="s">
         <v>94</v>
       </c>
       <c r="G14" s="3" t="s">
         <v>95</v>
       </c>
       <c r="H14" s="3" t="s">
         <v>96</v>
       </c>
       <c r="I14" s="3" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="J14" s="3" t="s">
         <v>26</v>
       </c>
       <c r="K14" s="3"/>
       <c r="L14" s="3" t="s">
         <v>27</v>
       </c>
       <c r="M14" s="3" t="s">
         <v>28</v>
       </c>
       <c r="N14" s="3" t="s">
         <v>97</v>
       </c>
       <c r="O14" s="3" t="s">
         <v>98</v>
       </c>
       <c r="P14" s="3" t="s">
-        <v>45</v>
+        <v>93</v>
       </c>
       <c r="Q14" s="3" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="15" spans="1:17">
       <c r="A15" s="3" t="s">
         <v>17</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>18</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>19</v>
       </c>
       <c r="D15" s="3" t="s">
+        <v>74</v>
+      </c>
+      <c r="E15" s="3" t="s">
         <v>75</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
       <c r="F15" s="3" t="s">
         <v>99</v>
       </c>
       <c r="G15" s="3" t="s">
         <v>100</v>
       </c>
       <c r="H15" s="3" t="s">
         <v>96</v>
       </c>
       <c r="I15" s="3" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="J15" s="3" t="s">
         <v>26</v>
       </c>
       <c r="K15" s="3"/>
       <c r="L15" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="M15" s="3" t="s">
         <v>50</v>
-      </c>
-[...1 lines deleted...]
-        <v>51</v>
       </c>
       <c r="N15" s="3" t="s">
         <v>101</v>
       </c>
       <c r="O15" s="3" t="s">
         <v>102</v>
       </c>
       <c r="P15" s="3" t="s">
         <v>31</v>
       </c>
       <c r="Q15" s="3" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="16" spans="1:17">
       <c r="A16" s="3" t="s">
         <v>17</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>18</v>
       </c>
       <c r="C16" s="3" t="s">
         <v>19</v>
       </c>
       <c r="D16" s="3" t="s">
+        <v>74</v>
+      </c>
+      <c r="E16" s="3" t="s">
         <v>75</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
       <c r="F16" s="3" t="s">
         <v>103</v>
       </c>
       <c r="G16" s="3" t="s">
         <v>104</v>
       </c>
       <c r="H16" s="3" t="s">
         <v>105</v>
       </c>
       <c r="I16" s="3" t="s">
         <v>106</v>
       </c>
       <c r="J16" s="3" t="s">
         <v>26</v>
       </c>
       <c r="K16" s="3"/>
       <c r="L16" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="M16" s="3" t="s">
         <v>50</v>
-      </c>
-[...1 lines deleted...]
-        <v>51</v>
       </c>
       <c r="N16" s="3" t="s">
         <v>107</v>
       </c>
       <c r="O16" s="3" t="s">
         <v>108</v>
       </c>
       <c r="P16" s="3" t="s">
         <v>31</v>
       </c>
       <c r="Q16" s="3" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="17" spans="1:17">
       <c r="A17" s="3" t="s">
         <v>17</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>18</v>
       </c>
       <c r="C17" s="3" t="s">
         <v>19</v>
       </c>
       <c r="D17" s="3" t="s">
+        <v>74</v>
+      </c>
+      <c r="E17" s="3" t="s">
         <v>75</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>109</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>110</v>
       </c>
       <c r="H17" s="3" t="s">
         <v>111</v>
       </c>
       <c r="I17" s="3" t="s">
         <v>112</v>
       </c>
       <c r="J17" s="3" t="s">
         <v>26</v>
       </c>
       <c r="K17" s="3"/>
       <c r="L17" s="3" t="s">
         <v>27</v>
       </c>
       <c r="M17" s="3" t="s">
         <v>28</v>
       </c>
       <c r="N17" s="3" t="s">
         <v>113</v>
       </c>
       <c r="O17" s="3" t="s">
         <v>114</v>
       </c>
       <c r="P17" s="3" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="Q17" s="3" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="18" spans="1:17">
       <c r="A18" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B18" s="2" t="s">
         <v>18</v>
       </c>
       <c r="C18" s="2" t="s">
         <v>19</v>
       </c>
       <c r="D18" s="2" t="s">
         <v>115</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>116</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>117</v>
       </c>
       <c r="G18" s="2" t="s">
         <v>118</v>
       </c>
       <c r="H18" s="2" t="s">
         <v>119</v>
       </c>
       <c r="I18" s="2" t="s">
         <v>120</v>
       </c>
       <c r="J18" s="2" t="s">
         <v>26</v>
       </c>
       <c r="K18" s="2"/>
       <c r="L18" s="2" t="s">
         <v>27</v>
       </c>
       <c r="M18" s="2" t="s">
         <v>28</v>
       </c>
       <c r="N18" s="2" t="s">
         <v>121</v>
       </c>
       <c r="O18" s="2" t="s">
         <v>122</v>
       </c>
       <c r="P18" s="2" t="s">
-        <v>45</v>
+        <v>93</v>
       </c>
       <c r="Q18" s="2" t="s">
         <v>32</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A2:Q18"/>
   <mergeCells>
     <mergeCell ref="A3:A10"/>
     <mergeCell ref="B3:B10"/>
     <mergeCell ref="C3:C10"/>
     <mergeCell ref="D3:D10"/>
     <mergeCell ref="E3:E10"/>
     <mergeCell ref="Q3:Q10"/>
     <mergeCell ref="A11:A17"/>
     <mergeCell ref="B11:B17"/>
     <mergeCell ref="C11:C17"/>
     <mergeCell ref="D11:D17"/>
     <mergeCell ref="E11:E17"/>
     <mergeCell ref="Q11:Q17"/>
     <mergeCell ref="A18:A18"/>
     <mergeCell ref="B18:B18"/>
     <mergeCell ref="C18:C18"/>
     <mergeCell ref="D18:D18"/>
     <mergeCell ref="E18:E18"/>