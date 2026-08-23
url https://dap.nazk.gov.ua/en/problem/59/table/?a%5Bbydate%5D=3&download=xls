--- v1 (2026-06-21)
+++ v2 (2026-08-23)
@@ -159,166 +159,167 @@
   <si>
     <t>За попереднім повідомленням Міноборони: "З 1 по 10 липня 2024 року на офіційному вебпорталі МО України з залученням Департаменту гуманітарного та соціального забезпечення МО України на онлайн брифінгу вивчалась громадська думка щодо шляхів вирішення проблем забезпечення житлом військовослужбовців ЗСУ. Взяли участь 277 громадян України та надано 243 пропозиції щодо зазначеного питання.
 Водночас, у зв'язку із перенесенням офіційного сайту Міноборони на іншу платформу та його редизайн, неможливо додати посилання на подію".
 За актуальною інформацією Міноборони: "На адресу Управління масової інформації направлено Аудиторський звіт, лист від 13.03.2025 № 2459\2751 для його повторного оприлюднення та повторного громадського обговорення".
 Зважаючи на викладене вище слід констатувати, що захід виконано повністю, проте невчасно.</t>
   </si>
   <si>
     <t>2.6.4.1.5</t>
   </si>
   <si>
     <t>Performance of annual inventory of military personnel and their family members records, in case they require improvement of housing conditions, verification of data</t>
   </si>
   <si>
     <t>01.01.2024</t>
   </si>
   <si>
     <t>31.12.2025</t>
   </si>
   <si>
     <t>Inventory results report has been published</t>
   </si>
   <si>
     <t>1. На виконання заходу, передбаченого п. 2.6.4.1.5 Державної антикорупційної програми на 2023-2025 роки, Міністерством оборони України повідомлено, що інвентаризацію облікових справ військовослужбовців проведено станом на 01.01.2026, списки оприлюднено на сайті МОУ.
 2. Відповідно до Додатку 2 Програми показником виконання цього заходу є «звіт про результати інвентаризації оприлюднено».
 3. Відповідно до Додатку 2 Програми строк виконання цього заходу визначений як 01.01.2024 (дата початку виконання) – 31.12.2025 (дата завершення виконання).
-4. З огляду на інформацію, що міститься у пп. 1 – 3, за результатами моніторингу за I квартал 2026 року заходу 2.6.4.1.5 Програми присвоєно статус «виконано невчасно та повністю».</t>
+4. З огляду на інформацію, що міститься у пп. 1 – 3, за результатами моніторингу за IІ квартал 2026 року заходу 2.6.4.1.5 Програми присвоєно статус «виконано невчасно та повністю».</t>
   </si>
   <si>
     <t>2.6.4.1.6</t>
   </si>
   <si>
     <t>Identification of needs on development of information communication system of the military personnel housing and housing stock records, which, in particular, includes the following:
 1) maintenance of the housing stock accounting, queueing changes record, calculation of min/max housing space that can be provided to the accounted military personnel;
 2) maintenance of a record of military personnel, who obtained permanent housing, in particular, by privatization of official housing (with indication of square meters, cost, number of rooms, funding sources) or monetary compensation for the due housing with indication of queuing data (general, primary, extraordinary) and justification of prioritization of provision of housing;
 3) maintenance of a record of a military personnel, living in official housing;
 4) maintenance of a record of a military personnel, receiving monetary compensation for renting or living in housing rented by the military units</t>
   </si>
   <si>
     <t>01.01.2025</t>
   </si>
   <si>
     <t>30.04.2025</t>
   </si>
   <si>
     <t>state budget and/or international technical assistance funds</t>
   </si>
   <si>
     <t>within the established budget allocations for the relevant year and/or international technical assistance funds</t>
   </si>
   <si>
     <t>Need of developing a system has been established</t>
   </si>
   <si>
     <t>Заходи 2.6.4.1.6 та 2.6.4.1.7 є взаємовпов'язаними.
 Відповідно до інформації, що надана головним виконавцем: "Надано на погодження начальнику Генерального штабу Збройних Сил України заявку на створення програмного забезпечення щодо впровадження інформаційно-комунікаційної системи квартирного обліку військовослужбовців Збройних Сил України та обліку житлового фонду Міністерства оборони України, яку начальником Генерального штабу погоджено та надано доручення відповідним структурним підрозділам Збройних Сил України від 29.03.2025 № 35303/С".
 З огляду на вищезазначене, захід є виконаним вчасно.</t>
   </si>
   <si>
     <t>2.6.4.1.7</t>
   </si>
   <si>
     <t>Development of economic justification and technical task for development of information communication system, indicated in subclause 2.6.4.1.6</t>
   </si>
   <si>
     <t>01.05.2025</t>
   </si>
   <si>
     <t>30.06.2025</t>
   </si>
   <si>
     <t>Technical task has been developed</t>
   </si>
   <si>
     <t>1. На виконання заходу, передбаченого п. 2.6.4.1.7 Державної антикорупційної програми на 2023-2025 роки, Міністерством оборони України повідомлено, що:
-1) для визначення порядку подальших дій щодо виконання заходу, визначеному підпунктом 2.6.4.1.7, відповідно до рішення першого заступника Міністра оборони України від 02.12.2025 №55010/з, 15.01.2026 проведено узгоджувальну нараду із залученням представників Міністерства оборони України та Збройних Сил України щодо визначення подальших шляхів створення інформаційно-комунікаційної системи, зазначеної у підпункті 2.6.4.1.6;
-[...1 lines deleted...]
-3) у зв'язку з прийняттям Закону України ""Про основні засади житлової політики"" Командуванням Сил логістики Збройних Сил України готуються пропозиції щодо виключення завдань з Державної антикорупційної програми, які були визначені підпунктами 2.6.4.1.6 - 2.6.4.1.10.
+1) рішенням продуктового комітету з питань цифрової трансформації в системі Міноборони (Протокол № 7 від 24.10.2025), прийнято одноголосне негативне рішення на створення та впровадження в діяльність Збройних Сил України ІКС “ЖИТЛО+”;
+2) для визначення порядку подальших дій щодо виконання пунктів Програми 2.6.4.1.6 - 2.6.4.1.10 Плану, відповідно до рішення першого заступника Міністра оборони України від 02.12.2025 №55010/з: 
+- 15.01.2026 проведено узгоджувальну нараду, з залученням фахівців Міноборони та Збройних Сил, стосовно визначення подальших шляхів створення ІКС квартирного обліку військовослужбовців;
+- станом на теперішній час по результатам проведеної наради, рішення про визначення подальших шляхів створення ІКС квартирного обліку військовослужбовців заступником Міністра оборони України з питань цифрового розвитку, цифрових трансформацій і цифровізації не прийнято. (листи КСЛ: від 30.01.2026 № 370/1016/КСЛ, від 18.02.2026 № 370/1755/КСЛ, від 26.06.2026 № 370/7939/КСЛ).
 2. Відповідно до Додатку 2 Програми показником виконання цього заходу є «технічне завдання розроблено».
 3. Відповідно до Додатку 2 Програми строк виконання цього заходу визначений як 01.05.2025 (дата початку виконання) – 30.06.2025 (дата завершення виконання).
-4. З огляду на настання дати завершення строку виконання відповідного заходу та недосягнення показника його виконання, вимушені констатувати, що захід є невиконаним за результатами моніторингу за I квартал 2026 року.</t>
+4. З огляду на настання дати завершення строку виконання відповідного заходу та недосягнення показника його виконання, вимушені констатувати, що захід є невиконаним за результатами моніторингу за IІ квартал 2026 року.</t>
   </si>
   <si>
     <t>Not implemented</t>
   </si>
   <si>
     <t>2.6.4.1.8</t>
   </si>
   <si>
     <t xml:space="preserve">Development of operational technical project and industrial operation of information communication system, indicated in subclause 2.6.4.1.6 </t>
   </si>
   <si>
     <t>01.07.2025</t>
   </si>
   <si>
     <t>System has been transferred to industrial operation</t>
   </si>
   <si>
-    <t>1. На виконання заходу, передбаченого п. 2.6.4.1.8 Державної антикорупційної програми на 2023-2025 роки, Міністерством оборони України повідомлено, що:
-[...5 lines deleted...]
-4. З огляду на настання дати завершення строку виконання відповідного заходу та недосягнення показника його виконання, вимушені констатувати, що захід є невиконаним за результатами моніторингу за I квартал 2026 року.</t>
+    <t>1. На виконання заходу, передбаченого п. 2.6.4.1.8 Державної антикорупційної програми на 2023-2025 роки, Міністерством оборони України повідомлено, що для визначення порядку подальших дій щодо виконання заходів, визначеному підпунктом 2.6.4.1.6,  відповідно до рішення першого заступника Міністра оборони України від 02.12.2025 №55010/з, 15.01.2026 проведено узгоджувальну нараду із залученням представників Міністерства оборони України та Збройних Сил України щодо визначення подальших шляхів створення інформаційно-комунікаційної системи, зазначеної у підпункті 2.6.4.1.6. Про результати проведення наради та подальші заходи   КСЛ ЗСУ не повідомлено.
+2. Крім того, Міністерством оборони України повідомлено, що причиною невиконання заходу, передбаченого п. 2.6.4.1.8 є невизначеність порядку подальших дій щодо виконання заходів, відповідно до рішення першого заступника Міністра оборони України від 02.12.2025 №55010/з, 15.01.2026 та з причин, зазначених у п. 2.6.4.1.7.
+3. Відповідно до Додатку 2 Програми показником виконання цього заходу є «систему введено в промислову експлуатацію».
+4. Відповідно до Додатку 2 Програми строк виконання цього заходу визначений як 01.07.2025 (дата початку виконання) – 31.12.2025 (дата завершення виконання).
+5. З огляду на настання дати завершення строку виконання відповідного заходу та недосягнення показника його виконання, вимушені констатувати, що захід є невиконаним за результатами моніторингу за IІ квартал 2026 року.</t>
   </si>
   <si>
     <t>2.6.4.1.9</t>
   </si>
   <si>
     <t>Development of order on approval of provisions for information communication system, indicated in subclause 2.6.4.1.6</t>
   </si>
   <si>
     <t>01.12.2025</t>
   </si>
   <si>
     <t>Order has been issued and published</t>
   </si>
   <si>
     <t>1. На виконання заходу, передбаченого п. 2.6.4.1.9 Державної антикорупційної програми на 2023-2025 роки, Міністерством оборони України повідомлено, що:
-1) для визначення порядку подальших дій щодо виконання заходу, визначених підпунктами 2.6.4.1.6 -2.6.4.1.10, відповідно до рішення першого заступника Міністра оборони України від 02.12.2025 №55010/з, 15.01.2026 проведено узгоджувальну нараду із залученням представників Міністерства оборони України та Збройних Сил України щодо визначення подальших шляхів створення інформаційно-комунікаційної системи, зазначеної у підпункті 2.6.4.1.6;
-2) не розпочато виконання заходу з причин зазначених у п.п. 2.6.4.1.7. - 2.6.4.1.8.
+1) за результатами проведення 15.01.2026 узгоджувальної наради щодо визначення подальших шляхів створення інформаційно-комунікаційної системи, зазначеної у підпункті 2.6.4.1.6 заступником Міністра оборони України з питань цифрового розвитку, цифрових трансформацій і цифровізації про прийняття рішення Командування Сил логістики не повідомлено (очікується прийняття рішення ЗМОУ);
+2) у зв'язку з прийняттям Закону України "Про основні засади житлової політики" Командуванням Сил логістики Збройних Сил України готуються пропозиції щодо виключення завдань з Державної антикорупційної програми, які були визначені підпунктами 2.6.4.1.6 - 2.6.4.1.10.;
+3) про результати проведення наради та подальші заходи, щодо виключення завдань з Державної антикорупційної програми, які були визначені підпунктами 2.6.4.1.6 - 2.6.4.1.10. КСЛ ЗСУ не повідомлено.
 2. Відповідно до Додатку 2 Програми показником виконання цього заходу є «наказ видано та оприлюднено».
 3. Відповідно до Додатку 2 Програми строк виконання цього заходу визначений як 01.12.2025 (дата початку виконання) – 31.12.2025 (дата завершення виконання).
-4. З огляду на настання дати завершення строку виконання відповідного заходу та недосягнення показника його виконання, вимушені констатувати, що захід є невиконаним за результатами моніторингу за I квартал 2026 року.</t>
+4. З огляду на настання дати завершення строку виконання відповідного заходу та недосягнення показника його виконання, вимушені констатувати, що захід є невиконаним за результатами моніторингу за IІ квартал 2026 року.</t>
   </si>
   <si>
     <t>2.6.4.1.10</t>
   </si>
   <si>
     <t xml:space="preserve">Uploading and maintenance of the information communication system data, indicated in subclause 2.6.4.1.6 </t>
   </si>
   <si>
     <t>System data is regularly updated</t>
   </si>
   <si>
     <t>1. На виконання заходу, передбаченого п. 2.6.4.1.10 Державної антикорупційної програми на 2023-2025 роки, Міністерством оборони України повідомлено, що:
 1) за результатами проведення 15.01.2026 узгоджувальної наради щодо визначення подальших шляхів створення інформаційно-комунікаційної системи, зазначеної у підпункті 2.6.4.1.6 заступником Міністра оборони України з питань цифрового розвитку, цифрових трансформацій і цифровізації про прийняття рішення Командування Сил логістики не повідомлено (очікується прийняття рішення ЗМОУ);
-2) у зв'язку з прийняттям Закону України "Про основні засади житлової політики" Командуванням Сил логістики Збройних Сил України готуються пропозиції щодо виключення завдань з Державної антикорупційної програми, які були визначені підпунктами 2.6.4.1.6 - 2.6.4.1.10.
+2) у зв'язку з прийняттям Закону України "Про основні засади житлової політики" Командуванням Сил логістики Збройних Сил України готуються пропозиції щодо виключення завдань з Державної антикорупційної програми, які були визначені підпунктами 2.6.4.1.6 - 2.6.4.1.10.;
+3) про результати проведення наради та подальші заходи, щодо виключення завдань з Державної антикорупційної програми, які були визначені підпунктами 2.6.4.1.6 - 2.6.4.1.10. КСЛ ЗСУ не повідомлено.
 2. Відповідно до Додатку 2 Програми показником виконання цього заходу є «дані системи регулярно оновлюються».
 3. Відповідно до Додатку 2 Програми строк виконання цього заходу визначений як 01.12.2025 (дата початку виконання) – 31.12.2025 (дата завершення виконання).
-4. З огляду на настання дати завершення строку виконання відповідного заходу та недосягнення показника його виконання, вимушені констатувати, що захід є невиконаним за результатами моніторингу за I квартал 2026 року.</t>
+4. З огляду на настання дати завершення строку виконання відповідного заходу та недосягнення показника його виконання, вимушені констатувати, що захід є невиконаним за результатами моніторингу за IІ квартал 2026 року.</t>
   </si>
   <si>
     <t>2.6.4.2</t>
   </si>
   <si>
     <t>A new mechanism was introduced to meet the housing needs of servicemen: state mortgage and leasing programs are used; monetary compensation is applied; housing is built with the involvement of external credit funds; a list of unfinished construction projects that have been reconstructed for housing needs has been determined; the Housing Code of Ukraine has been repealed</t>
   </si>
   <si>
     <t>2.6.4.2.1</t>
   </si>
   <si>
     <t>Developing a draft order of Cabinet of Ministers of Ukraine approving the Concept for Providing Military Personnel and Their Family Members with Housing, which provides for: 
 1) implementation of new mechanisms for satisfying the housing needs of military personnel, particularly state loan programs for construction, mortgage and leasing programs;
 2) identification and justification of priority measures to reduce queues in such areas as construction, procurement, reconstruction, monetary compensation, mortgage, etc.;
 3) implementation of information communication system of military personnel housing accounting to satisfy their housing needs.</t>
   </si>
   <si>
     <t>01.06.2023</t>
   </si>
   <si>
     <t>31.08.2023</t>
   </si>
   <si>
     <t>The draft order has been drafted and publicized for a public discussion.</t>
   </si>
@@ -343,83 +344,83 @@
   <si>
     <t>31.10.2023</t>
   </si>
   <si>
     <t>За попередніми повідомленнями Міноборони: "Міністерством оборони України розроблено проєкт розпорядження Кабінету Міністрів України "Про схвалення Концепції забезпечення житлом військовослужбовців, ветеранів військової служби Збройних Сил України, інших військових формувань та членів їх сімей" (далі – Проєкт Концепції) та направлено на погодження до заінтересованих органів, отримано зауваження, які враховано частково.
 Відповідно до Порядку проведення консультацій з громадськістю з питань формування та реалізації державної політики, затвердженого постановою Кабінету Міністрів України від 03 листопада 2010 року № 996, на сайті Міністерства оборони України з 18 вересня по 09 жовтня 2023 року проводилося громадське обговорення проєкту Концепції. Пропозицій та зауважень щодо зазначеного проекту розпорядження до Головного управління капітальних вкладень не надходило. Водночас вказану інформацію 18.09.2023 було розміщено на офіційному веб сайті Міністерства оборони України".
 Зважаючи на викладене, захід є таким, що виконаний вчасно та повністю.
 Водночас, Міністерство оборони України в І кварталі 2025 року повідомило, що в квітні 2025 року заплановане проведення повторного громадського обговорення доопрацьованого проєкту Концепції.</t>
   </si>
   <si>
     <t>2.6.4.2.3</t>
   </si>
   <si>
     <t>Submission of the draft regulation of Cabinet of Ministers of Ukraine on approval of the concept, indicated in subclause 2.6.4.2.1, and its concomitance</t>
   </si>
   <si>
     <t>01.11.2023</t>
   </si>
   <si>
     <t>31.10.2024</t>
   </si>
   <si>
     <t>Regulation of Cabinet of Ministers of Ukraine has been approved</t>
   </si>
   <si>
-    <t>1. На виконання заходу, передбаченого п. 2.6.4.2.3 Державної антикорупційної програми на 2023-2025 роки, Міністерством оборони України повідомлено, що листом № 220/3620 від 14.03.2026 доопрацьований проєкт Концепції винесено на розгляд Кабінету Міністрів України.
+    <t>1. На виконання заходу, передбаченого п. 2.6.4.2.3 Державної антикорупційної програми на 2023-2025 роки, Міністерством оборони України повідомлено, що 28.04.2026 рішенням Урядового комітету з питань паливно-енергетичного комплексу, промислової політики, захисту довкілля, природних ресурсів, цифрової трансформації, розвитку інновацій, технологій, національної безпеки, оборони, ветеранів та охорони здоров’я проєкт розпорядження знято з розгляду..
 2. Відповідно до Додатку 2 Програми показником виконання цього заходу є «розпорядження Кабінету Міністрів України прийнято».
 3. Відповідно до Додатку 2 Програми строк виконання цього заходу визначений як 01.11.2023 (дата початку виконання) – 31.10.2024 (дата завершення виконання).
-4. З огляду на інформацію, що міститься у пп. 1 – 3, за результатами моніторингу за I квартал 2026 року заходу 2.6.4.2.3 Програми присвоєно статус «виконано невчасно та частково».</t>
+4. З огляду на інформацію, що міститься у пп. 1 – 3, за результатами моніторингу за ІI квартал 2026 року заходу 2.6.4.2.3 Програми присвоєно статус «виконано невчасно та частково».</t>
   </si>
   <si>
     <t>Partially implemented</t>
   </si>
   <si>
     <t>2.6.4.2.5</t>
   </si>
   <si>
     <t>Drafting and submitting to the Cabinet of Ministers of Ukraine a draft law providing for:
 1) making amendments to art. 12 of the Law of Ukraine ‘On social and legal protection of military personnel and their family members’ to identify the following:
 provision of housing to military personnel;
 provision of monetary compensation for due housing;
 implementation of other mechanisms to satisfy the military personnel needs;
 2) non-application of provisions of the Housing Code of Ukraine towards mechanisms of provision of housing to the military personnel.</t>
   </si>
   <si>
     <t>01.11.2024</t>
   </si>
   <si>
     <t>The draft law has been submitted to the Verkhovna Rada of Ukraine.</t>
   </si>
   <si>
     <t>1. На виконання заходу, передбаченого п. 2.6.4.2.5 Державної антикорупційної програми на 2023-2025 роки, Міністерством оборони України повідомлено, що:
 1) Міноборони розроблено проєкт Закону України “Про внесення змін до деяких законів України щодо отримання військовослужбовцями та членами їх сімей жилих приміщень у приватну власність”, який погоджено із заінтересованими органами, проведено правову і антикорупційну експертизу, та внесено на розгляд Кабінету Міністрів України;
 2) 21.08.2025 рішенням Урядового комітету з питань цифрової трансформації, інновацій, розвитку освіти, науки та технологій, охорони здоров’я, молоді та спорту, ветеранів, національної безпеки і оборони, соціальної і промислової політики, національної єдності, азартних ігор та лотерей законопроєкт знято з розгляду;
 3) разом з тим, Законом України "Про основні засади житлової політики" (який набрав чинності 15.02.2026) внесено зміни до ст. 12 Закону України “Про соціальний і правовий захист військовослужбовців та членів їх сімей”, якими визначено забезпечення військовослужбовців жилими приміщеннями; надання грошової компенсації за належне їм для отримання жиле приміщення; застосування інших механізмів задоволення житлових потреб військовослужбовців передбачено непоширення дії положень Житлового кодексу України на механізми забезпечення військовослужбовців житловими приміщеннями.
 2. Відповідно до Додатку 2 Програми показником виконання цього заходу є «законопроект подано до Верховної Ради України».
 3. Відповідно до Додатку 2 Програми строк виконання цього заходу визначений як 01.11.2024 (дата початку виконання) – 30.04.2025 (дата завершення виконання).
-4. З огляду на інформацію, що міститься у пп. 1 – 3, за результатами моніторингу за I квартал 2026 року заходу 2.6.4.2.5 Програми присвоєно статус «виконано невчасно та частково».</t>
+4. З огляду на інформацію, що міститься у пп. 1 – 3, за результатами моніторингу за IІ квартал 2026 року заходу 2.6.4.2.5 Програми присвоєно статус «виконано невчасно та частково».</t>
   </si>
   <si>
     <t>2.6.4.2.6</t>
   </si>
   <si>
     <t>Development of a draft Concept of the State Targeted Program on provisioning of housing to the Armed Forces of Ukraine military personnel, including the following sections:
 1) identification of issues in providing the housing to the Armed Forces of Ukraine military personnel;
 2) analysis of reason for issues and justification of a need for resolution;
 3) Program goal;
 4) establishment of optimal solutions of issues on the basis of comparative analysis of potential options;
 5) ways and methods of problem solving and Program implementation period; 
 6) expected results of Program implementation, identification of Program efficiency; 
 7) estimation of financial, material technical, labor resources, required for Program implementation</t>
   </si>
   <si>
     <t>Draft Concept has been developed and published for public discussion</t>
   </si>
   <si>
     <t>Відповідно до інформації, що надана головним виконавцем за 3 квартал 2025 року: розроблено проєкт Концепції Державної цільової програми забезпечення житлом військовослужбовців Збройних Сил України. Проведено погодження із заінтересованими центральними органами виконавчої влади.
 Відповідно до вимог постанови КМУ від 31.01.2007 № 106 “Про розроблення та виконання державних цільових програм” проведено додаткове погодження із Міністерством захисту довкілля та природніх ресурсів, Міністерством освіти і науки України, Державним агентством з енергоефективності та енергозбереження України. 
 Станом на 30.09.2025 проєкт Концепції доопрацьовано з урахуванням поточних змін законодавства, а також тих, що знаходяться на розгляді у Верховній Раді України (проєкт Закону України “Про основні засади житлової політики”, р.н.12377 від 06.01.2025), та найближчим часом буде направлено до Мінекономіки для отримання узагальненого висновку.
 Констатуємо, що захід є виконаним.</t>
   </si>
   <si>
     <t>2.6.4.2.7</t>
@@ -436,89 +437,89 @@
   <si>
     <t>Public discussion has been conducted; its results had been published</t>
   </si>
   <si>
     <t>Відповідно до інформації, що надана головним виконавцем: «На веб-сайті МОУ для проведення консультацій з громадськістю у період з 31.03.2025 по 14.04.2025 було розміщено проєкт Концепції. Крім того, 15.05.2025 було проведено обговорення проєкту Концепції під час засідання Громадської Ради Міністерства оборони України».
 Відповідно до Додатку 2 Програми показником виконання цього заходу є «проведено громадське обговорення та оприлюднено його результати».
 Відповідно до Додатку 2 Програми строк виконання цього заходу визначений альтернативно: дата початку виконання - 18 березня 2025 / день розроблення проекту Концепції, зазначеного у підпункті 2.6.4.2.6; дата завершення виконання - 18 квітня 2025 / один місяць з дня розроблення проекту, зазначеного у підпункті 2.6.4.2.6.
 З огляду на інформацію, що міститься вище, за результатами моніторингу за IІ квартал поточного року заходу 2.6.4.2.7  Програми присвоєно статус «виконано».</t>
   </si>
   <si>
     <t>2.6.4.2.8</t>
   </si>
   <si>
     <t>Submission of a draft Concept, indicated in subclause 2.6.4.2.6, to Cabinet of Ministers of Ukraine for consideration</t>
   </si>
   <si>
     <t>14.04.2025</t>
   </si>
   <si>
     <t>15.07.2025</t>
   </si>
   <si>
     <t>Draft Concept has been approved by Cabinet of Ministers of Ukraine</t>
   </si>
   <si>
-    <t>1. На виконання заходу, передбаченого п. 2.6.4.2.8 Державної антикорупційної програми на 2023-2025 роки, Міністерством оборони України повідомлено, що станом на 31.03.2026 Проєкт Концепції доопрацьовується з урахування положень Закону України ""Про основні засади житлової політики"", який набрав чинності 15.02.2026.
+    <t>1. На виконання заходу, передбаченого п. 2.6.4.2.8 Державної антикорупційної програми на 2023-2025 роки, Міністерством оборони України повідомлено, що станом на 30.06.2026,  з урахуванням отриманих зауважень від Міністерства економіки, довкілля та сільського господарства України, доопрацьовано проєкт Концепції та підготовлено для направлення до Міністерства юстиції України для проведення правової експертизи.
 2. Відповідно до Додатку 2 Програми показником виконання цього заходу є «схвалено проект Концепції Кабінетом Міністрів України».
 3. Відповідно до Додатку 2 Програми строк виконання цього заходу визначений як 14.04.2025 (дата початку виконання) – 15.07.2025 (дата завершення виконання).
-4. З огляду на настання дати завершення строку виконання відповідного заходу та недосягнення показника його виконання, вимушені констатувати, що захід є невиконаним за результатами моніторингу за I квартал 2026 року.</t>
+4. З огляду на настання дати завершення строку виконання відповідного заходу та недосягнення показника його виконання, вимушені констатувати, що захід є невиконаним за результатами моніторингу за IІ квартал 2026 року.</t>
   </si>
   <si>
     <t>2.6.4.3</t>
   </si>
   <si>
     <t>Information on the housing provided to servicemen is published on the official website of the Ministry of Defense, indicating the area, cost, number of dwellings and sources of funding</t>
   </si>
   <si>
     <t>2.6.4.3.1</t>
   </si>
   <si>
     <t>Drafting an order of the Ministry of Defense on the publication of information about housing allocated to military personnel, which provides for:
 1) implementation of the register of of housing provisioned to the military personnel, including its floor area, cost, number of rooms, and sources of funding as a module of the military personnel housing accounting information communication system;
 22) publishing the register of housing provisioned to the military personnel on Ministry of Defense of Ukraine official website;
 3) procedure of publishing data on military personnel provisioned with permanent housing (with indication of size, cost, number of rooms, funding sources) or monetary compensation for due housing, with indication of type of queue (general, priority, extraordinary) and reasons for prioritization in housing provisioning.</t>
   </si>
   <si>
     <t>01.12.2024</t>
   </si>
   <si>
     <t>31.12.2024</t>
   </si>
   <si>
     <t>Order has been issues; its state registration and discussion has been completed</t>
   </si>
   <si>
     <t>1. На виконання заходу, передбаченого п. 2.6.4.3.1 Державної антикорупційної програми на 2023-2025 роки, Міністерством оборони України повідомлено, що: 
 1) на виконання заходу, шляхом внесення відповідних змін до Інструкції з організації забезпечення військовослужбовців Збройних Сил України та членів їх сімей жилими приміщеннями”, затвердженої наказом Міністерства оборони України від 31.07.2018 № 380, зареєстрованого в Міністерстві юстиції України 06 вересня 2018 за № 1020/32472 (із змінами), (далі − Інструкція) пунктом 11 розділу VІІ Інструкції визначено, що за результатами роботи Комісії з контролю за забезпеченням військовослужбовців Збройних Сил України та членів їх сімей жилими приміщеннями та на підставі наданих Головним управлінням капітальних вкладень даних до Центрального управління інженерно-інфраструктурного забезпечення Командування Сил логістики Збройних Сил України, останній щороку до 01 лютого забезпечує висвітлення інформації стосовно наданого житла військовослужбовцям із зазначенням площі, вартості, кількості жилих приміщень та джерел фінансування на офіційному веб-сайті Міноборони із додержанням вимог Закону України ‟Про захист персональних даних”;
 2) зміни до Інструкції внесено наказом Міністерства оборони України № 404 від 19.06.2024;
 3) водночас, 13 січня 2026 року Верховною Радою України прийнято Закон України № 4751-IХ “Про основні засади житлової політики” (далі -Закон), яким передбачено створення Єдиної інформаційно-аналітичної житлової системи, що забезпечує збирання, накопичення, захист, облік, відображення, обробку та надання відомостей про житловий фонд України;
 4) статтями 31 та 32 Глави 6 “Інформаційне забезпечення реалізації права на житло” Розділу ІІ “Реалізація права на житло” Закону, разом з іншим, передбачені норми обов’язкового обліку шляхом внесення відомостей (інформації) про житловий фонд, призначений для забезпечення житлом військовослужбовців та членів їхніх сімей, та відомості про осіб, які є військовослужбовцями Збройних Сил України, інших утворених відповідно до законів України військових формувань;
 5) при цьому, згідно з абзацами четвертим та  п’ятим ч.1, п. 6 Розділу IV. “Прикінцеві та перехідні положення” Закону, Кабінету Міністрів України, між іншим, визначено у шестимісячний строк з дня опублікування цього Закону привести свої нормативно-правові акти у відповідність із цим Законом, забезпечити приведення міністерствами та іншими центральними органами виконавчої влади їх нормативно-правових актів у відповідність із цим Законом.
 2. Відповідно до Додатку 2 Програми показником виконання цього заходу є «видано наказ, проведено його державну реєстрацію та оприлюднено».
 3. Відповідно до Додатку 2 Програми строк виконання цього заходу визначений як 01.12.2024 (дата початку виконання) – 31.12.2024 (дата завершення виконання).
-4. З огляду на інформацію, що міститься у пп. 1 – 3, за результатами моніторингу за I квартал 2026 року заходу 2.6.4.3.1 Програми присвоєно статус «виконано невчасно і частково».</t>
+4. З огляду на інформацію, що міститься у пп. 1 – 3, за результатами моніторингу за ІI квартал 2026 року заходу 2.6.4.3.1 Програми присвоєно статус «виконано невчасно і частково».</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>