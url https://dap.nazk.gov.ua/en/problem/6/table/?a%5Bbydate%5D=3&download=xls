--- v0 (2026-06-12)
+++ v1 (2026-09-23)
@@ -176,92 +176,92 @@
     <t>31.12.2025</t>
   </si>
   <si>
     <t>state budget and/or international technical assistance funds</t>
   </si>
   <si>
     <t>within the established budget allocations for the relevant year and/or international technical assistance funds</t>
   </si>
   <si>
     <t>Analytical reports have been prepared, publicized, and brought to the attention of the concerned agencies and legal entities</t>
   </si>
   <si>
     <t>Протягом 2024 року Національне агентство підготувало 5 досліджень аналізу корупційних ризиків у 5 сферах (будівництво, медицина, публічні закупівлі для потреб оборони, військова сфера, управління державними підприємствами), за результатом яких підготовлено та оприлюднено:
 1. «ТОП-10 корупційних ризиків під час реалізації експериментального проєкту щодо відновлення населених пунктів, які постраждали внаслідок збройної агресії рф».
 2. «Топ-10 корупційних ризиків медико-соціальної експертизи щодо встановлення інвалідності» з урахуванням правового режиму воєнного стану (станом на листопад 2024 року).
 3. Аналітичне дослідження на тему «Корупційні ризики під час здійснення централізованих тилових закупівель для Збройних Сил України».
 4. «ТОП-10 корупційних ризиків під час забезпечення житлом військовослужбовців та шляхи їх подолання» (Актуалізовані рекомендації).
 5. «Топ-15 корупційних ризиків в управлінні підприємствами ДК «Укроборонпром» та шляхи їх подолання» (Актуалізовані рекомендації).
 Протягом 2025 року Національне агентство підготувало 5 дослідження аналізу корупційних ризиків у 5 сферах (лісове господарство, будівництво, судова система, митниця, публічні закупівлі для потреб оборони), за результатом яких підготовлено та оприлюднено:
 1. «Корупційні ризики у лісовому господарстві».
 2. «Корупційні ризики під час будівництва, реконструкції, капітального ремонту цивільних об’єктів для відновлення України» (24.07.2025).
 3. Стратегічний аналіз корупційних ризиків “Корупційні ризики у сфері правосуддя”.
 4. “ТОП-10 корупційних ризиків при реформуванні митних органів” .
 5. «Корупційні ризики під час здійснення закупівель безпілотних систем та засобів радіоелектронної боротьби для Збройних Сил України» (06.11.2026).
 Кожне дослідження містить рекомендації щодо вдосконалення законних форм задоволення потреб фізичних та юридичних осіб. Відповідні дослідження були також оприлюдені та доведені до відома органів державної влади з метою врахування наданих рекомендацій.
-З огляду на досягення показника виконання, захід є виконаним у повному обсязі.
-Крім того, у 2026 році Національне агентство продовжують підготовку аналітичних досліджень:
+З огляду на досягнення показника виконання, захід є виконаним у повному обсязі.
+Крім того, у 2026 році Національне агентство продовжують підготовку аналітичних досліджень.
 1. 27 березня 2026 НАЗК оприлюднило комплексне дослідження «Корупційні ризики, пов’язані з процедурою інвестування та фінансування будівництва об’єктів житлового будівництва із використанням недержавних коштів, залучених від фізичних та юридичних осіб: моделювання та пропозиції щодо їх мінімізації/усунення».
-2. У лютому 2026 року НАЗК опубліковано звіт щодо моніторингу імплементації рекомендацій, стану реалізації заходів впливу на корупційні ризики, що були висвітлені та проаналізовані у дослідженні «Топ-10 корупційних ризиків під час реалізації експериментального проєкту щодо відновлення населених пунктів, які постраждали внаслідок збройної агресії рф».
+2. 22 червня 2026 року Національне агентство презентувало попередні результати аналітичного дослідження «Корупційні ризики у сфері обов’язкового технічного контролю транспортних засобів» 
 Крім того, Національним агентством було проведено:
 - моніторинг імплементації рекомендацій, наданих у дослідженні напряму стратегічного аналізу корупційних ризиків «Корупційні ризики у процедурі зупинення/відновлення реєстрації податкових накладних/розрахунків коригування у Єдиному реєстрі податкових накладних».
 - моніторинг імплементації рекомендацій, наданих у дослідженнях напряму стратегічного аналізу корупційних ризиків у сфері публічних закупівель.
-- у жовтні 2025 року НАЗК опубліковано звіт щодо моніторингу імплементації рекомендацій, стану реалізації заходів впливу на корупційні ризики, що були висвітлені та проаналізовані у дослідженні «Топ-10 корупційних ризиків медико-соціальної експертизи щодо встановлення інвалідності» (листопад 2024 р.).</t>
+- у жовтні 2025 року НАЗК опубліковано звіт щодо моніторингу імплементації рекомендацій, стану реалізації заходів впливу на корупційні ризики, що були висвітлені та проаналізовані у дослідженні «Топ-10 корупційних ризиків медико-соціальної експертизи щодо встановлення інвалідності» (листопад 2024 р.).
+- у лютому 2026 року НАЗК опубліковано звіт щодо моніторингу імплементації рекомендацій, стану реалізації заходів впливу на корупційні ризики, що були висвітлені та проаналізовані у дослідженні «Топ-10 корупційних ризиків під час реалізації експериментального проєкту щодо відновлення населених пунктів, які постраждали внаслідок збройної агресії рф».</t>
   </si>
   <si>
     <t>1.1.5.1.4</t>
   </si>
   <si>
     <t>Annual discussion of the conclusions and recommendations outlined in analytical studies with the participation of representatives of government agencies, NGOs, international organizations, international technical assistance projects, and the academic community</t>
   </si>
   <si>
     <t>01.04.2023</t>
   </si>
   <si>
     <t>Central bodies of executive power, which form or implement state policy in the areas most affected by corruption</t>
   </si>
   <si>
     <t>The conclusions and recommendations outlined in the analytical report have been discussed with the participation of representatives of government agencies, NGOs, international organizations, international technical assistance projects, and the academic community.</t>
   </si>
   <si>
-    <t>У 2023 році Національним агентством з питань запобігання корупції взято участь у таких обговореннях:
+    <t>У 2023 році Національним агентством взято участь у таких обговореннях:
 - у межах ІІ кварталу 2023 року проведено обговорення рекомендацій, наданих у дослідженні «Топ-10 корупційних ризиків медико-соціальної експертизи щодо встановлення інвалідності (з урахуванням правового режиму воєнного стану – станом на листопад 2024 року)», а також результати моніторингу імплементації рекомендацій, наданих у дослідженні “Корупційні ризики у діяльності ВЛК ЗСУ” з керівництвом Рівненської обласної державної адміністрації;
-- 06.09.2023 організовано та проведено обговорення аналітичного звіту щодо стратегічної оцінки корупційних ризиків у діяльності підприємств державної форми власності та визначення підприємств з найвищим рівнем корупційних ризиків, яке відбулось за участю представників органів державної влади, неурядових та міжнародних організацій, проєктів міжнародної технічної допомоги, наукової спільноти. У обговоренні взяли участь представники Міністерства економіки України, Міністерства оборони України, Міністерства з питань стратегічних галузей промисловості України, Фонду державного майна, Антимонопольного комітету, Державної аудиторської служби, представники Громадської організації «StateWatch» та Київського національного університету імені Тараса Шевченка;
-- 06.12.2023 організовано та проведено круглий стіл на тему «Блокування податкових накладних: корупційні ризики та шляхи їх подолання», на якому представлено дослідження напряму стратегічного аналізу корупційних ризиків «Корупційні ризики щодо реалізації процедури зупинення /відновлення реєстрації податкових накладних/розрахунків коригування у Єдиному реєстрі податкових накладних». В дискусії взяли участь народні депутати, представники Ради бізнес-омбудсмена, Державної податкової служби, бізнес-асоціацій, судді та члени профільних громадських організацій. За підсумками обговорення напрацьовано спільні рекомендації, які можуть стати базою для вдосконалення законодавства у податковій сфері.
+- 06.09.2023 організовано та проведено обговорення аналітичного звіту щодо стратегічної оцінки корупційних ризиків у діяльності підприємств державної форми власності та визначення підприємств з найвищим рівнем корупційних ризиків, яке відбулось за участю представників органів державної влади, неурядових та міжнародних організацій, проєктів міжнародної технічної допомоги, наукової спільноти. У обговоренні взяли участь представники Мінекономіки, МОУ, Мінстратегпрому, ФДМУ, АМКУ, Держаудитслужби, представники ГО «StateWatch» та КНУ ім. Т. Шевченка;
+- 06.12.2023 організовано та проведено круглий стіл на тему «Блокування податкових накладних: корупційні ризики та шляхи їх подолання», на якому представлено дослідження напряму стратегічного аналізу корупційних ризиків «Корупційні ризики щодо реалізації процедури зупинення /відновлення реєстрації податкових накладних/розрахунків коригування у Єдиному реєстрі податкових накладних». В дискусії взяли участь народні депутати, представники Ради бізнес-омбудсмена, ДПС, бізнес-асоціацій, судді та члени профільних громадських організацій. За підсумками обговорення напрацьовано спільні рекомендації, які можуть стати базою для вдосконалення законодавства у податковій сфері.
 - 22.12.2023 представники Національного агентства взяли участь у засіданні Міжвідомчої робочої групи з питань протидії вчиненню службовими особами ТЦК та СП корупційних та інших кримінальних правопорушень, на якому презентували дослідження «Корупційні ризики у діяльності військово-лікарських комісій Збройних Сил України». До обговорення долучилися представники правоохоронних органів та заступник начальника ЦВЛК ЗСУ.
-У 2024 році Національним агентством з питань запобігання корупції взято участь у таких обговореннях:
-- 25.01.2024 взято участь у обговоренні результатів дослідження напряму стратегічного аналізу корупційних ризиків «Корупційні ризики у діяльності військово-лікарських комісій Збройних Сил України», у якому ідентифіковано ТОП-20 найпоширеніших корупційних ризиків у діяльності ВЛК ЗСУ та запропоновано шляхи їх мінімізації. Обговорення відбулось, зокрема, за участі заступників Міністра оборони України та Міністра охорони здоров’я;
+У 2024 році Національним агентством взято участь у таких обговореннях:
+- 25.01.2024 взято участь у обговоренні результатів дослідження напряму стратегічного аналізу корупційних ризиків «Корупційні ризики у діяльності військово-лікарських комісій Збройних Сил України», у якому ідентифіковано ТОП-20 найпоширеніших корупційних ризиків у діяльності ВЛК ЗСУ та запропоновано шляхи їх мінімізації. Обговорення відбулось, зокрема, за участі заступників МОУ та МОЗ;
 - у межах ІІІ кварталу 2024 року Національним агентством обговорено рекомендації надані у дослідженні «Топ-10 корупційних ризиків під час реалізації експериментального проекту щодо відновлення населених пунктів, які постраждали внаслідок збройної агресії рф», з керівництвом Хмельницької обласної військової адміністрації (ОВА), а також Хмельницької обласної та міської рад; з представниками обласної і міської влади на Харківщині; рекомендації також презентовано на ІІІ Business &amp; Legal Infrastructure Forum; важливість рекомендацій обговорювалася і з Послом Японії в Україні;
 - Представниками Національного агентства обговорено рекомендації, надані у дослідженні «Топ-10 корупційних ризиків медико-соціальної експертизи щодо встановлення інвалідності (з урахуванням правового режиму воєнного стану – станом на листопад 2024 року)», а також результати моніторингу імплементації рекомендацій, наданих у дослідженні “Корупційні ризики у діяльності ВЛК ЗСУ” з керівництвом Рівненської обласної державної адміністрації.
-У 2025 році Національним агентством з питань запобігання корупції взято участь у таких обговореннях:
-- у І кварталі 2025 року Національним агентством з питань запобігання корупції взято участь у обговоренні рекомендацій результатів дослідження та впровадження антикорупційних запобіжників у лісовій сфері. Участь у заході взяли народні депутати, представники Міністерства захисту довкілля та природних ресурсів України, Державного агентства лісових ресурсів України, ДП «Ліси України», інших виконавчих органів влади, громадських організацій, правоохоронних органів, журналісти.
+У 2025 році Національним агентством взято участь у таких обговореннях:
+- у І кварталі 2025 року взято участь у обговоренні рекомендацій результатів дослідження та впровадження антикорупційних запобіжників у лісовій сфері. Також у заході взяли участь народні депутати, представники Міндовкілля, Держлісагентство, ДП «Ліси України», інших виконавчих органів влади, громадських організацій, правоохоронних органів, журналісти.
 - протягом ІІ кварталу 2025 року були проведені регіональні візити до Запоріжжя, Полтави та Чернігова, де були проведені обговорення з керівництвом ОВА, рад, правоохоронцями, громадськими активістами та журналістами щодо сфер, які можуть містити найбільші корупційні ризики у даних регіонах, зокрема щодо сфер відновлення, будівництва фортифікацій та публічних закупівель.
-- у ІІІ кварталі 2025 року Національне агентство з питань запобігання корупції (НАЗК) спільно з Державною аудиторською службою України, Базельським інститутом управління за підтримки Швейцарії презентувало дослідження «Корупційні ризики під час будівництва, реконструкції, капітального ремонту цивільних об’єктів для відновлення України», за результатами якого фахівці надали комплексні рекомендації для усунення найпоширеніших корупційних ризиків у сфері відбудови.
-[...3 lines deleted...]
-- 27 березня 2026 року Національне агентство презентувало на публічному заході комплексне дослідження «Корупційні ризики, пов’язані з процедурою інвестування та фінансування будівництва об’єктів житлового будівництва із використанням недержавних коштів, залучених від фізичних та юридичних осіб: моделювання та пропозиції щодо їх мінімізації/усунення», де взяли участь, зокрема, представники Національної комісії з цінних паперів та фондового ринку України, Державної інспекції архітектури та містобудування України, Міністерства розвитку громад, Бюро економічної безпеки України, Національного антикорупційного бюро України, обласних військових адміністрацій, громадських організацій, бізнес-спільноти, наукової спільноти.</t>
+- у ІІІ кварталі 2025 року Національне агентство спільно з Держаудитслужбою, Базельським інститутом управління за підтримки Швейцарії презентувало дослідження «Корупційні ризики під час будівництва, реконструкції, капітального ремонту цивільних об’єктів для відновлення України», за результатами якого фахівці надали комплексні рекомендації для усунення найпоширеніших корупційних ризиків у сфері відбудови. У презентації дослідження взяли участь представники Мінрозвитку, Держагентства відновлення, Рахункової палати, НАБУ, обласних військових адміністрацій, органів місцевого самоврядування, громадських організацій, журналісти.
+У І півріччі 2026 року Національним агентством взято участь у таких обговореннях:
+- 27 березня 2026 року Національне агентство презентувало на публічному заході комплексне дослідження «Корупційні ризики, пов’язані з процедурою інвестування та фінансування будівництва об’єктів житлового будівництва із використанням недержавних коштів, залучених від фізичних та юридичних осіб: моделювання та пропозиції щодо їх мінімізації/усунення», де взяли участь, зокрема, представники НКЦПФР, ДІАМ, Мінрозвитку, БЕБ, НАБУ, обласних військових адміністрацій, громадських організацій, бізнес-спільноти, наукової спільноти.
+- 22 червня 2026 року Національне агентство презентувало попередні результати комплексного дослідження «Корупційні ризики у сфері обов’язкового технічного контролю транспортних засобів» під час публічного заходу, присвяченого обговоренню ключових змін реформи системи обов’язкового технічного контролю транспортних засобів (ОТК). У заході взяли участь представники Європейської комісії, Мінрозвитку, МВС, ДП “ДержтрансНДІпроект”, бізнесу та громадськості.</t>
   </si>
   <si>
     <t>1.1.5.1.5</t>
   </si>
   <si>
     <t>Improving the legitimate approaches to satisfying the needs of individuals and legal entities, taking into account the recommendations presented in analytical studies (particularly by launching electronic services, enhancing the transparency and accountability of processes pertaining to interactions between the state and the population and businesses, using re-engineering procedures, as well as implementing technological tools for the elimination of typical corruption risks: modules for random allocation of materials for specific administrative actions, technologies that implement the principle of extraterritorial examination of specific materials and decision-making, artificial intelligence-powered expert systems for aggregation and assessment of big data arrays, etc.)</t>
   </si>
   <si>
     <t xml:space="preserve">The legitimate approaches to satisfying the needs of individuals and legal entities have been improved, taking into account the recommendations presented in the analytical report. </t>
   </si>
   <si>
     <t>Станом на кінець 2024-початок 2025 року встановлено, що лише одна інституція (АТ "Укроборонпром") з близько 30 - врахувала усі рекомендації, надані Національним агентством у дослідженнях стратегічного аналізу корупційних ризиків щодо удосконалення законних форм задоволення потреб фізичних та юридичних осіб. Наразі інституція продовжує вживати заходи щодо подальшої реалізації рекомендацій.
 Разом із цим інформація щодо врахування рекомендацій іншими інституціями відсутня.
 Таким чином, у зв’язку із настанням строку виконання заходу та з урахуванням наданої інформації, захід є виконани частково.</t>
   </si>
   <si>
     <t>Partially implemented</t>
   </si>
   <si>
     <t>1.1.5.1.6</t>
   </si>
   <si>
     <t>Supporting the consideration of the Draft Law of Ukraine On the Procedure for Deciding Matters of the Administrative-Territorial System of Ukraine (registration number 4664 dated June 28, 2021) in the Parliament of Ukraine (particularly if the President of Ukraine vetoes the draft law)</t>
   </si>
   <si>