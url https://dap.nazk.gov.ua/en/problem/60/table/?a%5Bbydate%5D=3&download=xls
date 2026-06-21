--- v0 (2026-05-05)
+++ v1 (2026-06-21)
@@ -112,155 +112,164 @@
 1) the appointment of military personnel to positions with staff categories that match their actual military ranks;
 2) the procedure for awarding the next military rank to military personnel with their simultaneous appointment to higher-ranking positions based on the rating principle (on a competitive basis);
 3) minimum and maximum periods of service with a specific military rank;
 4) probation procedure during recruitment of Ukrainian citizens for military service under contract in order to determine their fitness for military positions;
 5) procedure for expelling cadets pursuing higher or pre-university military education (if they choose not to continue their studies, due to disciplinary misconduct, systematic violations of contractual conditions by military personnel, failure to adhere to the curriculum (individual study plan), refusal to continue military service in positions held by officers, sergeants, and petty officers after their graduation from a military educational institution).</t>
   </si>
   <si>
     <t>01.03.2023</t>
   </si>
   <si>
     <t>31.01.2024</t>
   </si>
   <si>
     <t>Ministry of Defenсe of Ukraine</t>
   </si>
   <si>
     <t>state budget</t>
   </si>
   <si>
     <t>within the established budget allocations for the relevant year</t>
   </si>
   <si>
     <t>The draft order has been submitted to the President of Ukraine for review.</t>
   </si>
   <si>
-    <t>1. Відповідно до інформації, наданої головним виконавцем: "Проєкт Указу Президента України Про внесення змін до Указу Президента України від 10 грудня 2008 року № 1153 доопрацьовано з урахуванням зауважень Офісу Президента України та направлено на погодження в центральні органи виконавчої влади та інші заінтересовані державні органи".
-2. З огляду на вищевказане, констатуємо, що захід є виконаним частково.</t>
+    <t>1. На виконання заходу, передбаченого п. 2.6.5.1.1 Державної антикорупційної програми на 2023-2025 роки, Міністерством оборони України повідомлено, що: 
+1) проєкт Указу Президента України Про внесення змін до Указу Президента України від 10 грудня 2008 року № 1153 доопрацьовано з урахуванням зауважень Офісу Президента України, направлено на погодження в центральні органи виконавчої влади та інші заінтересовані органи;
+2) здійснюється доопрацювання проєкту Указу з урахуванням наданих ЦОВВ зауважень.
+2. Відповідно до Додатку 2 Програми показником виконання цього заходу є «проект указу подано на розгляд Президентові України».
+3. Відповідно до Додатку 2 Програми строк виконання цього заходу визначений як 01.03.2023 (дата початку виконання) – 31.01.2024 (дата завершення виконання).
+4. З огляду на інформацію, що міститься у пп. 1 – 3, за результатами моніторингу за I квартал 2026 року заходу 2.6.5.1.1 Програми присвоєно статус «виконано невчасно і частково».</t>
   </si>
   <si>
     <t>Partially implemented</t>
   </si>
   <si>
     <t>0.0</t>
   </si>
   <si>
     <t>2.6.5.1.2</t>
   </si>
   <si>
     <t>Developing the draft order of the Ministry of Defense on amendments to the Guidelines on Organizing the Implementation of the Regulation on Military Service by Citizens of Ukraine in the Armed Forces of Ukraine, approved by the order of the Ministry of Defense dated April 10, 2009, No. 170, which stipulates that: 
 1) appointment to higher-level positions shall be made according to the rating principle (on a competitive basis) with the involvement of committees selecting candidates for positions and committees on military service; 
 2) each member of the military force shall be rated against specific criteria: evaluation of achievements in military service in specific areas and/or specialties, appropriate level of military (professional military) education, military training and command of a foreign language, involvement in (experience commanding) combat missions, special operations, etc.;
 3) a representative of the anticorruption organizational unit shall be among the committee members;
 4) the procedure for conducting the competitive selection process (appointment) for a higher-level position involves an integrity check (specifically by administering a psycho-physiological test with the use of the lie detector), as well as by conducting interviews during which the standard of reasonable doubt is used for integrity evaluation;
 5) the criteria of integrity acceptable for military positions and procedures (protocols) of their verification / evaluation.</t>
   </si>
   <si>
     <t>01.09.2023</t>
   </si>
   <si>
     <t>31.10.2024</t>
   </si>
   <si>
     <t>Order has been issued, its state registration and publishing has been completed</t>
   </si>
   <si>
-    <t>Моніторинг заходу 2.6.5.1.2 Програми за IV квартал 2025 року.
-1. За повідомленням Міністерства оборони України: «Наказ Міністерства оборони України № 884/нм від 18.12.2025 Про затвердження Змін до Інструкції про організацію виконання Положення про проходження громадянами України військової служби у Збройних Силах України доопрацьовано з урахуванням зауважень Міністерства юстиції України і готується для направлення до Мінюсту для державної реєстрації».
+    <t>1. На виконання заходу, передбаченого п. 2.6.5.1.2 Державної антикорупційної програми на 2023-2025 роки, Міністерством оборони України повідомлено, що: 
+1) видано Наказ Міністерства оборони України № 884 від 18.12.2025 "Про затвердження Змін до Інструкції про організацію виконання Положення про проходження громадянами України військової служби у Збройних Силах України", зареєстрований в Міністерстві юстиції України 09.01.2026 за № 39/45433;
+2) критерії доброчесності, прийняті для військових посадових осіб затверджені в Міноборони окремим документом у вигляді методичних рекомендацій.
 2. Відповідно до Додатку 2 Програми показником виконання цього заходу є «видано наказ, проведено його державну реєстрацію та оприлюднено».
 3. Відповідно до Додатку 2 Програми строк виконання цього заходу визначений як 01.09.2023 (дата початку виконання) – 31.10.2024 (дата завершення виконання).
-2. З огляду на викладене, констатуємо, що захід є виконаним частково.</t>
+4. З огляду на інформацію, що міститься у пп. 1 – 3, за результатами моніторингу за I квартал 2026 року заходу 2.6.5.1.2 Програми присвоєно статус «виконано невчасно та повністю».</t>
+  </si>
+  <si>
+    <t>Implemented</t>
   </si>
   <si>
     <t>2.6.5.2</t>
   </si>
   <si>
     <t>Staff rotation is ensured, and individuals who have violated the requirements pertaining to prevention and resolution of conflicts of interest, other requirements, prohibitions and restrictions established by the Law of Ukraine On Prevention of Corruption are identified</t>
   </si>
   <si>
     <t>2.6.5.2.1</t>
   </si>
   <si>
     <t>Drafting and submitting to the Cabinet of Ministers of Ukraine a draft law proposing amendments to military regulations (incorporated into the Unified Regulations of the Armed Forces) with respect to defining the specific considerations of applying anticorruption restrictions and resolving the conflict of interest under the conditions of military service</t>
   </si>
   <si>
     <t>The draft law has been submitted to the Parliament of Ukraine.</t>
   </si>
   <si>
-    <t>1. Відповідно до інформації, наданої головним виконавцем:
-[...6 lines deleted...]
-2. Водночас, 17.07.2025 законопроект було відкликано. З огляду на це, вимушені констатувати,  що захід має статус "виконано частково".</t>
+    <t>1. На виконання заходу, передбаченого п. 2.6.5.2.1 Державної антикорупційної програми на 2023-2025 роки, Міністерством оборони України повідомлено, що: 
+1) Міноборони розроблено проект Закону України про внесення змін до Статуту внутрішньої служби ЗСУ;
+2) проект закону було повторно відправлено до Кабінету Міністрів України;
+3) листом Кабінету Міністрів України від 28.08.2025 №21508/0/2-25 проект Закону направлений до Верховної Ради України;
+4) проект Закону зареєстровано у Верховній Раді України за №13712 від 29.08.2025;
+5) постановою Верховної Ради України від 10.02.2026 №4775-IX законопроєкт включено до Порядку денного п’ятнадцятої сесії Верховної Ради України дев’ятого скликання.
+2. Відповідно до Додатку 2 Програми показником виконання цього заходу є «проект закону подано до Верховної Ради України».
+3. Відповідно до Додатку 2 Програми строк виконання цього заходу визначений як 01.03.2023 (дата початку виконання) – 31.10.2024 (дата завершення виконання).
+4. З огляду на інформацію, що міститься у пп. 1 – 3, за результатами моніторингу за I квартал 2026 року заходу 2.6.5.2.1 Програми присвоєно статус «виконано невчасно та повністю».</t>
   </si>
   <si>
     <t>2.6.5.2.2</t>
   </si>
   <si>
     <t>Conducting an annual public discussion of anticorruption efforts in the defense sector with participation of the public.</t>
   </si>
   <si>
     <t>31.12.2025</t>
   </si>
   <si>
     <t>National Agency on Corruption Prevention</t>
   </si>
   <si>
     <t>The public discussion has been conducted and its results have been made public.</t>
   </si>
   <si>
     <t>Під час вказаного періоду щодо виконання п. 2.6.5.2.2. "Щорічне проведення публічного обговорення антикорупційних заходів у секторі оборони за участю громадськості" Управлінням формування політики доброчесності у сфері безпеки та оборони було проведено наступні заходи за безпосередньої участі громадськості:
 1) 19.07.2023 проведено пресконференцію «Як реалізувати антикорупційну політику в секторі оборони під час війни?»; у жовтні 2023 року проведено 6 тематичних обговорень стану реалізації ДАП у секторі оборони; у грудні 2023 року було обговорено стан впровадження рекомендацій НАЗК, наданих за результатами досліджень щодо подолання ТОП-15 корупційних ризиків у діяльності АТ «Українська оборонна промисловість» та ТОП-10 корупційних ризиків у забезпеченні військовослужбовців житлом; у березні 2024 року НАЗК було організовано та проведено тематичне обговорення стану впровадження системи державного гарантування якості (проблема 2.6.3 додатка 2 до ДАП);
 2) 20.03.2024 проведено робочу зустріч з ГО "StateWatch" щодо спільного щоквартального публічного обговорення результатів виконання заходів ДАП у секторі оборони. 18.06.2024 проведено публічне громадське обговорення стану виконання у секторі оборони заходів ДАП за період з березня 2023 року по березень 2024 року;
 3) 19.07.2024 НАЗК було організовано круглий стіл щодо шляхів забезпечення гарантій захисту та прав викривачів з числа військовослужбовців (зокрема, на досягнення очікуваного результату 1.6.3.4);
 4) 14.11.2024 НАЗК було проведено презентацію дослідження “Корупційні ризики під час здійснення централізованих тилових закупівель для ЗСУ”;
 5) 04.04.2025 НАЗК було проведено презентацію Плану імплементації рекомендацій щодо мінімізації корупційних ризиків під час здійснення централізованих тилових закупівель для ЗСУ;
 6) 22.05.2025 НАЗК провело захід з метою узгодження проєкту уніфікованого плану заходів на виконання завдань, передбачених Ціллю взаємосумісності 0204 «Розбудова доброчесності» Початкових вимог НАТО до взаємосумісності для України;
 7) 02.07.2025 відбувся захід, присвячений прогресу впровадження механізмів прозорості, доброчесності та підзвітності в діяльності ДП Міноборони “ДОТ” і “АОЗ” на виконання рекомендацій Стратегічного огляду системи оборонних закупівель України.
 8) 31.10.2025 у стінах НАЗК відбулося установче засідання Координаційної групи з імплементації рекомендацій Стратегічного огляду системи оборонних закупівель України.
 Отже, НАЗК було організовано публічні обговорення щодо антикорупційних заходів у секторі оборони за участю представників громадськості та міжнародних партнерів протягом усього звітного період. З огляду на викладене, захід є таким, що виконаний вчасно і повністю.</t>
   </si>
   <si>
-    <t>Implemented</t>
-[...1 lines deleted...]
-  <si>
     <t>2.6.5.2.3</t>
   </si>
   <si>
     <t xml:space="preserve">Drafting and submitting to the Cabinet of Ministers of Ukraine the Draft Decree of the President of Ukraine on amendments to the Regulation on Military Service by Citizens of Ukraine in the Armed Forces of Ukraine, approved by the Decree of the President of Ukraine dated December 10, 2008, 
 No. 1153, which provides for the rotation (transfer) of military personnel between the relevant positions with a view to improving their qualifications and helping them acquire essential experience or using their resources more efficiently </t>
   </si>
   <si>
     <t>The draft Decree has been submitted to the President of Ukraine for review.</t>
   </si>
   <si>
-    <t>1. Відповідно до інформації, наданої головним виконавцем: "Проєкт Указу Президента України Про внесення змін до Указу Президента України від 10 грудня 2008 року № 1153 доопрацьовано з урахуванням зауважень Офісу Президента України та направлено на погодження до Центральних органів виконавчої влади та інших заінтересованих державних органів".
-[...1 lines deleted...]
-3.  Показником виконання зазначеного заходу є "проект Указу подано на розгляд Президентові України", з огляду на це вимушені констатувати, що захід виконано частково.</t>
+    <t>1. На виконання заходу, передбаченого п. 2.6.5.2.3 Державної антикорупційної програми на 2023-2025 роки, Міністерством оборони України повідомлено, що: 
+1) проєкт Указу Президента України Про внесення змін до Указу Президента України від 10 грудня 2008 року № 1153 доопрацьовано з урахуванням зауважень Офісу Президента України, направлено на погодження в центральні органи виконавчої влади та інші заінтересовані органи;
+2) здійснюється доопрацювання проєкту Указу з урахуванням наданих ЦОВВ зауважень.
+2. Відповідно до Додатку 2 Програми показником виконання цього заходу є «проект Указу подано на розгляд Президентові України».
+3. Відповідно до Додатку 2 Програми строк виконання цього заходу визначений як 01.03.2023 (дата початку виконання) – 31.01.2024 (дата завершення виконання).
+4. З огляду на інформацію, що міститься у пп. 1 – 3, за результатами моніторингу за I квартал 2026 року заходу 2.6.5.2.3 Програми присвоєно статус «виконано невчасно та частково».</t>
   </si>
   <si>
     <t>2.6.5.2.4</t>
   </si>
   <si>
     <t>Developing the draft order of the Ministry of Defense on amendments to the Guidelines on Organizing the Implementation of the Regulation on Military Service by Citizens of Ukraine in the Armed Forces of Ukraine, approved by the order of the Ministry of Defense dated April 10, 2009, No. 170, which defines the procedure for rotation (transfer) of military personnel between the relevant positions once every three to five years</t>
   </si>
   <si>
     <t>Моніторинг заходу 2.6.5.2.4 Програми за IV квартал 2025 року.
 1. За повідомленням головного виконавця: «Наказ Міністерства оборони України № 884/нм від  18.12.2025 "Про затвердження Змін до Інструкції про організацію виконання Положення про проходження громадянами України військової служби у Збройних Силах України" доопрацьований з урахуванням зауважень Міністерства юстиції України та готується для направлення до Мін'юсту для державної реєстрації".
 2. Крім того,  Наказ Міністерства оборони України від 18.12.2025 № 884 зареєстровано в Міністерстві
 юстиції України 09.01.2026 за №  39/45433.
 3. Відповідно до Додатку 2 Програми показником виконання цього заходу є «видано наказ, проведено його державну реєстрацію та оприлюднено».
 3. Відповідно до Додатку 2 Програми строк виконання цього заходу визначений як 01.09.2023 (дата початку виконання) – 31.10.2024 (дата завершення виконання)
 4. З огляду на вищевказану інформацію, зміст зазначеного наказу відповідає вимогам заходу 2.6.5.2.4. Отже, захід виконано невчасно та повністю.</t>
   </si>
   <si>
     <t>2.6.5.3</t>
   </si>
   <si>
     <t>The mechanism for obtaining lifting assistance has been simplified and clearly regulated</t>
   </si>
   <si>
     <t>2.6.5.3.1</t>
   </si>
@@ -856,357 +865,357 @@
         <v>34</v>
       </c>
       <c r="H4" s="2" t="s">
         <v>35</v>
       </c>
       <c r="I4" s="2" t="s">
         <v>36</v>
       </c>
       <c r="J4" s="2" t="s">
         <v>26</v>
       </c>
       <c r="K4" s="2"/>
       <c r="L4" s="2" t="s">
         <v>27</v>
       </c>
       <c r="M4" s="2" t="s">
         <v>28</v>
       </c>
       <c r="N4" s="2" t="s">
         <v>37</v>
       </c>
       <c r="O4" s="2" t="s">
         <v>38</v>
       </c>
       <c r="P4" s="2" t="s">
-        <v>31</v>
+        <v>39</v>
       </c>
       <c r="Q4" s="2" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="5" spans="1:17">
       <c r="A5" s="3" t="s">
         <v>17</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>18</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>19</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="E5" s="3" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="F5" s="3" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="G5" s="3" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="H5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="I5" s="3" t="s">
         <v>36</v>
       </c>
       <c r="J5" s="3" t="s">
         <v>26</v>
       </c>
       <c r="K5" s="3"/>
       <c r="L5" s="3" t="s">
         <v>27</v>
       </c>
       <c r="M5" s="3" t="s">
         <v>28</v>
       </c>
       <c r="N5" s="3" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="O5" s="3" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="P5" s="3" t="s">
-        <v>31</v>
+        <v>39</v>
       </c>
       <c r="Q5" s="3" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="6" spans="1:17">
       <c r="A6" s="3" t="s">
         <v>17</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>18</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>19</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="E6" s="3" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="F6" s="3" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="G6" s="3" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="H6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="I6" s="3" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="J6" s="3" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="K6" s="3"/>
       <c r="L6" s="3" t="s">
         <v>27</v>
       </c>
       <c r="M6" s="3" t="s">
         <v>28</v>
       </c>
       <c r="N6" s="3" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="O6" s="3" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="P6" s="3" t="s">
-        <v>51</v>
+        <v>39</v>
       </c>
       <c r="Q6" s="3" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="7" spans="1:17">
       <c r="A7" s="3" t="s">
         <v>17</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>18</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>19</v>
       </c>
       <c r="D7" s="3" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="E7" s="3" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="F7" s="3" t="s">
         <v>52</v>
       </c>
       <c r="G7" s="3" t="s">
         <v>53</v>
       </c>
       <c r="H7" s="3" t="s">
         <v>24</v>
       </c>
       <c r="I7" s="3" t="s">
         <v>25</v>
       </c>
       <c r="J7" s="3" t="s">
         <v>26</v>
       </c>
       <c r="K7" s="3"/>
       <c r="L7" s="3" t="s">
         <v>27</v>
       </c>
       <c r="M7" s="3" t="s">
         <v>28</v>
       </c>
       <c r="N7" s="3" t="s">
         <v>54</v>
       </c>
       <c r="O7" s="3" t="s">
         <v>55</v>
       </c>
       <c r="P7" s="3" t="s">
         <v>31</v>
       </c>
       <c r="Q7" s="3" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="8" spans="1:17">
       <c r="A8" s="3" t="s">
         <v>17</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>18</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>19</v>
       </c>
       <c r="D8" s="3" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="E8" s="3" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="F8" s="3" t="s">
         <v>56</v>
       </c>
       <c r="G8" s="3" t="s">
         <v>57</v>
       </c>
       <c r="H8" s="3" t="s">
         <v>35</v>
       </c>
       <c r="I8" s="3" t="s">
         <v>36</v>
       </c>
       <c r="J8" s="3" t="s">
         <v>26</v>
       </c>
       <c r="K8" s="3"/>
       <c r="L8" s="3" t="s">
         <v>27</v>
       </c>
       <c r="M8" s="3" t="s">
         <v>28</v>
       </c>
       <c r="N8" s="3" t="s">
         <v>37</v>
       </c>
       <c r="O8" s="3" t="s">
         <v>58</v>
       </c>
       <c r="P8" s="3" t="s">
-        <v>51</v>
+        <v>39</v>
       </c>
       <c r="Q8" s="3" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="9" spans="1:17">
       <c r="A9" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B9" s="2" t="s">
         <v>18</v>
       </c>
       <c r="C9" s="2" t="s">
         <v>19</v>
       </c>
       <c r="D9" s="2" t="s">
         <v>59</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>60</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>61</v>
       </c>
       <c r="G9" s="2" t="s">
         <v>62</v>
       </c>
       <c r="H9" s="2" t="s">
         <v>24</v>
       </c>
       <c r="I9" s="2" t="s">
         <v>63</v>
       </c>
       <c r="J9" s="2" t="s">
         <v>26</v>
       </c>
       <c r="K9" s="2"/>
       <c r="L9" s="2" t="s">
         <v>27</v>
       </c>
       <c r="M9" s="2" t="s">
         <v>28</v>
       </c>
       <c r="N9" s="2" t="s">
         <v>37</v>
       </c>
       <c r="O9" s="2" t="s">
         <v>64</v>
       </c>
       <c r="P9" s="2" t="s">
-        <v>51</v>
+        <v>39</v>
       </c>
       <c r="Q9" s="2" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="10" spans="1:17">
       <c r="A10" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B10" s="2" t="s">
         <v>18</v>
       </c>
       <c r="C10" s="2" t="s">
         <v>19</v>
       </c>
       <c r="D10" s="2" t="s">
         <v>59</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>60</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>65</v>
       </c>
       <c r="G10" s="2" t="s">
         <v>66</v>
       </c>
       <c r="H10" s="2" t="s">
         <v>67</v>
       </c>
       <c r="I10" s="2" t="s">
         <v>68</v>
       </c>
       <c r="J10" s="2" t="s">
         <v>26</v>
       </c>
       <c r="K10" s="2"/>
       <c r="L10" s="2" t="s">
         <v>27</v>
       </c>
       <c r="M10" s="2" t="s">
         <v>28</v>
       </c>
       <c r="N10" s="2" t="s">
         <v>37</v>
       </c>
       <c r="O10" s="2" t="s">
         <v>69</v>
       </c>
       <c r="P10" s="2" t="s">
-        <v>51</v>
+        <v>39</v>
       </c>
       <c r="Q10" s="2" t="s">
         <v>32</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A2:Q10"/>
   <mergeCells>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:B4"/>
     <mergeCell ref="C3:C4"/>
     <mergeCell ref="D3:D4"/>
     <mergeCell ref="E3:E4"/>
     <mergeCell ref="Q3:Q4"/>
     <mergeCell ref="A5:A8"/>
     <mergeCell ref="B5:B8"/>
     <mergeCell ref="C5:C8"/>
     <mergeCell ref="D5:D8"/>
     <mergeCell ref="E5:E8"/>
     <mergeCell ref="Q5:Q8"/>
     <mergeCell ref="A9:A10"/>
     <mergeCell ref="B9:B10"/>
     <mergeCell ref="C9:C10"/>
     <mergeCell ref="D9:D10"/>
     <mergeCell ref="E9:E10"/>