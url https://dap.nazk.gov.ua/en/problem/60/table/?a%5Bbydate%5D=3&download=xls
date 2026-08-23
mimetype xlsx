--- v1 (2026-06-21)
+++ v2 (2026-08-23)
@@ -1,418 +1,43 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
-</file>
-[...373 lines deleted...]
-</styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
@@ -664,600 +289,50 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-[...548 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Заходи</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>