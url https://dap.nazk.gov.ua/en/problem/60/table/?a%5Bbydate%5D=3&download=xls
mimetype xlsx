--- v2 (2026-08-23)
+++ v3 (2026-10-24)
@@ -1,43 +1,419 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+</file>
+
+<file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
+  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
+  <workbookPr codeName="ThisWorkbook"/>
+  <bookViews>
+    <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
+  </bookViews>
+  <sheets>
+    <sheet name="Заходи" sheetId="1" r:id="rId4"/>
+  </sheets>
+  <definedNames>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Заходи'!$A$2:$Q$10</definedName>
+  </definedNames>
+  <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
+</workbook>
+</file>
+
+<file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="70">
+  <si>
+    <t>№ Напрямку</t>
+  </si>
+  <si>
+    <t>Напрямок</t>
+  </si>
+  <si>
+    <t>Проблема</t>
+  </si>
+  <si>
+    <t>№ ОСР</t>
+  </si>
+  <si>
+    <t>Назва ОСР</t>
+  </si>
+  <si>
+    <t>№ Заходу</t>
+  </si>
+  <si>
+    <t>Назва заходу</t>
+  </si>
+  <si>
+    <t>Дата початку</t>
+  </si>
+  <si>
+    <t>Дата завершення</t>
+  </si>
+  <si>
+    <t>Головний виконавець</t>
+  </si>
+  <si>
+    <t>Співвиконавці</t>
+  </si>
+  <si>
+    <t>Джерела фінансування</t>
+  </si>
+  <si>
+    <t>Обсяги фінансування, тис.грн.</t>
+  </si>
+  <si>
+    <t>Показник (індикатор) виконання</t>
+  </si>
+  <si>
+    <t>Стан виконання</t>
+  </si>
+  <si>
+    <t>Статус виконання</t>
+  </si>
+  <si>
+    <t>Оцінка досягнення ОСР</t>
+  </si>
+  <si>
+    <t>2.6</t>
+  </si>
+  <si>
+    <t>Defense sector</t>
+  </si>
+  <si>
+    <t>2.6.5 Corruption risks during the formulation and implementation of staffing policy in the field of defense, conscription (admission) to military service, admission to higher military educational institutions, education and service outside the country, organizational and staffing activities, and awarding of state awards</t>
+  </si>
+  <si>
+    <t>2.6.5.1</t>
+  </si>
+  <si>
+    <t>Appointments to positions are made on a competitive basis with the involvement of competitive selection and certification committees; an integrity check mechanism is being implemented</t>
+  </si>
+  <si>
+    <t>2.6.5.1.1</t>
+  </si>
+  <si>
+    <t>Drafting and submitting to the Cabinet of Ministers of Ukraine the Draft Decree of the President of Ukraine on amendments to the Regulation on Military Service by Citizens of Ukraine in the Armed Forces of Ukraine, approved by the Decree of the President of Ukraine dated December 10, 2008, 
+No. 1153, which provides for (updates): 
+1) the appointment of military personnel to positions with staff categories that match their actual military ranks;
+2) the procedure for awarding the next military rank to military personnel with their simultaneous appointment to higher-ranking positions based on the rating principle (on a competitive basis);
+3) minimum and maximum periods of service with a specific military rank;
+4) probation procedure during recruitment of Ukrainian citizens for military service under contract in order to determine their fitness for military positions;
+5) procedure for expelling cadets pursuing higher or pre-university military education (if they choose not to continue their studies, due to disciplinary misconduct, systematic violations of contractual conditions by military personnel, failure to adhere to the curriculum (individual study plan), refusal to continue military service in positions held by officers, sergeants, and petty officers after their graduation from a military educational institution).</t>
+  </si>
+  <si>
+    <t>01.03.2023</t>
+  </si>
+  <si>
+    <t>31.01.2024</t>
+  </si>
+  <si>
+    <t>Ministry of Defenсe of Ukraine</t>
+  </si>
+  <si>
+    <t>state budget</t>
+  </si>
+  <si>
+    <t>within the established budget allocations for the relevant year</t>
+  </si>
+  <si>
+    <t>The draft order has been submitted to the President of Ukraine for review.</t>
+  </si>
+  <si>
+    <t>1. На виконання заходу, передбаченого п. 2.6.5.1.1 Державної антикорупційної програми на 2023-2025 роки, Міністерством оборони України повідомлено, що: 
+1) проєкт Указу Президента України  “Про внесення змін до Указу Президента України від 10 грудня 2008 року № 1153” доопрацьовано з урахуванням зауважень Офісу Президента України, погоджено із заінтересованими державними органами окрім Міністерства фінансів України;
+2) проєкт акту підготовлено для направлення на повторне погодження з Міністерством фінансів України.
+2. Відповідно до Додатку 2 Програми показником виконання цього заходу є «проект указу подано на розгляд Президентові України».
+3. Відповідно до Додатку 2 Програми строк виконання цього заходу визначений як 01.03.2023 (дата початку виконання) – 31.01.2024 (дата завершення виконання).
+4. З огляду на інформацію, що міститься у пп. 1 – 3, за результатами моніторингу за IІ квартал 2026 року заходу 2.6.5.1.1 Програми присвоєно статус «виконано невчасно і частково».</t>
+  </si>
+  <si>
+    <t>Partially implemented</t>
+  </si>
+  <si>
+    <t>0.0</t>
+  </si>
+  <si>
+    <t>2.6.5.1.2</t>
+  </si>
+  <si>
+    <t>Developing the draft order of the Ministry of Defense on amendments to the Guidelines on Organizing the Implementation of the Regulation on Military Service by Citizens of Ukraine in the Armed Forces of Ukraine, approved by the order of the Ministry of Defense dated April 10, 2009, No. 170, which stipulates that: 
+1) appointment to higher-level positions shall be made according to the rating principle (on a competitive basis) with the involvement of committees selecting candidates for positions and committees on military service; 
+2) each member of the military force shall be rated against specific criteria: evaluation of achievements in military service in specific areas and/or specialties, appropriate level of military (professional military) education, military training and command of a foreign language, involvement in (experience commanding) combat missions, special operations, etc.;
+3) a representative of the anticorruption organizational unit shall be among the committee members;
+4) the procedure for conducting the competitive selection process (appointment) for a higher-level position involves an integrity check (specifically by administering a psycho-physiological test with the use of the lie detector), as well as by conducting interviews during which the standard of reasonable doubt is used for integrity evaluation;
+5) the criteria of integrity acceptable for military positions and procedures (protocols) of their verification / evaluation.</t>
+  </si>
+  <si>
+    <t>01.09.2023</t>
+  </si>
+  <si>
+    <t>31.10.2024</t>
+  </si>
+  <si>
+    <t>Order has been issued, its state registration and publishing has been completed</t>
+  </si>
+  <si>
+    <t>1. На виконання заходу, передбаченого п. 2.6.5.1.2 Державної антикорупційної програми на 2023-2025 роки, Міністерством оборони України повідомлено, що: 
+1) видано Наказ Міністерства оборони України № 884 від 18.12.2025 "Про затвердження Змін до Інструкції про організацію виконання Положення про проходження громадянами України військової служби у Збройних Силах України", зареєстрований в Міністерстві юстиції України 09.01.2026 за № 39/45433;
+2) критерії доброчесності, прийняті для військових посадових осіб затверджені в Міноборони окремим документом у вигляді методичних рекомендацій.
+2. Відповідно до Додатку 2 Програми показником виконання цього заходу є «видано наказ, проведено його державну реєстрацію та оприлюднено».
+3. Відповідно до Додатку 2 Програми строк виконання цього заходу визначений як 01.09.2023 (дата початку виконання) – 31.10.2024 (дата завершення виконання).
+4. З огляду на інформацію, що міститься у пп. 1 – 3, за результатами моніторингу за I квартал 2026 року заходу 2.6.5.1.2 Програми присвоєно статус «виконано невчасно та повністю».</t>
+  </si>
+  <si>
+    <t>Implemented</t>
+  </si>
+  <si>
+    <t>2.6.5.2</t>
+  </si>
+  <si>
+    <t>Staff rotation is ensured, and individuals who have violated the requirements pertaining to prevention and resolution of conflicts of interest, other requirements, prohibitions and restrictions established by the Law of Ukraine On Prevention of Corruption are identified</t>
+  </si>
+  <si>
+    <t>2.6.5.2.1</t>
+  </si>
+  <si>
+    <t>Drafting and submitting to the Cabinet of Ministers of Ukraine a draft law proposing amendments to military regulations (incorporated into the Unified Regulations of the Armed Forces) with respect to defining the specific considerations of applying anticorruption restrictions and resolving the conflict of interest under the conditions of military service</t>
+  </si>
+  <si>
+    <t>The draft law has been submitted to the Parliament of Ukraine.</t>
+  </si>
+  <si>
+    <t>1. На виконання заходу, передбаченого п. 2.6.5.2.1 Державної антикорупційної програми на 2023-2025 роки, Міністерством оборони України повідомлено, що: 
+1) Міноборони розроблено проект Закону України про внесення змін до Статуту внутрішньої служби ЗСУ;
+2) проект закону було повторно відправлено до Кабінету Міністрів України;
+3) листом Кабінету Міністрів України від 28.08.2025 №21508/0/2-25 проект Закону направлений до Верховної Ради України;
+4) проект Закону зареєстровано у Верховній Раді України за №13712 від 29.08.2025;
+5) постановою Верховної Ради України від 10.02.2026 №4775-IX законопроєкт включено до Порядку денного п’ятнадцятої сесії Верховної Ради України дев’ятого скликання.
+2. Відповідно до Додатку 2 Програми показником виконання цього заходу є «проект закону подано до Верховної Ради України».
+3. Відповідно до Додатку 2 Програми строк виконання цього заходу визначений як 01.03.2023 (дата початку виконання) – 31.10.2024 (дата завершення виконання).
+4. Крім того, 16.07.2026 законопроект реєстр. № 13712 від 29.08.2025 знято з розгляду (відкликано відповідно до ч. 3 ст. 105 Закону України "Про Регламент Верховної Ради України" у зв'язку з припиненням повноважень Кабінету Міністрів України).
+5. З огляду на інформацію, що міститься у пп. 1 – 4, за результатами моніторингу за IІ квартал 2026 року заходу 2.6.5.2.1 Програми присвоєно статус «виконано чатково».</t>
+  </si>
+  <si>
+    <t>2.6.5.2.2</t>
+  </si>
+  <si>
+    <t>Conducting an annual public discussion of anticorruption efforts in the defense sector with participation of the public.</t>
+  </si>
+  <si>
+    <t>31.12.2025</t>
+  </si>
+  <si>
+    <t>National Agency on Corruption Prevention</t>
+  </si>
+  <si>
+    <t>The public discussion has been conducted and its results have been made public.</t>
+  </si>
+  <si>
+    <t>Під час вказаного періоду щодо виконання п. 2.6.5.2.2. "Щорічне проведення публічного обговорення антикорупційних заходів у секторі оборони за участю громадськості" Управлінням формування політики доброчесності у сфері безпеки та оборони було проведено наступні заходи за безпосередньої участі громадськості:
+1) 19.07.2023 проведено пресконференцію «Як реалізувати антикорупційну політику в секторі оборони під час війни?»; у жовтні 2023 року проведено 6 тематичних обговорень стану реалізації ДАП у секторі оборони; у грудні 2023 року було обговорено стан впровадження рекомендацій НАЗК, наданих за результатами досліджень щодо подолання ТОП-15 корупційних ризиків у діяльності АТ «Українська оборонна промисловість» та ТОП-10 корупційних ризиків у забезпеченні військовослужбовців житлом; у березні 2024 року НАЗК було організовано та проведено тематичне обговорення стану впровадження системи державного гарантування якості (проблема 2.6.3 додатка 2 до ДАП);
+2) 20.03.2024 проведено робочу зустріч з ГО "StateWatch" щодо спільного щоквартального публічного обговорення результатів виконання заходів ДАП у секторі оборони. 18.06.2024 проведено публічне громадське обговорення стану виконання у секторі оборони заходів ДАП за період з березня 2023 року по березень 2024 року;
+3) 19.07.2024 НАЗК було організовано круглий стіл щодо шляхів забезпечення гарантій захисту та прав викривачів з числа військовослужбовців (зокрема, на досягнення очікуваного результату 1.6.3.4);
+4) 14.11.2024 НАЗК було проведено презентацію дослідження “Корупційні ризики під час здійснення централізованих тилових закупівель для ЗСУ”;
+5) 04.04.2025 НАЗК було проведено презентацію Плану імплементації рекомендацій щодо мінімізації корупційних ризиків під час здійснення централізованих тилових закупівель для ЗСУ;
+6) 22.05.2025 НАЗК провело захід з метою узгодження проєкту уніфікованого плану заходів на виконання завдань, передбачених Ціллю взаємосумісності 0204 «Розбудова доброчесності» Початкових вимог НАТО до взаємосумісності для України;
+7) 02.07.2025 відбувся захід, присвячений прогресу впровадження механізмів прозорості, доброчесності та підзвітності в діяльності ДП Міноборони “ДОТ” і “АОЗ” на виконання рекомендацій Стратегічного огляду системи оборонних закупівель України.
+8) 31.10.2025 у стінах НАЗК відбулося установче засідання Координаційної групи з імплементації рекомендацій Стратегічного огляду системи оборонних закупівель України.
+Отже, НАЗК було організовано публічні обговорення щодо антикорупційних заходів у секторі оборони за участю представників громадськості та міжнародних партнерів протягом усього звітного період. З огляду на викладене, захід є таким, що виконаний вчасно і повністю.</t>
+  </si>
+  <si>
+    <t>2.6.5.2.3</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Drafting and submitting to the Cabinet of Ministers of Ukraine the Draft Decree of the President of Ukraine on amendments to the Regulation on Military Service by Citizens of Ukraine in the Armed Forces of Ukraine, approved by the Decree of the President of Ukraine dated December 10, 2008, 
+No. 1153, which provides for the rotation (transfer) of military personnel between the relevant positions with a view to improving their qualifications and helping them acquire essential experience or using their resources more efficiently </t>
+  </si>
+  <si>
+    <t>The draft Decree has been submitted to the President of Ukraine for review.</t>
+  </si>
+  <si>
+    <t>1. На виконання заходу, передбаченого п. 2.6.5.2.3 Державної антикорупційної програми на 2023-2025 роки, Міністерством оборони України повідомлено, що: 
+1) проєкт Указу Президента України  “Про внесення змін до Указу Президента України від 10 грудня 2008 року № 1153” доопрацьовано з урахуванням зауважень Офісу Президента України, погоджено із заінтересованими державними органами окрім Міністерства фінансів України;
+2) проєкт акту підготовлено для направлення на повторне погодження з Міністерством фінансів України.
+2. Відповідно до Додатку 2 Програми показником виконання цього заходу є «проект Указу подано на розгляд Президентові України».
+3. Відповідно до Додатку 2 Програми строк виконання цього заходу визначений як 01.03.2023 (дата початку виконання) – 31.01.2024 (дата завершення виконання).
+4. З огляду на інформацію, що міститься у пп. 1 – 3, за результатами моніторингу за IІ квартал 2026 року заходу 2.6.5.2.3 Програми присвоєно статус «виконано невчасно та частково».</t>
+  </si>
+  <si>
+    <t>2.6.5.2.4</t>
+  </si>
+  <si>
+    <t>Developing the draft order of the Ministry of Defense on amendments to the Guidelines on Organizing the Implementation of the Regulation on Military Service by Citizens of Ukraine in the Armed Forces of Ukraine, approved by the order of the Ministry of Defense dated April 10, 2009, No. 170, which defines the procedure for rotation (transfer) of military personnel between the relevant positions once every three to five years</t>
+  </si>
+  <si>
+    <t>Моніторинг заходу 2.6.5.2.4 Програми за IV квартал 2025 року.
+1. За повідомленням головного виконавця: «Наказ Міністерства оборони України № 884/нм від  18.12.2025 "Про затвердження Змін до Інструкції про організацію виконання Положення про проходження громадянами України військової служби у Збройних Силах України" доопрацьований з урахуванням зауважень Міністерства юстиції України та готується для направлення до Мін'юсту для державної реєстрації".
+2. Крім того,  Наказ Міністерства оборони України від 18.12.2025 № 884 зареєстровано в Міністерстві
+юстиції України 09.01.2026 за №  39/45433.
+3. Відповідно до Додатку 2 Програми показником виконання цього заходу є «видано наказ, проведено його державну реєстрацію та оприлюднено».
+3. Відповідно до Додатку 2 Програми строк виконання цього заходу визначений як 01.09.2023 (дата початку виконання) – 31.10.2024 (дата завершення виконання)
+4. З огляду на вищевказану інформацію, зміст зазначеного наказу відповідає вимогам заходу 2.6.5.2.4. Отже, захід виконано невчасно та повністю.</t>
+  </si>
+  <si>
+    <t>2.6.5.3</t>
+  </si>
+  <si>
+    <t>The mechanism for obtaining lifting assistance has been simplified and clearly regulated</t>
+  </si>
+  <si>
+    <t>2.6.5.3.1</t>
+  </si>
+  <si>
+    <t>Drafting an order on amendments to the order of the Ministry of Defense dated February 5, 2018, 
+No. 45 On Approval of the Procedure for Paying the Relocation Allowance to Military Personnel of the Armed Forces of Ukraine to ensure the digitization of the process of arranging the payment of the relocation allowance, which provides stipulating simplification of the receiving relocation allowance</t>
+  </si>
+  <si>
+    <t>30.04.2023</t>
+  </si>
+  <si>
+    <t>Міністерство оборони України розробило наказ від 20.09.2024 № 635 "Про затвердження Змін до Порядку виплати військовослужбовцям Збройних Сил України підйомної допомоги", який було зареєстровано в Міністерстві юстиції України 03.10.2024 за № 1483/42828.
+Зміст зазначеного наказу відповідає вимогам заходу 2.6.5.3.1, з огляду на що захід є виконаним повністю, проте невчасно.</t>
+  </si>
+  <si>
+    <t>2.6.5.3.4</t>
+  </si>
+  <si>
+    <t>Development of a draft order on amendments to the order of Ministry of Defense of Ukraine as of February 05, 2018, No. 45 ‘On approval of procedure of payment of relocation allowance to Armed Forces of Ukraine military personnel’ regarding calculation of relocation allowance with application of automated data processing systems</t>
+  </si>
+  <si>
+    <t>01.01.2024</t>
+  </si>
+  <si>
+    <t>31.12.2024</t>
+  </si>
+  <si>
+    <t>За повідомленням Міноборони: "Міністерство оборони України розробило наказ від 20.09.2024 № 635 "Про затвердження Змін до Порядку виплати військовослужбовцям Збройних Сил України підйомної допомоги", який було зареєстровано в Міністерстві юстиції України 03.10.2024 за № 1483/42828".
+Зважаючи на викладене, захід є виконаним вчасно та повністю.</t>
+  </si>
+</sst>
+</file>
+
+<file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
+  <numFmts count="0"/>
+  <fonts count="2">
+    <font>
+      <b val="0"/>
+      <i val="0"/>
+      <strike val="0"/>
+      <u val="none"/>
+      <sz val="11"/>
+      <color rgb="FF000000"/>
+      <name val="Calibri"/>
+    </font>
+    <font>
+      <b val="1"/>
+      <i val="0"/>
+      <strike val="0"/>
+      <u val="none"/>
+      <sz val="11"/>
+      <color rgb="FF000000"/>
+      <name val="Calibri"/>
+    </font>
+  </fonts>
+  <fills count="4">
+    <fill>
+      <patternFill patternType="none"/>
+    </fill>
+    <fill>
+      <patternFill patternType="gray125"/>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFEEF3F8"/>
+        <bgColor rgb="FF000000"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFFFFFF"/>
+        <bgColor rgb="FF000000"/>
+      </patternFill>
+    </fill>
+  </fills>
+  <borders count="2">
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
+      <right style="thin">
+        <color rgb="FF000000"/>
+      </right>
+      <top style="thin">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FF000000"/>
+      </bottom>
+      <diagonal/>
+    </border>
+  </borders>
+  <cellStyleXfs count="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
+  </cellStyleXfs>
+  <cellXfs count="4">
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="3" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" textRotation="0" wrapText="true" shrinkToFit="false"/>
+    </xf>
+  </cellXfs>
+  <cellStyles count="1">
+    <cellStyle name="Normal" xfId="0" builtinId="0"/>
+  </cellStyles>
+  <dxfs count="0"/>
+  <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
+</styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
@@ -289,50 +665,600 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
+<file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr filterMode="1">
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:Q10"/>
+  <sheetViews>
+    <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <pane ySplit="2" topLeftCell="A3" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="A3" sqref="A3:Q10"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="10" customWidth="true" style="0"/>
+    <col min="2" max="2" width="30" customWidth="true" style="0"/>
+    <col min="3" max="3" width="30" customWidth="true" style="0"/>
+    <col min="4" max="4" width="10" customWidth="true" style="0"/>
+    <col min="5" max="5" width="30" customWidth="true" style="0"/>
+    <col min="6" max="6" width="13" customWidth="true" style="0"/>
+    <col min="7" max="7" width="60" customWidth="true" style="0"/>
+    <col min="8" max="8" width="15" customWidth="true" style="0"/>
+    <col min="9" max="9" width="15" customWidth="true" style="0"/>
+    <col min="10" max="10" width="30" customWidth="true" style="0"/>
+    <col min="11" max="11" width="30" customWidth="true" style="0"/>
+    <col min="12" max="12" width="22" customWidth="true" style="0"/>
+    <col min="13" max="13" width="20" customWidth="true" style="0"/>
+    <col min="14" max="14" width="30" customWidth="true" style="0"/>
+    <col min="15" max="15" width="60" customWidth="true" style="0"/>
+    <col min="16" max="16" width="15" customWidth="true" style="0"/>
+    <col min="17" max="17" width="15" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:17">
+      <c r="A1" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" s="1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" s="1" t="s">
+        <v>13</v>
+      </c>
+      <c r="O1" s="1" t="s">
+        <v>14</v>
+      </c>
+      <c r="P1" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q1" s="1" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="2" spans="1:17">
+      <c r="A2" s="1"/>
+      <c r="B2" s="1"/>
+      <c r="C2" s="1"/>
+      <c r="D2" s="1"/>
+      <c r="E2" s="1"/>
+      <c r="F2" s="1"/>
+      <c r="G2" s="1"/>
+      <c r="H2" s="1"/>
+      <c r="I2" s="1"/>
+      <c r="J2" s="1"/>
+      <c r="K2" s="1"/>
+      <c r="L2" s="1"/>
+      <c r="M2" s="1"/>
+      <c r="N2" s="1"/>
+      <c r="O2" s="1"/>
+      <c r="P2" s="1"/>
+      <c r="Q2" s="1"/>
+    </row>
+    <row r="3" spans="1:17">
+      <c r="A3" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="B3" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="C3" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="D3" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="E3" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="F3" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="G3" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="H3" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="I3" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="J3" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="K3" s="2"/>
+      <c r="L3" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="M3" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="N3" s="2" t="s">
+        <v>29</v>
+      </c>
+      <c r="O3" s="2" t="s">
+        <v>30</v>
+      </c>
+      <c r="P3" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="Q3" s="2" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="4" spans="1:17">
+      <c r="A4" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="B4" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="C4" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="D4" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="E4" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="F4" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="G4" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="H4" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="I4" s="2" t="s">
+        <v>36</v>
+      </c>
+      <c r="J4" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="K4" s="2"/>
+      <c r="L4" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="M4" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="N4" s="2" t="s">
+        <v>37</v>
+      </c>
+      <c r="O4" s="2" t="s">
+        <v>38</v>
+      </c>
+      <c r="P4" s="2" t="s">
+        <v>39</v>
+      </c>
+      <c r="Q4" s="2" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="5" spans="1:17">
+      <c r="A5" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="B5" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="C5" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="D5" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="E5" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="F5" s="3" t="s">
+        <v>42</v>
+      </c>
+      <c r="G5" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="H5" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="I5" s="3" t="s">
+        <v>36</v>
+      </c>
+      <c r="J5" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="K5" s="3"/>
+      <c r="L5" s="3" t="s">
+        <v>27</v>
+      </c>
+      <c r="M5" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="N5" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="O5" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="P5" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="Q5" s="3" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="6" spans="1:17">
+      <c r="A6" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="B6" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="C6" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="D6" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="E6" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="F6" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="G6" s="3" t="s">
+        <v>47</v>
+      </c>
+      <c r="H6" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="I6" s="3" t="s">
+        <v>48</v>
+      </c>
+      <c r="J6" s="3" t="s">
+        <v>49</v>
+      </c>
+      <c r="K6" s="3"/>
+      <c r="L6" s="3" t="s">
+        <v>27</v>
+      </c>
+      <c r="M6" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="N6" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="O6" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="P6" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="Q6" s="3" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="7" spans="1:17">
+      <c r="A7" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="B7" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="C7" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="D7" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="E7" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="F7" s="3" t="s">
+        <v>52</v>
+      </c>
+      <c r="G7" s="3" t="s">
+        <v>53</v>
+      </c>
+      <c r="H7" s="3" t="s">
+        <v>24</v>
+      </c>
+      <c r="I7" s="3" t="s">
+        <v>25</v>
+      </c>
+      <c r="J7" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="K7" s="3"/>
+      <c r="L7" s="3" t="s">
+        <v>27</v>
+      </c>
+      <c r="M7" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="N7" s="3" t="s">
+        <v>54</v>
+      </c>
+      <c r="O7" s="3" t="s">
+        <v>55</v>
+      </c>
+      <c r="P7" s="3" t="s">
+        <v>31</v>
+      </c>
+      <c r="Q7" s="3" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="8" spans="1:17">
+      <c r="A8" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="B8" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="C8" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="D8" s="3" t="s">
+        <v>40</v>
+      </c>
+      <c r="E8" s="3" t="s">
+        <v>41</v>
+      </c>
+      <c r="F8" s="3" t="s">
+        <v>56</v>
+      </c>
+      <c r="G8" s="3" t="s">
+        <v>57</v>
+      </c>
+      <c r="H8" s="3" t="s">
+        <v>35</v>
+      </c>
+      <c r="I8" s="3" t="s">
+        <v>36</v>
+      </c>
+      <c r="J8" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="K8" s="3"/>
+      <c r="L8" s="3" t="s">
+        <v>27</v>
+      </c>
+      <c r="M8" s="3" t="s">
+        <v>28</v>
+      </c>
+      <c r="N8" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="O8" s="3" t="s">
+        <v>58</v>
+      </c>
+      <c r="P8" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="Q8" s="3" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="9" spans="1:17">
+      <c r="A9" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="B9" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="C9" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="D9" s="2" t="s">
+        <v>59</v>
+      </c>
+      <c r="E9" s="2" t="s">
+        <v>60</v>
+      </c>
+      <c r="F9" s="2" t="s">
+        <v>61</v>
+      </c>
+      <c r="G9" s="2" t="s">
+        <v>62</v>
+      </c>
+      <c r="H9" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="I9" s="2" t="s">
+        <v>63</v>
+      </c>
+      <c r="J9" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="K9" s="2"/>
+      <c r="L9" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="M9" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="N9" s="2" t="s">
+        <v>37</v>
+      </c>
+      <c r="O9" s="2" t="s">
+        <v>64</v>
+      </c>
+      <c r="P9" s="2" t="s">
+        <v>39</v>
+      </c>
+      <c r="Q9" s="2" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="10" spans="1:17">
+      <c r="A10" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="B10" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="C10" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="D10" s="2" t="s">
+        <v>59</v>
+      </c>
+      <c r="E10" s="2" t="s">
+        <v>60</v>
+      </c>
+      <c r="F10" s="2" t="s">
+        <v>65</v>
+      </c>
+      <c r="G10" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="H10" s="2" t="s">
+        <v>67</v>
+      </c>
+      <c r="I10" s="2" t="s">
+        <v>68</v>
+      </c>
+      <c r="J10" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="K10" s="2"/>
+      <c r="L10" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="M10" s="2" t="s">
+        <v>28</v>
+      </c>
+      <c r="N10" s="2" t="s">
+        <v>37</v>
+      </c>
+      <c r="O10" s="2" t="s">
+        <v>69</v>
+      </c>
+      <c r="P10" s="2" t="s">
+        <v>39</v>
+      </c>
+      <c r="Q10" s="2" t="s">
+        <v>32</v>
+      </c>
+    </row>
+  </sheetData>
+  <autoFilter ref="A2:Q10"/>
+  <mergeCells>
+    <mergeCell ref="A3:A4"/>
+    <mergeCell ref="B3:B4"/>
+    <mergeCell ref="C3:C4"/>
+    <mergeCell ref="D3:D4"/>
+    <mergeCell ref="E3:E4"/>
+    <mergeCell ref="Q3:Q4"/>
+    <mergeCell ref="A5:A8"/>
+    <mergeCell ref="B5:B8"/>
+    <mergeCell ref="C5:C8"/>
+    <mergeCell ref="D5:D8"/>
+    <mergeCell ref="E5:E8"/>
+    <mergeCell ref="Q5:Q8"/>
+    <mergeCell ref="A9:A10"/>
+    <mergeCell ref="B9:B10"/>
+    <mergeCell ref="C9:C10"/>
+    <mergeCell ref="D9:D10"/>
+    <mergeCell ref="E9:E10"/>
+    <mergeCell ref="Q9:Q10"/>
+  </mergeCells>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Заходи</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>